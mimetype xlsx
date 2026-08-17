--- v0 (2026-06-15)
+++ v1 (2026-08-17)
@@ -14,326 +14,335 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Затискач для волосся</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>15.06.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>17:57</t>
+    <t>16:11</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Бічний затискач для волосся металевий 1-201079</t>
+  </si>
+  <si>
+    <t>1-201079</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Бічний затискач для волосся металевий 1-201086</t>
+  </si>
+  <si>
+    <t>1-201086</t>
+  </si>
+  <si>
+    <t>Бічний затискач для волосся металевий 1-201093</t>
+  </si>
+  <si>
+    <t>1-201093</t>
+  </si>
+  <si>
+    <t>Бічний затискач для волосся металевий 1-201109</t>
+  </si>
+  <si>
+    <t>1-201109</t>
+  </si>
+  <si>
+    <t>Бічний затискач для волосся металевий 1-201116</t>
+  </si>
+  <si>
+    <t>1-201116</t>
+  </si>
+  <si>
+    <t>Зажим перукарський (8см) 1-213041</t>
+  </si>
+  <si>
+    <t>1-213041</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 18шт.</t>
+  </si>
+  <si>
+    <t>1-77735</t>
+  </si>
+  <si>
+    <t>Затискач-стріла</t>
+  </si>
+  <si>
+    <t>1-172492</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:металл
+Тип товару:зажим-стрела
+</t>
+  </si>
+  <si>
+    <t>Боковий затискач для волосся</t>
+  </si>
+  <si>
+    <t>1-172508</t>
+  </si>
+  <si>
+    <t>Боковий Затискач для волосся 1-172485</t>
+  </si>
+  <si>
+    <t>1-172485</t>
+  </si>
+  <si>
+    <t>Бічний затискач для волосся металевий 1-201031</t>
+  </si>
+  <si>
+    <t>1-201031</t>
+  </si>
+  <si>
+    <t>Бічний затискач для волосся металевий 1-201056</t>
+  </si>
+  <si>
+    <t>1-201056</t>
+  </si>
+  <si>
+    <t>1-77728</t>
+  </si>
+  <si>
     <t>Шпилька банан 1-218633</t>
   </si>
   <si>
     <t>1-218633</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12шт.</t>
   </si>
   <si>
-    <t>1-77735</t>
-[...5 lines deleted...]
-    <t>1-172805</t>
+    <t>Шпилька метелик мнталічний 4,5см 1-207347</t>
+  </si>
+  <si>
+    <t>1-207347</t>
+  </si>
+  <si>
+    <t>Шпилька метелик мнталічний 4,5см 1-207330</t>
+  </si>
+  <si>
+    <t>1-207330</t>
+  </si>
+  <si>
+    <t>Перукарський затискач 1-205053</t>
+  </si>
+  <si>
+    <t>1-205053</t>
+  </si>
+  <si>
+    <t>1-69440</t>
+  </si>
+  <si>
+    <t>Шпилька для чубчика</t>
+  </si>
+  <si>
+    <t>1-158915</t>
+  </si>
+  <si>
+    <t>1-173901</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
 Тип товару:боковой зажим
 </t>
   </si>
   <si>
-    <t>Перукарський затискач 1-205053</t>
-[...32 lines deleted...]
-    <t>11-12900</t>
+    <t>Продається упаковками. В упаковці: 3шт.</t>
+  </si>
+  <si>
+    <t>1-173918</t>
+  </si>
+  <si>
+    <t>Затискач для волосся у формі листочків (4 кольори)</t>
+  </si>
+  <si>
+    <t>1-75663</t>
+  </si>
+  <si>
+    <t>1-69419</t>
+  </si>
+  <si>
+    <t>Шпилька 1-207699</t>
+  </si>
+  <si>
+    <t>1-207699</t>
+  </si>
+  <si>
+    <t>Затискач для волосся 13см 1-212754</t>
+  </si>
+  <si>
+    <t>1-212754</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10шт.</t>
   </si>
   <si>
     <t>Затискач для волосся 8см 1-207262</t>
   </si>
   <si>
     <t>1-207262</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 10шт.</t>
-[...7 lines deleted...]
-  <si>
     <t>Зажим перукарський (12см) 1-212884</t>
   </si>
   <si>
     <t>1-212884</t>
   </si>
   <si>
-    <t>1-77728</t>
-[...76 lines deleted...]
-    <t>1-207330</t>
+    <t>Шпилька качка 1-217728</t>
+  </si>
+  <si>
+    <t>1-217728</t>
+  </si>
+  <si>
+    <t>1-172805</t>
   </si>
   <si>
     <t>Зажим перукарський (8см) 1-213034</t>
   </si>
   <si>
     <t>1-213034</t>
-  </si>
-[...40 lines deleted...]
-    <t>1-201116</t>
   </si>
   <si>
     <t>Зажим-стріла 6,5 см 1-194234</t>
   </si>
   <si>
     <t>1-194234</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
 Дизайн:зажим-стрела
 </t>
   </si>
   <si>
     <t>Зажим-стріла 6,5 см 1-194210</t>
   </si>
   <si>
     <t>1-194210</t>
   </si>
   <si>
     <t>1-170801</t>
+  </si>
+  <si>
+    <t>11-13136</t>
+  </si>
+  <si>
+    <t>11-13020</t>
+  </si>
+  <si>
+    <t>11-12979</t>
+  </si>
+  <si>
+    <t>Затискач для волосся 8см 1-207279</t>
+  </si>
+  <si>
+    <t>1-207279</t>
+  </si>
+  <si>
+    <t>Зажим перукарський (12см) 1-212891</t>
+  </si>
+  <si>
+    <t>1-212891</t>
+  </si>
+  <si>
+    <t>11-12931</t>
+  </si>
+  <si>
+    <t>11-12900</t>
+  </si>
+  <si>
+    <t>Перукарський затискач 1-205060</t>
+  </si>
+  <si>
+    <t>1-205060</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -408,51 +417,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7376788abe5a26c34fe7c367624e001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eebe4c823b4af3f905d20b7ba252592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c4ea675b671180133916896da8ade3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d8f8d33721013bee358c874c54bfb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f051e0bc208bc1e4a2d36704c7def5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b48d0ab6f3faad39889e201dd92be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b47f2a115ba35690fef19a6c9edd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d70b49641a762b14b47c749a9eeb8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36625aded8b6ef546c32b2cf6c90bfd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bff8c7b6bcbb93e6df22c05cf574510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e003b67e924d9cfa30319729fe51fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb2dcca5fd9ca123ad03ff4f5986612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac94f4f0c3ece1adfec8421167902413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d581076d475a75360c3b077752ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d45ee4a35be363b507b5dfef564f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac55cb37fb2192de24c6dae44e7c5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd92e7bde19713ccfce781c2edd96f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcb0f8c796ff1924584416ea84604e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ed3c58e36112ec6a7f22df846593619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eb2d05115c309a40b0c97de15b18120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24cf42a7aadc99bf782638365b137821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e753f96c6fa455ed21adbb2bc32eff922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc0d7092f41c12480306c5e68b7f3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd81c8aedaacc8d01d3f955782ec7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9711d0adbceec2db99fa7f1d42001725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6d9fa95ec96d74646a43f0b66536226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef51aedc2eafd2dcaa6bc5af15cf50f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4e41b2cc081578a74e5afcae7567428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0828c339690796428e560376fbd2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad952865dc7e897e20b34205dbaf55d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7e15e9fd4baba08643173f23b94d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ec819ca036059f365681e7da5799032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d310a14d894be0cd7f6291ec9599f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ab16c14c44ca68801a96c78e3d90d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb973816bd6cc255a430d72ed3d93535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e46937c4bd605349000a6871ceb6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c718f35cc270ee7f23033b4828da537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f100af77eabddd1c878c983a604a25f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889d1eb4c77bac6c5f459f3145b047639.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccb247dd4e67363ef9462c4136e71d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8756ab81740313916659ee7b624635d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252e7d8b2c9f3d9f62245c866305eb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081a709227e13cad351b74aaccfa5b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518eab33574b63f74e200f2f38923e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51ec323e78f48ea27fdab05dc0d4c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7ceefae73ebc3745c37a17e61000c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1475122eeec770110de6da6e6a392e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5c6371de0abd1432dfe0aa5309ea49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114ff1c3013e48324329947668b081e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b689d00b37ab1c6f7a5a1d2c83597b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92490f816c4ed6372a56e6ccca279512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32635c0bfd5cf149d3c1272973e78ca813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e1c50bc6086a26108afdb34337c9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced321bdbe3467f5cad5ec7056b1e0a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ceffce36f915f9b96be480ffba7f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e5903776b268bc6749a3434ba7ea417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a643ba33f8f7b4e9178eca1fff390118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b81b5a1f4bae3faa325a6c502fc2fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932f88584571acf4ce68588317c29620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160695b0a25d749c95af4687a14c34721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24c00de189dbee35c47e369a06a1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c81219694199315d55d5ba45696cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3acdeaf23eb65268526fd35e004be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d85e19b5727b97c6e94e7a64a56cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9291c24831ce202a33f5daff636f6df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b636c32088b27e1b873cff227fa61f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475037e24cdb073af4d73dbb643e49fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b927e9a64eee7b9b210e20f381d48629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f7d17b0a15f760a5dc1cc561b598630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad06f2d50ab9b26ef38941bf78bc2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ccd04e19b9fb06ee926d64a8258532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2037da1d3923dc9df2195a5da5294e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c610a081a4e7c925012f0299fbcfbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268de5efe93da4f786050eb29c3c40035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834ef1b8312cca9f41ba21d835f245336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c725745133c9b33867ae270c7d88f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffb352063409d0858564f53de5d37138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c8944922318d39d3f417ef8b7f54039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557d858fc1b452585824a3db23f55db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feb10b88cb9c7e7aa985533a9d6cd141.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1570,50 +1579,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1880,54 +1949,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/zazhim-dlya-volos/616/?utm_source=price&amp;utm_campaign=price_zazhim-dlya-volos" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M45"/>
+  <dimension ref="A1:M47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M45" sqref="M45"/>
+      <selection activeCell="M47" sqref="M47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2023,1041 +2092,1091 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1000000218633</v>
+        <v>1000000201079</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>346.8</v>
+        <v>105.9</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" s="8">
-        <v>1000000077735</v>
+        <v>1000000201086</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>60.39</v>
+        <v>105.9</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" s="8">
-        <v>1000000172805</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000201093</v>
+      </c>
+      <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G9" s="6">
-        <v>64.52</v>
+        <v>105.9</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="8">
-        <v>1000000205053</v>
+        <v>1000000201109</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G10" s="6">
-        <v>154.8</v>
+        <v>105.9</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="8">
-        <v>1100000013136</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000201116</v>
+      </c>
+      <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G11" s="6">
-        <v>60.39</v>
+        <v>105.9</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D12" s="8">
-        <v>1100000013020</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000213041</v>
+      </c>
+      <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G12" s="6">
-        <v>60.39</v>
+        <v>153</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D13" s="8">
-        <v>1100000012979</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000077735</v>
+      </c>
+      <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G13" s="6">
         <v>60.39</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D14" s="8">
-        <v>1000000205060</v>
-[...1 lines deleted...]
-      <c r="E14" s="7"/>
+        <v>1000000172492</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>33</v>
+      </c>
       <c r="F14" s="9" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G14" s="6">
-        <v>154.8</v>
+        <v>105.9</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D15" s="8">
-        <v>1000000213041</v>
+        <v>1000000172508</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G15" s="6">
-        <v>153</v>
+        <v>105.9</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D16" s="8">
-        <v>1100000012931</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000172485</v>
+      </c>
+      <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G16" s="6">
-        <v>60.39</v>
+        <v>105.9</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D17" s="8">
-        <v>1100000012900</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000201031</v>
+      </c>
+      <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G17" s="6">
-        <v>60.39</v>
+        <v>105.9</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D18" s="8">
-        <v>1000000207262</v>
+        <v>1000000201056</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G18" s="6">
-        <v>65</v>
+        <v>105.9</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D19" s="8">
-        <v>1000000207279</v>
+        <v>1000000077728</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G19" s="6">
-        <v>65</v>
+        <v>60.39</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D20" s="8">
-        <v>1000000212884</v>
+        <v>1000000218633</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G20" s="6">
-        <v>108</v>
+        <v>346.8</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>3</v>
+        <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D21" s="8">
-        <v>1000000077728</v>
+        <v>1000000207347</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G21" s="6">
-        <v>60.39</v>
+        <v>80.19</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D22" s="8">
-        <v>1000000212891</v>
+        <v>1000000207330</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G22" s="6">
-        <v>108</v>
+        <v>80.19</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D23" s="8">
-        <v>1000000069440</v>
+        <v>1000000205053</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G23" s="6">
-        <v>64.84999999999999</v>
+        <v>154.8</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D24" s="8">
-        <v>1000000173901</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000069440</v>
+      </c>
+      <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="G24" s="6">
-        <v>63.36</v>
+        <v>64.84999999999999</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>3</v>
+        <v>53</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D25" s="8">
-        <v>1000000173918</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000158915</v>
+      </c>
+      <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G25" s="6">
-        <v>63.36</v>
+        <v>209.28</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>49</v>
+        <v>3</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D26" s="8">
-        <v>1000000075663</v>
+        <v>1000000173901</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="G26" s="6">
-        <v>222</v>
+        <v>63.36</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>51</v>
+        <v>3</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000158915</v>
-[...1 lines deleted...]
-      <c r="E27" s="7"/>
+        <v>1000000173918</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>56</v>
+      </c>
       <c r="F27" s="9" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="G27" s="6">
-        <v>209.28</v>
+        <v>63.36</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D28" s="8">
-        <v>1000000172492</v>
+        <v>1000000075663</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="G28" s="6">
-        <v>105.9</v>
+        <v>222</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000172508</v>
+        <v>1000000069419</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G29" s="6">
-        <v>105.9</v>
+        <v>46.75</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D30" s="8">
-        <v>1000000172485</v>
+        <v>1000000207699</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>105.9</v>
+        <v>124</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D31" s="8">
-        <v>1000000201031</v>
+        <v>1000000212754</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="9" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G31" s="6">
-        <v>105.9</v>
+        <v>83</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D32" s="8">
-        <v>1000000201056</v>
+        <v>1000000207262</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G32" s="6">
-        <v>105.9</v>
+        <v>65</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D33" s="8">
-        <v>1000000207347</v>
+        <v>1000000212884</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G33" s="6">
-        <v>80.19</v>
+        <v>108</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D34" s="8">
-        <v>1000000207330</v>
+        <v>1000000217728</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="9" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="G34" s="6">
-        <v>80.19</v>
+        <v>252</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D35" s="8">
-        <v>1000000213034</v>
-[...1 lines deleted...]
-      <c r="E35" s="7"/>
+        <v>1000000172805</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>56</v>
+      </c>
       <c r="F35" s="9" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G35" s="6">
-        <v>153</v>
+        <v>64.52</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D36" s="8">
-        <v>1000000207699</v>
+        <v>1000000213034</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G36" s="6">
-        <v>124</v>
+        <v>153</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D37" s="8">
-        <v>1000000212754</v>
-[...1 lines deleted...]
-      <c r="E37" s="7"/>
+        <v>1000000194234</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>78</v>
+      </c>
       <c r="F37" s="9" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G37" s="6">
-        <v>83</v>
+        <v>70.29000000000001</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D38" s="8">
-        <v>1000000201079</v>
-[...1 lines deleted...]
-      <c r="E38" s="7"/>
+        <v>1000000194210</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>78</v>
+      </c>
       <c r="F38" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G38" s="6">
-        <v>105.9</v>
+        <v>70.29000000000001</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D39" s="8">
-        <v>1000000201086</v>
-[...1 lines deleted...]
-      <c r="E39" s="7"/>
+        <v>1000000170801</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>56</v>
+      </c>
       <c r="F39" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G39" s="6">
-        <v>105.9</v>
+        <v>54.5</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D40" s="8">
-        <v>1000000201093</v>
-[...1 lines deleted...]
-      <c r="E40" s="7"/>
+        <v>1100000013136</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>56</v>
+      </c>
       <c r="F40" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G40" s="6">
-        <v>105.9</v>
+        <v>60.39</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000201109</v>
-[...1 lines deleted...]
-      <c r="E41" s="7"/>
+        <v>1100000013020</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>56</v>
+      </c>
       <c r="F41" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G41" s="6">
-        <v>105.9</v>
+        <v>60.39</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D42" s="8">
-        <v>1000000201116</v>
-[...1 lines deleted...]
-      <c r="E42" s="7"/>
+        <v>1100000012979</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>56</v>
+      </c>
       <c r="F42" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G42" s="6">
-        <v>105.9</v>
+        <v>60.39</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000194234</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000207279</v>
+      </c>
+      <c r="E43" s="7"/>
       <c r="F43" s="9" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G43" s="6">
-        <v>70.29000000000001</v>
+        <v>65</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D44" s="8">
-        <v>1000000194210</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000212891</v>
+      </c>
+      <c r="E44" s="7"/>
       <c r="F44" s="9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G44" s="6">
-        <v>70.29000000000001</v>
+        <v>108</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D45" s="8">
-        <v>1000000170801</v>
+        <v>1100000012931</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G45" s="6">
-        <v>54.5</v>
+        <v>60.39</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
+    </row>
+    <row r="46" spans="1:13" customHeight="1" ht="71">
+      <c r="A46" s="6"/>
+      <c r="B46" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D46" s="8">
+        <v>1100000012900</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="6">
+        <v>60.39</v>
+      </c>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="5"/>
+    </row>
+    <row r="47" spans="1:13" customHeight="1" ht="71">
+      <c r="A47" s="6"/>
+      <c r="B47" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="D47" s="8">
+        <v>1000000205060</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" s="6">
+        <v>154.8</v>
+      </c>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="6"/>
+      <c r="M47" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>