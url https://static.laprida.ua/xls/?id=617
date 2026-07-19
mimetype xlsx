--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,116 +14,132 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Защіпка для чубчика</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:50</t>
+    <t>17:38</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Шпилька качечка 6см 1-212747</t>
   </si>
   <si>
     <t>1-212747</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10шт.</t>
   </si>
   <si>
-    <t>Защіпка для чубчика 1-188349</t>
-[...2 lines deleted...]
-    <t>1-188349</t>
+    <t>Шпилька бантик 1-217803</t>
+  </si>
+  <si>
+    <t>1-217803</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12шт.</t>
+  </si>
+  <si>
+    <t>Шпилька бантик 1-217797</t>
+  </si>
+  <si>
+    <t>1-217797</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:резинка-бантик
+</t>
+  </si>
+  <si>
+    <t>Защіпка для чубчика 1-188288</t>
+  </si>
+  <si>
+    <t>1-188288</t>
   </si>
   <si>
     <t>1-172836</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>1-172829</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 2шт.</t>
   </si>
   <si>
     <t>1-169638</t>
   </si>
   <si>
     <t>1-55597</t>
   </si>
   <si>
     <t>1-55597-1</t>
   </si>
   <si>
     <t>1-169638-1</t>
   </si>
@@ -342,51 +358,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f291c5dd9097457605ce03111ab0571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29821dab6593ab9c9b4d7855a8a612d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34a7e6e4ed93e6ecfed5b323b6c37d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ff19351b242b0a856674a5d0a66ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02780bb86c13b1d9ab56604df421e955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd8682bc5a580de7a497f703dd3b696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ccf7e22c7511063733679e3124b097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185fbc469a9a84172be65067cdd95c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8373b52736440e6117e1072f4836d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7733006eed579a760cf9d7a949d6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd610281e382ca33ddf72fd1fee38811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee9d863fd326e75198da60ed93bdf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f3c1e8d1dfd2235812ee2999e80c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca044b01bf36ff9a6eab9ffc19dd6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54f28c687d89e4ada08b526c2f0e1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb875935923a3472be1478ff4b106ffa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bff97841443452088e0bd3852c86117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2531392a92db2d63f58479465fa6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548b438e6fed7714201340aaf0e4d2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18faf7ba3bd92216e96825cb0d39f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d42b04c6b4e5360cdc6a3e102958121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff8f259c7bab71c07e63c0af09e44a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885aacc60af1220054fd9fdd0bb81d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb44497d75f28f027672da160a2d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a8f60c3d8b87283189dfb53537bd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b865b980625b4446d4b56d55ac0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248749a54e07c165ece1dab6095603327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6057d1b6e287ba4ea2163306beaf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e0de321c3474d2cf665ba1855825029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61519802a488876303c24ec2982f8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaceccc05a09d3cb5bdec24f6ac899431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b5f1355a773a5c31f25e3541442b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0e0df0fe8ed35cd031d4af823dec133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcb11e0b80a278f2726636269d046b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c36c2f045af1a6e49f987300f665c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300da9da425bda9e4f9954bdfdac82d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeff130379e6c8e50d7f092588eaf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215103214af20e4757e052d6c40fbb8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7112c53f3c1f40e35231626b3227439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c0631ee86bd10c47caa313149517f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54785ab8a54acc3d7bc1670693f75a5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4291ac6949f9ba690252ff285a794442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7708362b080e7163cb46d9dc237bb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a556177be476a772ec394827d258e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cf784c1f4d27fe3d2c998c223cc6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321e7cfc71f1da92ee664b498902c0446.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e253d4aad0b2ff4099ff37a9ca500b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898f5652a2431384fecb435c3a8de7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc0802d01896f13ae934d7f3de7d323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa8199498ab33a82bfa395f88519994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713fb7dbe2cb61a2deafad241cb20265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ddbd53a410c5b15828016e77e76196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b6f23eb73ba118c6782d540ba0d7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611961c7f2bacb7ad2ce1b6d9b1183b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181c26c928130d923b594d78bbbc249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d558ea37d62291bcb86fc1e7cf8fe910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d06cec1d1d930de006e75255b1ce9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853034e063cf850cbd10d80011c0b69e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a307d16f2c37c5a7032e75b95fbb58e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92472a9a16f54315ad95ab141f7cc4ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828cc401098c38687786cce2df7be8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdb34b54b2ef4e95b6b6d6313d79d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c09df8360f20935a392d21097c9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37848395d7a1755738a8a0c167684718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a12ab537db0658563505213850ead019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e605d288b99501f2d82d91d7e3061f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef0053f8b477bb2e6e3a6aeb64efce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430bc3d72b9957e1b0cbaafb0af2f3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f84a213473d7738d507b57e6416ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da576278968997465c1bc486f01b3bbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c07234714695fabc24bb585cc9a50025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ec6fdbdcac25645afd2ee2668ebf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd5c0482c72e442199a3d95ddf2b3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2363a3cac9189188caf99de6669de3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ff011018f59998e39c2a92215e75229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb9a63b52d258fb35f2304cd90088a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46069b7240ea651c9ded82834fd7b0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07ac6ed44743eae86c35f25f4dc0fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cec58b59ba2cf492affb266a8ae0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c17f6eda4e5d510ff40fa14916fd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dba28e4b2c9d09df3430d6d1d20ec635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daceaabf0f30a1a8fe5d5af40025c2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad876f375bab9144ee1a29c0556ac5d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe49b436eb0d9bfd1fc927d8755e80738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4037472460942dae0549e690b894439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ee22c438cc703d18b5f43e2ebd44e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62a4b54af09fd9662d3a04d2711b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0579a0b419586a25a7b5b1b54f0d9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e9cd29df232b434fc693ba88cc0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639018295b57dcd40329d2a137be4cc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910fd5ce772a9201fa8e0ab689d27a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce688b6d3630d56697d8a48f1307aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f1614eb5b46ab1d954612635b56d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cb53bbbd2a2478b206280734c713748.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1714,50 +1730,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2024,54 +2100,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/zaschelka-dlya-chelki/617/?utm_source=price&amp;utm_campaign=price_zaschelka-dlya-chelki" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M52"/>
+  <dimension ref="A1:M54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M52" sqref="M52"/>
+      <selection activeCell="M54" sqref="M54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2192,1159 +2268,1211 @@
         <v>1000000212747</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="6">
         <v>38</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
-        <v>1000000188349</v>
+        <v>1000000217803</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="6">
-        <v>162.36</v>
+        <v>94.8</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>1000000172836</v>
-[...1 lines deleted...]
-      <c r="E9" s="7"/>
+        <v>1000000217797</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>24</v>
+      </c>
       <c r="F9" s="9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G9" s="6">
-        <v>52.8</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>1000000172829</v>
+        <v>1000000188288</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G10" s="6">
-        <v>85.04000000000001</v>
+        <v>162.36</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D11" s="8">
-        <v>1000000169638</v>
+        <v>1000000172836</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G11" s="6">
-        <v>72.88</v>
+        <v>52.8</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D12" s="8">
-        <v>1000000055597</v>
+        <v>1000000172829</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G12" s="6">
-        <v>31.3</v>
+        <v>85.04000000000001</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D13" s="8">
-        <v>1000000055597</v>
+        <v>1000000169638</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="6">
-        <v>31.3</v>
+        <v>72.88</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D14" s="8">
-        <v>1000000169638</v>
+        <v>1000000055597</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="6">
-        <v>72.88</v>
+        <v>31.3</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D15" s="8">
-        <v>1000000169638</v>
+        <v>1000000055597</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G15" s="6">
-        <v>72.88</v>
+        <v>31.3</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D16" s="8">
-        <v>1000000166200</v>
+        <v>1000000169638</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G16" s="6">
-        <v>33.39</v>
+        <v>72.88</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D17" s="8">
-        <v>1000000166200</v>
+        <v>1000000169638</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G17" s="6">
-        <v>33.39</v>
+        <v>72.88</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D18" s="8">
-        <v>1000000166194</v>
+        <v>1000000166200</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G18" s="6">
         <v>33.39</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D19" s="8">
-        <v>1000000077612</v>
+        <v>1000000166200</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G19" s="6">
-        <v>44.77</v>
+        <v>33.39</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D20" s="8">
-        <v>1000000091168</v>
+        <v>1000000166194</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G20" s="6">
-        <v>45.21</v>
+        <v>33.39</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D21" s="8">
-        <v>1000000091168</v>
+        <v>1000000077612</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G21" s="6">
-        <v>45.21</v>
+        <v>44.77</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D22" s="8">
-        <v>1000000102642</v>
+        <v>1000000091168</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G22" s="6">
-        <v>52.36</v>
+        <v>45.21</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D23" s="8">
-        <v>1000000091182</v>
+        <v>1000000091168</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G23" s="6">
         <v>45.21</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D24" s="8">
         <v>1000000102642</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G24" s="6">
         <v>52.36</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D25" s="8">
-        <v>1000000055573</v>
+        <v>1000000091182</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G25" s="6">
-        <v>31.3</v>
+        <v>45.21</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D26" s="8">
-        <v>1000000091182</v>
+        <v>1000000102642</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G26" s="6">
-        <v>45.21</v>
+        <v>52.36</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000091182</v>
+        <v>1000000055573</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G27" s="6">
-        <v>45.21</v>
+        <v>31.3</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D28" s="8">
         <v>1000000091182</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G28" s="6">
         <v>45.21</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000091212</v>
+        <v>1000000091182</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G29" s="6">
-        <v>54.78</v>
+        <v>45.21</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D30" s="8">
-        <v>1000000091243</v>
+        <v>1000000091182</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G30" s="6">
-        <v>54.78</v>
+        <v>45.21</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D31" s="8">
-        <v>1000000091243</v>
+        <v>1000000091212</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G31" s="6">
         <v>54.78</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D32" s="8">
         <v>1000000091243</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G32" s="6">
         <v>54.78</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D33" s="8">
         <v>1000000091243</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G33" s="6">
         <v>54.78</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D34" s="8">
-        <v>1000000091199</v>
+        <v>1000000091243</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G34" s="6">
-        <v>61.05</v>
+        <v>54.78</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D35" s="8">
-        <v>1000000091199</v>
+        <v>1000000091243</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G35" s="6">
-        <v>61.05</v>
+        <v>54.78</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D36" s="8">
         <v>1000000091199</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G36" s="6">
         <v>61.05</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D37" s="8">
         <v>1000000091199</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G37" s="6">
         <v>61.05</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D38" s="8">
         <v>1000000091199</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G38" s="6">
         <v>61.05</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D39" s="8">
-        <v>1000000077612</v>
+        <v>1000000091199</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G39" s="6">
-        <v>44.77</v>
+        <v>61.05</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D40" s="8">
-        <v>1000000091168</v>
+        <v>1000000091199</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G40" s="6">
-        <v>45.21</v>
+        <v>61.05</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000091168</v>
+        <v>1000000077612</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G41" s="6">
-        <v>45.21</v>
+        <v>44.77</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D42" s="8">
-        <v>1000000055603</v>
+        <v>1000000091168</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G42" s="6">
-        <v>31.3</v>
+        <v>45.21</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000091137</v>
+        <v>1000000091168</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G43" s="6">
         <v>45.21</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D44" s="8">
-        <v>1000000055573</v>
+        <v>1000000055603</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G44" s="6">
         <v>31.3</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D45" s="8">
-        <v>1000000091205</v>
+        <v>1000000091137</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G45" s="6">
-        <v>61.05</v>
+        <v>45.21</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D46" s="8">
-        <v>1000000077612</v>
+        <v>1000000055573</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G46" s="6">
-        <v>44.77</v>
+        <v>31.3</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D47" s="8">
-        <v>1000000077612</v>
+        <v>1000000091205</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G47" s="6">
-        <v>44.77</v>
+        <v>61.05</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>63</v>
+        <v>3</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D48" s="8">
-        <v>1000000064766</v>
+        <v>1000000077612</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G48" s="6">
-        <v>34.98</v>
+        <v>44.77</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>63</v>
+        <v>3</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D49" s="8">
-        <v>1000000064766</v>
+        <v>1000000077612</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G49" s="6">
-        <v>34.98</v>
+        <v>44.77</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D50" s="8">
-        <v>1000000057003</v>
+        <v>1000000064766</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="9" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="G50" s="6"/>
+        <v>28</v>
+      </c>
+      <c r="G50" s="6">
+        <v>34.98</v>
+      </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D51" s="8">
-        <v>1000000057003</v>
+        <v>1000000064766</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="9" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="G51" s="6"/>
+        <v>28</v>
+      </c>
+      <c r="G51" s="6">
+        <v>34.98</v>
+      </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D52" s="8">
         <v>1000000057003</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G52" s="6"/>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
+    </row>
+    <row r="53" spans="1:13" customHeight="1" ht="71">
+      <c r="A53" s="6"/>
+      <c r="B53" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D53" s="8">
+        <v>1000000057003</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G53" s="6"/>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="L53" s="6"/>
+      <c r="M53" s="5"/>
+    </row>
+    <row r="54" spans="1:13" customHeight="1" ht="71">
+      <c r="A54" s="6"/>
+      <c r="B54" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D54" s="8">
+        <v>1000000057003</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G54" s="6"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="6"/>
+      <c r="M54" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>