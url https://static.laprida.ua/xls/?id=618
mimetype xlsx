--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -14,127 +14,139 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Шпилька-невидимка</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:10</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Шпилька невидимка 5см 1-219357</t>
+  </si>
+  <si>
+    <t>1-219357</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12шт.</t>
+  </si>
+  <si>
+    <t>Шпилька невидимка 5см 1-219364</t>
+  </si>
+  <si>
+    <t>1-219364</t>
+  </si>
+  <si>
     <t>Невидимка проста 1-208382</t>
   </si>
   <si>
     <t>1-208382</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 720шт.</t>
   </si>
   <si>
     <t>Набір невидимок золото 5см 1-197822</t>
   </si>
   <si>
     <t>1-197822</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Невидимка для волосся (золото) 1-188103 (11-2727)</t>
   </si>
   <si>
     <t>1-188103</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Невидимка срібло 3,5см 1-188110</t>
   </si>
   <si>
     <t>1-188110</t>
   </si>
   <si>
     <t>Невидимка 3,5 см 1-188127</t>
   </si>
   <si>
     <t>1-188127</t>
   </si>
   <si>
     <t>Невидимка для волосся (золото) 1-188134 (11-2703)</t>
   </si>
   <si>
     <t>1-188134</t>
   </si>
   <si>
     <t>Невидимка чорна 3,5см 1-188141</t>
   </si>
   <si>
     <t>1-188141</t>
   </si>
   <si>
     <t>Невидимка срібло 3,5см 1-188158</t>
@@ -179,50 +191,56 @@
     <t>1-170863</t>
   </si>
   <si>
     <t>1-170870</t>
   </si>
   <si>
     <t>1-132144</t>
   </si>
   <si>
     <t>пара</t>
   </si>
   <si>
     <t>1-76127</t>
   </si>
   <si>
     <t>Невидимка ребриста</t>
   </si>
   <si>
     <t>1-74987</t>
   </si>
   <si>
     <t>Невидимка рівна</t>
   </si>
   <si>
     <t>1-74970</t>
+  </si>
+  <si>
+    <t>Невидимки для волосся</t>
+  </si>
+  <si>
+    <t>11-2345</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -297,51 +315,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59f4645e883669c5bb86b4a5fbe59f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85304e083230802de2b101708655a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0cb8541a4a0dba9cf22e43eead0bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a42ffaa0496d9fd6f992ecb77295214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d949ec2d0eb238bd2b9f99fcd367e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcdfc8e003358f858c7897e3374a656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfab62457616d4b9382691fed638b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e815b0114c90b8a9600c783771ca698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa471f75587d4638dbbc60c9f056859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d06bfe378eeb2f121e322a076593b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24bb6205887e0432cf03d4da0e725d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b5d7daf42896b58e698dfa548349512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6f25f9efa11c8e1392aa9b39b9cb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889355135038328d9646ca215f65c0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96959705d45b76ce77d1501723fc6f5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f85976a30a4ddbd073d7b337dc4f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f4b4b6c52e79893cc062828690f3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7207374b3544a6607bbc4343c3b53818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ebe64b42afaf2c72710d1c30a3a2419.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce205986b5fbd37423ffaebefb5171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa196d1a0d83f93d32adf40306fbec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a7966c48d6f2d793588b7e7b13d043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a7bb41d45997cbc26a79fb53d1f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad01b5ba746b01c463023ca239ed7755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5675422f217c4c25de18e2ee0647136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40526a95dabaed34696d867f57ca681c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07560cbc294610793b386f31692ea8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92061906334c6d326cd226771ae79dea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a408c7e6266ced0ceacb51b5e52715c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d36e751d51be89e14ba2ca949b8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8290cd71b126543e6972d7edae7c1b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bbe7e8989ece250eb29cac1e50d2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc6b4275b82aa1942115349aaf43f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55467ecf14c5a612c7c1e79ecd482615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1e3cf93bbbee9df033bc5a3ea9ee516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891792b04d37e472079b5a869a2966b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c147b443e19c7fb9b34ac1238a0b8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8937ae3cc8f4fd980a024a2e90195d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f10973e80bfa50aea4e75a9391f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ac5e044a99baa1a6e0ecbb5b5eeba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5954a10bdc61081a951e4500b7f0bc22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -859,50 +877,140 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1169,54 +1277,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/zakolka-nevidimka/618/?utm_source=price&amp;utm_campaign=price_zakolka-nevidimka" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M25"/>
+  <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M25" sqref="M25"/>
+      <selection activeCell="M28" sqref="M28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1312,515 +1420,590 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1000000208382</v>
+        <v>1000000219357</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>266.4</v>
+        <v>114</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
-        <v>1000000197822</v>
+        <v>1000000219364</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="8">
-        <v>1000000188103</v>
+        <v>1000000208382</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G9" s="6">
-        <v>76.56</v>
+        <v>266.4</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="8">
-        <v>1000000188110</v>
+        <v>1000000197822</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G10" s="6">
-        <v>76.56</v>
+        <v>78</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="8">
-        <v>1000000188127</v>
+        <v>1000000188103</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G11" s="6">
-        <v>78.36</v>
+        <v>76.56</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="8">
-        <v>1000000188134</v>
+        <v>1000000188110</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G12" s="6">
         <v>76.56</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="8">
-        <v>1000000188141</v>
+        <v>1000000188127</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G13" s="6">
-        <v>76.56</v>
+        <v>78.36</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="8">
-        <v>1000000188158</v>
+        <v>1000000188134</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G14" s="6">
-        <v>69.59999999999999</v>
+        <v>76.56</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="8">
-        <v>1000000188165</v>
+        <v>1000000188141</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G15" s="6">
         <v>76.56</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="8">
-        <v>1000000188172</v>
+        <v>1000000188158</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>69.59999999999999</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="8">
-        <v>1000000188189</v>
+        <v>1000000188165</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G17" s="6">
         <v>76.56</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="8">
-        <v>1100000002789</v>
+        <v>1000000188172</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G18" s="6">
-        <v>75.8</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="8">
-        <v>1100000002772</v>
+        <v>1000000188189</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G19" s="6">
-        <v>151.58</v>
+        <v>76.56</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="8">
-        <v>1000000170863</v>
+        <v>1100000002789</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G20" s="6">
-        <v>151.58</v>
+        <v>75.8</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D21" s="8">
-        <v>1000000170870</v>
+        <v>1100000002772</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G21" s="6">
-        <v>75.8</v>
+        <v>151.58</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D22" s="8">
-        <v>1000000132144</v>
+        <v>1000000170863</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G22" s="6">
-        <v>43.89</v>
+        <v>151.58</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D23" s="8">
-        <v>1000000076127</v>
+        <v>1000000170870</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="G23" s="6">
-        <v>237</v>
+        <v>75.8</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>51</v>
+        <v>3</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D24" s="8">
-        <v>1000000074987</v>
+        <v>1000000132144</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G24" s="6">
-        <v>146.88</v>
+        <v>43.89</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>53</v>
+        <v>3</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="8">
-        <v>1000000074970</v>
+        <v>1000000076127</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="6">
-        <v>360</v>
+        <v>237</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
+    </row>
+    <row r="26" spans="1:13" customHeight="1" ht="71">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="8">
+        <v>1000000074987</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="6">
+        <v>146.88</v>
+      </c>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="5"/>
+    </row>
+    <row r="27" spans="1:13" customHeight="1" ht="71">
+      <c r="A27" s="6"/>
+      <c r="B27" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D27" s="8">
+        <v>1000000074970</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="6">
+        <v>360</v>
+      </c>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="5"/>
+    </row>
+    <row r="28" spans="1:13" customHeight="1" ht="71">
+      <c r="A28" s="6"/>
+      <c r="B28" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D28" s="8">
+        <v>1100000002345</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="G28" s="6">
+        <v>9.6</v>
+      </c>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>