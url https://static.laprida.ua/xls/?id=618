--- v1 (2026-07-22)
+++ v2 (2026-09-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Шпилька-невидимка</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>22.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>23:41</t>
+    <t>16:35</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -315,51 +315,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce205986b5fbd37423ffaebefb5171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa196d1a0d83f93d32adf40306fbec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a7966c48d6f2d793588b7e7b13d043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a7bb41d45997cbc26a79fb53d1f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad01b5ba746b01c463023ca239ed7755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5675422f217c4c25de18e2ee0647136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40526a95dabaed34696d867f57ca681c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07560cbc294610793b386f31692ea8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92061906334c6d326cd226771ae79dea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a408c7e6266ced0ceacb51b5e52715c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d36e751d51be89e14ba2ca949b8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8290cd71b126543e6972d7edae7c1b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bbe7e8989ece250eb29cac1e50d2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc6b4275b82aa1942115349aaf43f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55467ecf14c5a612c7c1e79ecd482615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1e3cf93bbbee9df033bc5a3ea9ee516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891792b04d37e472079b5a869a2966b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c147b443e19c7fb9b34ac1238a0b8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8937ae3cc8f4fd980a024a2e90195d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f10973e80bfa50aea4e75a9391f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ac5e044a99baa1a6e0ecbb5b5eeba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5954a10bdc61081a951e4500b7f0bc22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486a9252a9b6c5407c7bd974cdffc671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc949a6286973b40f1b092961611b8622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952acf3a6ed16a50cc1e04f155cf28f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aa2a8a62e46d4a119c8284fa511a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3c1850b5ce7f1fedd6598299a2bd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc2c75f1469b9162988dde2a72f26e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a8c77d876e33b34e3995de9a96117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062dfd35a4d7585473557ae738cfc4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f433328c0421f98468fc9782c99aba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef0ac34b2f73e399d62a17f489ac3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c46ba8d9d45f587054a7f575079a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8775ef6b8345d0605a03b29a1e6a99d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a171675001b8e81dfb834f51f6efd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff399a46be6af54e89923e7b749c8fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca81c3bfa862649355cc36df0b94c3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0ecefbca5e6feb6e751c1377e20a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796b655dcaf317cc060e704df0d616417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ec7a11054ce9d045ed196be3710418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65219c55b4feca92d78ad03b0278494919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122acb9c0d0efd3656abb0beb8f6d8e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2302f2cf3a16f72f69aac761a942521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e938fa7e70220bf59deaa763df32cc22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>