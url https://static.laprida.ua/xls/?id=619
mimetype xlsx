--- v0 (2026-06-04)
+++ v1 (2026-06-04)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Шпилька тік-так</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:52</t>
+    <t>18:38</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -342,51 +342,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e82cd9e097ae1f50239da9bd227a4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f1531bc01ee5ccee65f8fe91e74212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f4b47ba34ef415bbe640657b07c2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4a1b1adcd4dcbdab908d64b7040004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fbc55e67a6e4cf3ee410cf0feed3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce891d5ec9ba44ad4f168d20144bc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc74f658f5b36bbde8be2835b7a5447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9465cdbbc8eac555d00c8db67509b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455484b0d9ec5880ad7a64bdd06d3499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504fca9e1c22162ff29b8050685bf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8e559ce8cfe2d1e00b0c5efb5fce211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57fb0ced0d47f8a7a056cfea92621912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c986326764fa60c6c4d474e7b787d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d6a2da4f8bc0981a910f67065ef0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba746bcb97dbefc594443673552a38db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918468fec65ef6a8aa55eff294f4eb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2daf135ef7f67df087e2110a50a1a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e64244a3003058b7533241045d9b8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f06f28222b52ac5e0045b4521e8c2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d29ee1997ad013a380db6f3699d4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080bb45faa146619db4fa18cbb101f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb796a1612dc221ffc8d2469ed22b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bdffbefaeff67ebb939d033e1855423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba23a393b577a419fddeddfabcd49024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f7bd6684334d680d7e0f6713e371c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548633fb069667bd0b6c57b130ba3dfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd80f63919db88e049e2a55b8e467727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8689dd80c40b7417c56873fe86d5ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74108c66ba3963c1dea0baf1ace0bfb729.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137c10cd03354de07740d7708ac94951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366037c12bba22d7520d6af6db31b022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c0630619dcd27bd70105f753513b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75c19694b791b89e664ba213d556c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c5b5fb6e42f9d546fa98231046dd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737df31706fc10ee721b95d752ecd6da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f56b6e6587b08e2e918841a918da67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae966f533f62572d2dcc94e1df402c988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ae2f84a3f534ae183adf5ee600e209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048464e4e4b5d3230316470b826ca00910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca97b2c66819bf5b78d828e17d8ab1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25090d3c40f360fa51e241a9c7354c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c03a7bf4e49c49986c0867d1c7fc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163d53ff3e9fabc54f1ec997ca0f44e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3a4a27fd1130eafc55f44c782e9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bbd9189269ca1e5df2b08e0e2ddad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11b87fdb9505d63c4d11d25fbad85417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f477c932871c53457623188f776f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e166861c265ab2aa642aea1a8c705d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bcc811205a0d954ae83a38713c6fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f8f87de2be7835566733de881cbc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbd930ee8e4f81bcab2c1939ed651922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58121597ebe029c439c35a17178e5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d302e4745b1dab839fc8ecce33ff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e72a07f4a53bf7da8a13ce435d79c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc91dfd083effd37cc13c48ddee8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6595c68fa4d488916048300d2e7d3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4251ccc2d80dbdc4a82cff74622f4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734c28ec1b06057f95a67e3f2c87fac29.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>