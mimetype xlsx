--- v1 (2026-06-04)
+++ v2 (2026-07-20)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Шпилька тік-так</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>18:38</t>
+    <t>02:31</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -187,84 +187,102 @@
   <si>
     <t>Шпилька тик-так 5см 1-207316</t>
   </si>
   <si>
     <t>1-207316</t>
   </si>
   <si>
     <t>Шпилька тик-так 6см 1-207217</t>
   </si>
   <si>
     <t>1-207217</t>
   </si>
   <si>
     <t>Шпилька тик-так 3,2см 1-205695</t>
   </si>
   <si>
     <t>1-205695</t>
   </si>
   <si>
     <t>Шпилька тик-так 5см 1-205718</t>
   </si>
   <si>
     <t>1-205718</t>
   </si>
   <si>
+    <t>Шпилька тик-так 3,2см 1-205725</t>
+  </si>
+  <si>
+    <t>1-205725</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 20шт.</t>
+  </si>
+  <si>
     <t>Шпилька тик-так 5см 1-197266</t>
   </si>
   <si>
     <t>1-197266</t>
   </si>
   <si>
     <t>Шпилька тік-так 8см 1-185836</t>
   </si>
   <si>
     <t>1-185836</t>
   </si>
   <si>
     <t>1-179293</t>
   </si>
   <si>
     <t>Шпилька для волосся</t>
   </si>
   <si>
     <t>11-2109</t>
   </si>
   <si>
     <t>1-131192</t>
   </si>
   <si>
     <t>Шпилька Тік-Так</t>
   </si>
   <si>
     <t>11-2086</t>
   </si>
   <si>
     <t>1-23961</t>
   </si>
   <si>
     <t>11-2079</t>
+  </si>
+  <si>
+    <t>11-2055</t>
+  </si>
+  <si>
+    <t>11-1966</t>
+  </si>
+  <si>
+    <t>11-1881</t>
   </si>
   <si>
     <t>11-1836</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -342,51 +360,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137c10cd03354de07740d7708ac94951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366037c12bba22d7520d6af6db31b022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c0630619dcd27bd70105f753513b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75c19694b791b89e664ba213d556c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c5b5fb6e42f9d546fa98231046dd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737df31706fc10ee721b95d752ecd6da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f56b6e6587b08e2e918841a918da67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae966f533f62572d2dcc94e1df402c988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ae2f84a3f534ae183adf5ee600e209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048464e4e4b5d3230316470b826ca00910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca97b2c66819bf5b78d828e17d8ab1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25090d3c40f360fa51e241a9c7354c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c03a7bf4e49c49986c0867d1c7fc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163d53ff3e9fabc54f1ec997ca0f44e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3a4a27fd1130eafc55f44c782e9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bbd9189269ca1e5df2b08e0e2ddad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11b87fdb9505d63c4d11d25fbad85417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f477c932871c53457623188f776f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e166861c265ab2aa642aea1a8c705d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bcc811205a0d954ae83a38713c6fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f8f87de2be7835566733de881cbc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbd930ee8e4f81bcab2c1939ed651922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58121597ebe029c439c35a17178e5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d302e4745b1dab839fc8ecce33ff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e72a07f4a53bf7da8a13ce435d79c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc91dfd083effd37cc13c48ddee8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6595c68fa4d488916048300d2e7d3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4251ccc2d80dbdc4a82cff74622f4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734c28ec1b06057f95a67e3f2c87fac29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4bd436c7a34832fad80d5e51a22b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1061e06dd3bff102cc3680591affb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a740afc6d05f2fe0a5823d8bc74f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f8fab4332648d10ba51fb200575a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59ecc0e0cec14294fd5c361b1acfdb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42653c33a677623317573183b1b148a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5647194e5ed3148e98f7b27f89861e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e769aba95f905c63413115d4658278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a6578690812c1556cb9401ed8b9479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a20b9045e4510f7d119af0b5204a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12721b834c0a9295af1b9b6096fa02e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117bada14aa29f2a79369ac478aafe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507e77209e117da24c79adb0f7d9c0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52f40914d69792f6f51425a6abce8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5502a7b5d3b5ebda43feab4e5ab5a6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4a57310d367e2e14b52304507ae0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe95c114b44401cf81c1527bc66da617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12a769d9dad194d4c3a7c3e1696c5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d137dfd0f22fbc674a6d2156e7e983e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fc1c0522bd40eb258cf5671252c8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74606e4c15a3ce218559ff04889e188421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e592d7fa15dc8b6daf054e9c924dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3864edb1b0427eff40788688e1a98123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a887549a037012c17db6ecc4d118924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772349078fa26eaf720e7dcaaf18c1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02915264e1a43b6c894089be1087f67f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df3d26828ba50e0909e285ef2f1f9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b8f82caba9d4b3a20c540a6bf5b8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cabfca8ca9e8282661ea0e6064635b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd761f22790faa8b614c960e81b1d70230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf8b14f0e61dd36a95dd7e6fe31c5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812ad569201e8bb42dd468687d52c7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d44c9223f70d7661e85a63fdf27cf33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1204,50 +1222,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1514,54 +1652,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/zakolka-tik-tak/619/?utm_source=price&amp;utm_campaign=price_zakolka-tik-tak" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M35" sqref="M35"/>
+      <selection activeCell="M39" sqref="M39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2157,265 +2295,365 @@
         <v>1000000205718</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G26" s="6">
         <v>25</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000197266</v>
+        <v>1000000205725</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="9" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G27" s="6">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D28" s="8">
-        <v>1000000185836</v>
+        <v>1000000197266</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="6">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>3</v>
+        <v>62</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000179293</v>
+        <v>1000000185836</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G29" s="6">
-        <v>53.4</v>
+        <v>100</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>62</v>
+        <v>3</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D30" s="8">
-        <v>1100000002109</v>
+        <v>1000000179293</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G30" s="6">
-        <v>18.48</v>
+        <v>53.4</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D31" s="8">
-        <v>1000000131192</v>
+        <v>1100000002109</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="6">
-        <v>30</v>
+        <v>18.48</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D32" s="8">
-        <v>1100000002086</v>
+        <v>1000000131192</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="6">
         <v>30</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D33" s="8">
-        <v>1000000023961</v>
+        <v>1100000002086</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="6">
         <v>30</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D34" s="8">
-        <v>1100000002079</v>
+        <v>1000000023961</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="6">
         <v>30</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D35" s="8">
-        <v>1100000001836</v>
+        <v>1100000002079</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="6">
         <v>30</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
+    </row>
+    <row r="36" spans="1:13" customHeight="1" ht="71">
+      <c r="A36" s="6"/>
+      <c r="B36" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" s="8">
+        <v>1100000002055</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="6">
+        <v>30</v>
+      </c>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="5"/>
+    </row>
+    <row r="37" spans="1:13" customHeight="1" ht="71">
+      <c r="A37" s="6"/>
+      <c r="B37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37" s="8">
+        <v>1100000001966</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="6">
+        <v>30</v>
+      </c>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="5"/>
+    </row>
+    <row r="38" spans="1:13" customHeight="1" ht="71">
+      <c r="A38" s="6"/>
+      <c r="B38" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D38" s="8">
+        <v>1100000001881</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="6">
+        <v>18.48</v>
+      </c>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="5"/>
+    </row>
+    <row r="39" spans="1:13" customHeight="1" ht="71">
+      <c r="A39" s="6"/>
+      <c r="B39" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D39" s="8">
+        <v>1100000001836</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="6">
+        <v>30</v>
+      </c>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>