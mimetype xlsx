--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Аксесуари для волосся</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:08</t>
+    <t>19:54</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -307,51 +307,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cfa8f6633193f70f11d0cc4386aba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbf715c2dafb70f6c1883fc3a84f542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d9988fd9a2d2fab548b60b63ab24c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34d8fa5f98521721d225426796905b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd3b6f781e3ea1b716a6192569dd5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d8082e58369867396cd669e150946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133beeadc238557dba2b77ecf8c6b817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6b9faeade818837514bdca25ce2118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4132eaa7be8d29f5f3005f0d6f3129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60dfc738961c8cae9261902d2d957610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b96ecd0f99de6a974bafc702a37ba111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a67dd46b52b71aae5e2552939772cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad586fda202de467b837aecf4333413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6128571ec3f73e1f844c28975244614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1d3532c8d987048ac600b0538c0d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62181aa8b67c6ad75950fb307edb461916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c68ee8f98010930a00e3d29ac881417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f8b61e61c571dbde5feccd7b118e218.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484557070815661ff18506e4aa075771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723747df95e82bab213a9639e888b562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74df6dc432306f7078ac9119b4386a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613095136a5b5d9d2491d855d6e7d024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56fc18e9859072dab4f53a1fcffd075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c6e6d9e11b3431d287da74369531f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fd727cfbc7b31ac2c175e6bf456bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e56ade600a9577d1ab08a530b8c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649e750e67c98dc2063255b9a0fabcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d6f061e9b3bed9dc31d280ac99b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbe5c3cd04d75d44e7ec47b9074eee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423766f4a27865cd53a237d2c75244e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50211922ff81776c724e206218b69f8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad424b488ca686782efccb449f879914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570737c7c801873e78145ba2ec2195c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9222fac86b7688b5611e5ea14e0e8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b956842beec44855d1a55e70b3f7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4ca6205c4ff77ee2f65bb975972b418.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>