--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Аксесуари для волосся</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:54</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -307,51 +307,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484557070815661ff18506e4aa075771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723747df95e82bab213a9639e888b562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74df6dc432306f7078ac9119b4386a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613095136a5b5d9d2491d855d6e7d024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56fc18e9859072dab4f53a1fcffd075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c6e6d9e11b3431d287da74369531f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fd727cfbc7b31ac2c175e6bf456bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e56ade600a9577d1ab08a530b8c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649e750e67c98dc2063255b9a0fabcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d6f061e9b3bed9dc31d280ac99b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbe5c3cd04d75d44e7ec47b9074eee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423766f4a27865cd53a237d2c75244e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50211922ff81776c724e206218b69f8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad424b488ca686782efccb449f879914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570737c7c801873e78145ba2ec2195c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9222fac86b7688b5611e5ea14e0e8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b956842beec44855d1a55e70b3f7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4ca6205c4ff77ee2f65bb975972b418.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96554c36d49cdca526148321044364961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89309815a7dd3f93241c2163863b610a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd22edde3abae3f12b94989844caf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96638838f9ede4978a956558355ea6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4866fa2d700e5f0ca8ff8032422c725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72b0af8c1982e951022c4f866d34fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9145255b89194ed571ac01642d8931a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b547328601e874dcc19c175ddff278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0f20c954e34ae4658e164fde1b29e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018eeec34ade7e09e86b68a3ecb289410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee570a1eeba0f7ded37cb536740b691d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d5f478b7925f4d83e81d7bb15bcb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53955bca82416634c0b1a1173c962c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325507b36404fd7cbfa8e2eec4ecc10814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4f53f338074d78050db3381b0388e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212422b4fd793cc16f2068d8ca8ac0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bcc2a43dcaecbdef04cb49e8d946317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f060d83e0607299e7ef7e0f1dc3118.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>