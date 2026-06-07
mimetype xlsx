--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі шпильки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:53</t>
+    <t>23:04</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -542,51 +542,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c297e23120ae4d5c6ecd038d9afa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5d8f5df8e8b263d77ccd1ff46d2812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a66f6d248744279dcb5c8ed85bdef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f171e2527a3631ac25ddfdda207d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d408889a710fa76b23f72cc204b77fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785b9936babffdd3aaca68197fcb936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc8ce1dbc6389427019c7adcc702f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf322437eddaf023ad84a020afb8c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddd26beb1ee750abeb8a8278840b4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c85c9c7795b9a18e086d2d7b930d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d057d60054a2b6407eb96434f46e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deceb4e6ee774194c7588cd5b8b9e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012e3604bd89dfa4eb0cf4a2b1b252813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d8315215c354784f44b2e09e31fcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c5ead7cfb3e6017332b424347d3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed203e71a157c3531c90f0cfa1baa5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74af0d15ec781bd41fbbbf89a9232017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2ca48547f8319471ad99d62ef9bdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f3b5b3d797a33e4e180057d068b2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b627807bf49209a8b96620fad6a5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98856626bdad71549d7f3af7cf92dcec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea877d276c9e429baad2ce1edb8a3e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ef6098486e2f3743957f95a0d346c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac1dd6e7fed28ee4d7c19957438a9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc53f154885c46bc9c6f2ab6ded872325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f87c9509febda05d7257430e147db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1d98cf35c01e604320e600bf0defe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9de879c430cd1a055fab52868c608b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5da4ca32aceaac0e26aff4938d72d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6546d0599c4d0c8a5d9232f41ee1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3b1722891f3799993739363252bb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999573cada1f870ffbad0337279f2c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514d605a9be848d5498db3a7235a7f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea82274c431dbb20a00eec3c3764be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025c073f3004d954147cb1cafb03d0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469f69b9ea3a97cfcd45c5f95a1ddfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928f2e064a5be58e06b17071d4cfd9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399270dfdf459fa14a0cf8bbd61d78838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b316b80a0dfc6f27919679af75ebdb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a90cfb78b8a9c60bac436aee82aa3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260bbc147c1760bb4807adafc9fa69541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4fadcea2254eb011173915b3695db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52443044c2850f564a89add59008275643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c2c30be49bcb1407bdafa6f1e6bbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256fa50fc8e68f7f978fccfa22fd4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d7399fa6e951f6588c1c0118c34a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327301b049dea4f15b656d5d1aef92fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770279e0cfbd75779389982504aeee348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb44824deb28dc6f23e83a38f4f16a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729134513fcdd3e1f002b82b1ab6ebd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00714052593219ea4d2027f12b81abe251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec1fecd3fa06d2897cdfac4f52fb6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8c191b7ac338eaa462b5a2a7b138353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711e764e74ecbdd8c89772a2ec491bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4dc3d9289407cfd7b4de57a8f4b2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786fee22d72bcffa6e034f04b7cfcd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534483a48785d87623d9b3874462dee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadb87fd3b670d3435648dbc5721c0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db58bc0a87c2cea1a02cb9c9ddb2ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375742c7fd532133f1cdf112de17cc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a08402c7381b4bf54899945a7f172661.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221685b4590fe90d7e092fe30a8ce6bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921d72626ec1002926be973cfb00cf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02d6c2f25bd61d094dce052aa225ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48224c6df536cb6df8951559d4ff24f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b7ffd208169a2b069d66d8c7909335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded709ffba80e6167e0e374f471f4b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7ed8e79c974f446629fee4cc4a8a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcb0f491b81d9cd18b69de3dac8f9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363026cae253b05910f5ee8bfe91b3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae8beb555f58c3e2f87c9c3784230310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20af3fbbe1bb40a343e822afd82c7b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b389521ab37d587be51f3e34d14bf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e7523899110e1a1f94b8087d5efc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd264c4096f51b58613966e09cf6ffd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54727be8f6b97f61f9751bfc2d12ffd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13529a4c29b50390a46683e400c93516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c101684277893b0efb616b53e7fc8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aaee357f5337ff85a8110ebe7b2f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288789ce3129979e0506a1339eb668719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c13848a1da29755183eb8ad96a9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47222787768d7184ca93919cdf39f05721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218c908deaf2881d82d8efaeb06701522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44655b97855572d8e4a35c43764c6e1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e96008ac454d9f8f294e25bd0cd39c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5482be6496f1fd8ad2de65d5c2ce10925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02d52aa610ab6901891a588ea0d89726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f53b6726a6f2af889a314a6ed47d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776900336eaaa9eee8a473e6066c4a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359e87d307300631636d7cbf771e3d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb978c863945189df315495b03df6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692c855e463072c2b6431831e0332e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bcca6af816c556969f784f3b96e1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd68991307d3b1adc5f0947849b4df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a3da7896963229803e4b84c0277c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5c7d044ce4f87d1036ab643be12a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278cba2239ea66cf8e765cdcb3126ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b48d9edea37fa58c86e529e4153f5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a9c4c96539e8f94b837d6baf9dea138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652a827b20de6ee989b853c61b1eda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e86e10742d3fd3bb14735b7d6f8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67164b78e41b67145d1f41d23ef6e5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf669bc1968e5eaf796de117a6c018b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7715dca576fd314309906f2f444843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb13cb4536a2e1607ceac6fd789e1e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d8b86f4e7c80d064af4590c4a517c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f87fe0e0110773cc1d7e9aa4d004eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39220663331495847ac5c111cc8e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63edabc6eef6828f1dce2022ef8f8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0f346c4121735d93819579e3a675d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe80bd319929e09591317bbf8f998750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9692997c9a171a678fee8fd0cae236651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a0b2976ecbe7480c2feb2642e714c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6811cdd22f26e9f87063e9506bb5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfdba767b6b121322da51bf14b045d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616131955c9540e0f0936c5d3c3739455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28321fa87a65d8288db1fc05a3598256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba33867bb0515605a4ff71ced3b064257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c1211c5d24da6dfd81e10cfa1bf5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140c34ab6cc4ad9e6fece9d293d02959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87524dd23148a7ea5c1237d26503cae960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282dd82ce71a930925226ecba3996b361.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>