--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -14,98 +14,119 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі шпильки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>23:04</t>
+    <t>02:53</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Шпилька дитяча тик-так мікс 8шт 1-218831</t>
+  </si>
+  <si>
+    <t>1-218831</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 8шт.</t>
+  </si>
+  <si>
+    <t>Шпилька дитяча тик-так мікс 8шт 1-218848</t>
+  </si>
+  <si>
+    <t>1-218848</t>
+  </si>
+  <si>
+    <t>Шпилька дитяча тик-так мікс 8шт 1-218855</t>
+  </si>
+  <si>
+    <t>1-218855</t>
   </si>
   <si>
     <t>Шпилька дитяча тик-так 1-216486</t>
   </si>
   <si>
     <t>1-216486</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 20шт.</t>
   </si>
   <si>
     <t>Шпилька дитяча тик-так 1-211610</t>
   </si>
   <si>
     <t>1-211610</t>
   </si>
   <si>
     <t>Шпилька дитяча тик-так 1-211634</t>
   </si>
   <si>
     <t>1-211634</t>
   </si>
   <si>
     <t>Шпилька дитяча тик-так 1-211474</t>
   </si>
@@ -303,168 +324,207 @@
   <si>
     <t>Заколка тик-так дитяча 1-206616</t>
   </si>
   <si>
     <t>1-206616</t>
   </si>
   <si>
     <t>Заколка хлопування дитяча 1-205275</t>
   </si>
   <si>
     <t>1-205275</t>
   </si>
   <si>
     <t>Заколка хлопування дитяча 1-205268</t>
   </si>
   <si>
     <t>1-205268</t>
   </si>
   <si>
     <t>Шпилька затискач дитяча 1-205619</t>
   </si>
   <si>
     <t>1-205619</t>
   </si>
   <si>
+    <t>Заколка затискач дитяча 1-205312</t>
+  </si>
+  <si>
+    <t>1-205312</t>
+  </si>
+  <si>
     <t>Заколка хлопування дитяча 1-205404</t>
   </si>
   <si>
     <t>1-205404</t>
   </si>
   <si>
     <t>Заколка хлопування дитяча 1-205374</t>
   </si>
   <si>
     <t>1-205374</t>
   </si>
   <si>
     <t>Заколка хлопування дитяча 1-205336</t>
   </si>
   <si>
     <t>1-205336</t>
   </si>
   <si>
     <t>Шпилька дитяча качечка 1-201208</t>
   </si>
   <si>
     <t>1-201208</t>
   </si>
   <si>
+    <t>Шпилька дитяча качечка 1-201215</t>
+  </si>
+  <si>
+    <t>1-201215</t>
+  </si>
+  <si>
+    <t>Шпилька дитяча качечка серце 1-199987</t>
+  </si>
+  <si>
+    <t>1-199987</t>
+  </si>
+  <si>
     <t>Шпилька дитяча качечка 1-201291</t>
   </si>
   <si>
     <t>1-201291</t>
   </si>
   <si>
     <t>Шпилька дитяча качечка 1-201307</t>
   </si>
   <si>
     <t>1-201307</t>
   </si>
   <si>
     <t>Шпилька дитяча качечка 1-201352</t>
   </si>
   <si>
     <t>1-201352</t>
   </si>
   <si>
+    <t>Шпилька дитяча тік-так 1-190090</t>
+  </si>
+  <si>
+    <t>1-190090</t>
+  </si>
+  <si>
     <t>Шпилька дитяча (копія)</t>
   </si>
   <si>
     <t>11-15796</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12шт.</t>
   </si>
   <si>
     <t>Шпилька дитяча</t>
   </si>
   <si>
     <t>11-15765</t>
   </si>
   <si>
     <t>11-15758</t>
   </si>
   <si>
+    <t>11-15666</t>
+  </si>
+  <si>
+    <t>Шпилька дитяча тік-так 1-190083</t>
+  </si>
+  <si>
+    <t>1-190083</t>
+  </si>
+  <si>
     <t>Дитяча шпилька (копія)</t>
   </si>
   <si>
     <t>1-115550</t>
   </si>
   <si>
     <t>Дитяча шпилька для волосся з бантиком різнокольорова</t>
   </si>
   <si>
     <t>1-57683</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24шт.</t>
   </si>
   <si>
     <t>Дитяча шпилька у вигляді бантика з трояндочкою різнокольорова</t>
   </si>
   <si>
     <t>1-57690</t>
   </si>
   <si>
     <t>Шпилька дитяча тік-так (5см) 1-186789</t>
   </si>
   <si>
     <t>1-186789</t>
   </si>
   <si>
+    <t>1-169232</t>
+  </si>
+  <si>
+    <t>1-169232-1</t>
+  </si>
+  <si>
     <t>1-130836</t>
   </si>
   <si>
     <t>1-160345</t>
   </si>
   <si>
     <t>Дитяча шпилька</t>
   </si>
   <si>
     <t>11-15734</t>
   </si>
   <si>
     <t>Дитяча шпилька для волосся з квіточкою, різнокольорова</t>
   </si>
   <si>
     <t>1-70255</t>
   </si>
   <si>
     <t>1-158717</t>
   </si>
   <si>
     <t>1-159837</t>
   </si>
   <si>
-    <t>1-111583</t>
-[...1 lines deleted...]
-  <si>
     <t>Шпилька дитяча бантик (копія)</t>
   </si>
   <si>
     <t>1-101683</t>
+  </si>
+  <si>
+    <t>1-101911</t>
   </si>
   <si>
     <t>11-15284</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -542,51 +602,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221685b4590fe90d7e092fe30a8ce6bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921d72626ec1002926be973cfb00cf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02d6c2f25bd61d094dce052aa225ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48224c6df536cb6df8951559d4ff24f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b7ffd208169a2b069d66d8c7909335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded709ffba80e6167e0e374f471f4b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7ed8e79c974f446629fee4cc4a8a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcb0f491b81d9cd18b69de3dac8f9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363026cae253b05910f5ee8bfe91b3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae8beb555f58c3e2f87c9c3784230310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20af3fbbe1bb40a343e822afd82c7b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b389521ab37d587be51f3e34d14bf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e7523899110e1a1f94b8087d5efc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd264c4096f51b58613966e09cf6ffd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54727be8f6b97f61f9751bfc2d12ffd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13529a4c29b50390a46683e400c93516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c101684277893b0efb616b53e7fc8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aaee357f5337ff85a8110ebe7b2f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288789ce3129979e0506a1339eb668719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c13848a1da29755183eb8ad96a9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47222787768d7184ca93919cdf39f05721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218c908deaf2881d82d8efaeb06701522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44655b97855572d8e4a35c43764c6e1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e96008ac454d9f8f294e25bd0cd39c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5482be6496f1fd8ad2de65d5c2ce10925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02d52aa610ab6901891a588ea0d89726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f53b6726a6f2af889a314a6ed47d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776900336eaaa9eee8a473e6066c4a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359e87d307300631636d7cbf771e3d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb978c863945189df315495b03df6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692c855e463072c2b6431831e0332e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bcca6af816c556969f784f3b96e1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd68991307d3b1adc5f0947849b4df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a3da7896963229803e4b84c0277c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5c7d044ce4f87d1036ab643be12a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278cba2239ea66cf8e765cdcb3126ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b48d9edea37fa58c86e529e4153f5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a9c4c96539e8f94b837d6baf9dea138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652a827b20de6ee989b853c61b1eda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e86e10742d3fd3bb14735b7d6f8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67164b78e41b67145d1f41d23ef6e5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf669bc1968e5eaf796de117a6c018b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7715dca576fd314309906f2f444843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb13cb4536a2e1607ceac6fd789e1e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d8b86f4e7c80d064af4590c4a517c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f87fe0e0110773cc1d7e9aa4d004eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39220663331495847ac5c111cc8e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63edabc6eef6828f1dce2022ef8f8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0f346c4121735d93819579e3a675d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe80bd319929e09591317bbf8f998750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9692997c9a171a678fee8fd0cae236651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a0b2976ecbe7480c2feb2642e714c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6811cdd22f26e9f87063e9506bb5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfdba767b6b121322da51bf14b045d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616131955c9540e0f0936c5d3c3739455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28321fa87a65d8288db1fc05a3598256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba33867bb0515605a4ff71ced3b064257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c1211c5d24da6dfd81e10cfa1bf5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140c34ab6cc4ad9e6fece9d293d02959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87524dd23148a7ea5c1237d26503cae960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282dd82ce71a930925226ecba3996b361.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee11c4166e61405b3847508b5303aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef89da15195f45667bb0fc30ddecb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2b8afa32717fa6003f0f4e86698bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db218f59e12d51ea08f96e9175afdbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b963fee2fb05f2cad0382d954c6e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380bbb6cea809c8ed2f0c9c67b110906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cea4d2b78ca20a90e84fc829f25d417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f10f706a8f36c8475f4af16b4aa5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c3827edb94ea3ac87049904b56589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508c778aba1f269f71dd60ad93f0ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730401815bf1baec33a123327ce11b4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ede8042ad072b8439e7abb9c86d8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c383e1d8dff6cb8870faa4caa56aa013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c018f26c5acc9aba0ea3aab3ab7d5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3784e333151ea0d4f8d78f1a836724015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214c5f78010e0bb9a0bb1c1f3c3cf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9d15a5910cd8bfb91f6f222b6c44317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47461576069ba393f22528a31ccd19f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934988b8a45f12e6909ba56ccffc2ec719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840fd7c7e30d00c9e372cc563ffe4f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0ad6f76498985010cf260001608a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cdebff9fb91de473aa78c50a0e1d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807edc53949e1f51b2404fe338ff98ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ae5632599855de075cf0815974eba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acb8bfd548b00274a20aead543f9fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bba1199048de1357dd03f0c005fcc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772f1e8f476605beea4cd5a1115db8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b59dac2efd6e3326cc295a2554fec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1bd0ef642b6db77ca6ccd62a85b7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea515858d43acdd119330a0c4f93b1ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782bd88a85f291b02bbec4bdca101a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654ee39904534b3f6abb28ccbe3abc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea9184884333decae799570705ab0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5baa1ad0983d1559c892ac154bf1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15e557a92c23eb2d756078fd21196035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3331f48f522382e4afdd6ed3b2d15d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45b540f827bce5ef150726da4c5b2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112c620628ca8c9b87e4bb9f479d0e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e23ccc14e428ed0d2fd37eb0b9ba439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e0943316b77f9c784be6e470da5b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e6fd796b3af0424539af3acdaf3ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2466f3f26c4462d4f7b6862911bd9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0a25f33c7291232496f589f2693ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f506a18060bf7d0f757e93487b1e2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6786716b32f3b39d703a3516b6bee145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d45f5f44545116ac04575ba0678bb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd916eba979f159a658c17e3aa3841647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6f7cf5a0e2aa4aa15bfac7295c2cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e83dd4245ccf1eb885760ba06ce549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75d2cf277ec6ba5c058d30fd23203550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074b55db28228d13d628f9546dcbc8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20954a1cc57c238cd99bf0b125ae8c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad0f7ccd06f5e8dc52b930a925d2e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d442e3bffe71dfbb14eabd588b4a6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf71d10f55c07806f3341cab66256d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a330f5ace9b9c4bd0a3778a21380f8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c3f559437f53e39885f54f1fbc8d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561503f8c1e820254b221d08f9b116058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6778cce2c40621b89e4d37757ad0e9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebea8421ba95c155e4cbe473f689b1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded24654f843d53d3ca062d4685b466161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a7193e983880298b3e8fb695accd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4961b4ed1c83128a5481cab47ea6ff563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709f4ced85727ba097a9be90048741064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7e20f5716f8604562837a5bbc19b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72b1144ad59f7384e2f7934dfd2b8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f61912bda2e847942467eeb1f2783967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93261df8fae2844f3f95e74c8999b0df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715005048f244f9a5f9fdf5456e61ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc7a499c0053c6c477fb9320a4aeb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15096631df0970c7d54f74573c23b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac25c61b8eddf8042f825043126cdc72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2364,50 +2424,380 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2674,54 +3064,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/detskie-zakolki/654/?utm_source=price&amp;utm_campaign=price_detskie-zakolki" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M67"/>
+  <dimension ref="A1:M78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M67" sqref="M67"/>
+      <selection activeCell="M78" sqref="M78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2817,1635 +3207,1924 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1000000216486</v>
+        <v>1000000218831</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>110</v>
+        <v>57.6</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
-        <v>1000000211610</v>
+        <v>1000000218848</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>70</v>
+        <v>57.6</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="8">
-        <v>1000000211634</v>
+        <v>1000000218855</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="6">
-        <v>70</v>
+        <v>57.6</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="8">
-        <v>1000000211474</v>
+        <v>1000000216486</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G10" s="6">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D11" s="8">
-        <v>1000000211511</v>
+        <v>1000000211610</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G11" s="6">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D12" s="8">
-        <v>1000000211573</v>
+        <v>1000000211634</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G12" s="6">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D13" s="8">
-        <v>1000000215526</v>
+        <v>1000000211474</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G13" s="6">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D14" s="8">
-        <v>1000000215540</v>
+        <v>1000000211511</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G14" s="6">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15" s="8">
-        <v>1000000215564</v>
+        <v>1000000211573</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G15" s="6">
         <v>110</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D16" s="8">
-        <v>1000000215588</v>
+        <v>1000000215526</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G16" s="6">
         <v>110</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17" s="8">
-        <v>1000000215601</v>
+        <v>1000000215540</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G17" s="6">
         <v>110</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D18" s="8">
-        <v>1000000216448</v>
+        <v>1000000215564</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G18" s="6">
         <v>110</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D19" s="8">
-        <v>1000000216462</v>
+        <v>1000000215588</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G19" s="6">
         <v>110</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D20" s="8">
-        <v>1000000216509</v>
+        <v>1000000215601</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G20" s="6">
         <v>110</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D21" s="8">
-        <v>1000000216523</v>
+        <v>1000000216448</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G21" s="6">
         <v>110</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D22" s="8">
-        <v>1000000215298</v>
+        <v>1000000216462</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G22" s="6">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D23" s="8">
-        <v>1000000215311</v>
+        <v>1000000216509</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G23" s="6">
         <v>110</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D24" s="8">
-        <v>1000000215335</v>
+        <v>1000000216523</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G24" s="6">
         <v>110</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D25" s="8">
-        <v>1000000215359</v>
+        <v>1000000215298</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G25" s="6">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D26" s="8">
-        <v>1000000203530</v>
+        <v>1000000215311</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G26" s="6">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000206647</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000215335</v>
+      </c>
+      <c r="E27" s="7"/>
       <c r="F27" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G27" s="6">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D28" s="8">
-        <v>1000000203523</v>
+        <v>1000000215359</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G28" s="6">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000209532</v>
+        <v>1000000203530</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G29" s="6">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D30" s="8">
-        <v>1000000209556</v>
-[...1 lines deleted...]
-      <c r="E30" s="7"/>
+        <v>1000000206647</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>66</v>
+      </c>
       <c r="F30" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G30" s="6">
         <v>76</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D31" s="8">
-        <v>1000000209525</v>
+        <v>1000000203523</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G31" s="6">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D32" s="8">
-        <v>1000000209563</v>
+        <v>1000000209532</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G32" s="6">
         <v>76</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D33" s="8">
-        <v>1000000209594</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000209556</v>
+      </c>
+      <c r="E33" s="7"/>
       <c r="F33" s="9" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G33" s="6">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="8">
-        <v>1000000209600</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000209525</v>
+      </c>
+      <c r="E34" s="7"/>
       <c r="F34" s="9" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G34" s="6">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="8">
-        <v>1000000203622</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000209563</v>
+      </c>
+      <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G35" s="6">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="C36" s="6" t="s">
+      <c r="D36" s="8">
+        <v>1000000209594</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G36" s="6">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D37" s="8">
-        <v>1000000207231</v>
+        <v>1000000209600</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G37" s="6">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D38" s="8">
-        <v>1000000207224</v>
+        <v>1000000203622</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="G38" s="6">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D39" s="8">
-        <v>1000000207439</v>
+        <v>1000000207248</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="G39" s="6">
-        <v>262.6</v>
+        <v>105</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="D40" s="8">
+        <v>1000000207231</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F40" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="C40" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G40" s="6">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000205275</v>
+        <v>1000000207224</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="G41" s="6">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D42" s="8">
-        <v>1000000205268</v>
+        <v>1000000207439</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G42" s="6">
-        <v>75</v>
+        <v>262.6</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000205619</v>
+        <v>1000000206616</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G43" s="6">
-        <v>52</v>
+        <v>90</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D44" s="8">
-        <v>1000000205404</v>
+        <v>1000000205275</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="G44" s="6">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D45" s="8">
-        <v>1000000205374</v>
+        <v>1000000205268</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="G45" s="6">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D46" s="8">
-        <v>1000000205336</v>
+        <v>1000000205619</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="G46" s="6">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D47" s="8">
-        <v>1000000201208</v>
+        <v>1000000205312</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G47" s="6">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D48" s="8">
-        <v>1000000201291</v>
+        <v>1000000205404</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G48" s="6">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D49" s="8">
-        <v>1000000201307</v>
+        <v>1000000205374</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G49" s="6">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D50" s="8">
-        <v>1000000201352</v>
+        <v>1000000205336</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G50" s="6">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D51" s="8">
-        <v>1100000015796</v>
+        <v>1000000201208</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>111</v>
+        <v>25</v>
       </c>
       <c r="G51" s="6">
-        <v>26.4</v>
+        <v>84</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D52" s="8">
-        <v>1100000015765</v>
+        <v>1000000201215</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>111</v>
+        <v>25</v>
       </c>
       <c r="G52" s="6">
-        <v>26.4</v>
+        <v>84</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D53" s="8">
-        <v>1100000015758</v>
+        <v>1000000199987</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="G53" s="6">
-        <v>26.4</v>
+        <v>95</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D54" s="8">
-        <v>1000000115550</v>
+        <v>1000000201291</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="G54" s="6">
-        <v>124.8</v>
+        <v>54</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D55" s="8">
-        <v>1000000057683</v>
+        <v>1000000201307</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="G55" s="6">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D56" s="8">
-        <v>1000000057690</v>
+        <v>1000000201352</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="G56" s="6">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D57" s="8">
-        <v>1000000186789</v>
+        <v>1000000190090</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="G57" s="6">
         <v>93.5</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D58" s="8">
-        <v>1000000130836</v>
+        <v>1100000015796</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="G58" s="6">
-        <v>70.40000000000001</v>
+        <v>26.4</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D59" s="8">
-        <v>1000000160345</v>
+        <v>1100000015765</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="G59" s="6">
-        <v>149.16</v>
+        <v>26.4</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D60" s="8">
+        <v>1100000015758</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F60" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="C60" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G60" s="6">
-        <v>24.2</v>
+        <v>26.4</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D61" s="8">
-        <v>1000000070255</v>
+        <v>1100000015666</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="G61" s="6">
-        <v>616</v>
+        <v>26.4</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D62" s="8">
-        <v>1000000158717</v>
+        <v>1000000190083</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="G62" s="6">
-        <v>83.59999999999999</v>
+        <v>54</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D63" s="8">
-        <v>1000000159837</v>
+        <v>1000000115550</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="G63" s="6">
-        <v>104.5</v>
+        <v>124.8</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D64" s="8">
-        <v>1000000111583</v>
+        <v>1000000057683</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="G64" s="6">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D65" s="8">
-        <v>1000000101683</v>
+        <v>1000000057690</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="G65" s="6">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="D66" s="8">
-        <v>1000000070255</v>
-[...1 lines deleted...]
-      <c r="E66" s="7"/>
+        <v>1000000186789</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>79</v>
+      </c>
       <c r="F66" s="9" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="G66" s="6">
-        <v>616</v>
+        <v>93.5</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D67" s="8">
-        <v>1100000015284</v>
+        <v>1000000169232</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G67" s="6">
-        <v>24.2</v>
+        <v>107.8</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
+    </row>
+    <row r="68" spans="1:13" customHeight="1" ht="71">
+      <c r="A68" s="6"/>
+      <c r="B68" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D68" s="8">
+        <v>1000000169232</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G68" s="6">
+        <v>107.8</v>
+      </c>
+      <c r="H68" s="6"/>
+      <c r="I68" s="6"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="6"/>
+      <c r="L68" s="6"/>
+      <c r="M68" s="5"/>
+    </row>
+    <row r="69" spans="1:13" customHeight="1" ht="71">
+      <c r="A69" s="6"/>
+      <c r="B69" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D69" s="8">
+        <v>1000000130836</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G69" s="6">
+        <v>70.40000000000001</v>
+      </c>
+      <c r="H69" s="6"/>
+      <c r="I69" s="6"/>
+      <c r="J69" s="6"/>
+      <c r="K69" s="6"/>
+      <c r="L69" s="6"/>
+      <c r="M69" s="5"/>
+    </row>
+    <row r="70" spans="1:13" customHeight="1" ht="71">
+      <c r="A70" s="6"/>
+      <c r="B70" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="D70" s="8">
+        <v>1000000160345</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="G70" s="6">
+        <v>149.16</v>
+      </c>
+      <c r="H70" s="6"/>
+      <c r="I70" s="6"/>
+      <c r="J70" s="6"/>
+      <c r="K70" s="6"/>
+      <c r="L70" s="6"/>
+      <c r="M70" s="5"/>
+    </row>
+    <row r="71" spans="1:13" customHeight="1" ht="71">
+      <c r="A71" s="6"/>
+      <c r="B71" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D71" s="8">
+        <v>1100000015734</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G71" s="6">
+        <v>24.2</v>
+      </c>
+      <c r="H71" s="6"/>
+      <c r="I71" s="6"/>
+      <c r="J71" s="6"/>
+      <c r="K71" s="6"/>
+      <c r="L71" s="6"/>
+      <c r="M71" s="5"/>
+    </row>
+    <row r="72" spans="1:13" customHeight="1" ht="71">
+      <c r="A72" s="6"/>
+      <c r="B72" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D72" s="8">
+        <v>1000000070255</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G72" s="6">
+        <v>616</v>
+      </c>
+      <c r="H72" s="6"/>
+      <c r="I72" s="6"/>
+      <c r="J72" s="6"/>
+      <c r="K72" s="6"/>
+      <c r="L72" s="6"/>
+      <c r="M72" s="5"/>
+    </row>
+    <row r="73" spans="1:13" customHeight="1" ht="71">
+      <c r="A73" s="6"/>
+      <c r="B73" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D73" s="8">
+        <v>1000000158717</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G73" s="6">
+        <v>83.59999999999999</v>
+      </c>
+      <c r="H73" s="6"/>
+      <c r="I73" s="6"/>
+      <c r="J73" s="6"/>
+      <c r="K73" s="6"/>
+      <c r="L73" s="6"/>
+      <c r="M73" s="5"/>
+    </row>
+    <row r="74" spans="1:13" customHeight="1" ht="71">
+      <c r="A74" s="6"/>
+      <c r="B74" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D74" s="8">
+        <v>1000000159837</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G74" s="6">
+        <v>104.5</v>
+      </c>
+      <c r="H74" s="6"/>
+      <c r="I74" s="6"/>
+      <c r="J74" s="6"/>
+      <c r="K74" s="6"/>
+      <c r="L74" s="6"/>
+      <c r="M74" s="5"/>
+    </row>
+    <row r="75" spans="1:13" customHeight="1" ht="71">
+      <c r="A75" s="6"/>
+      <c r="B75" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D75" s="8">
+        <v>1000000101683</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G75" s="6">
+        <v>77</v>
+      </c>
+      <c r="H75" s="6"/>
+      <c r="I75" s="6"/>
+      <c r="J75" s="6"/>
+      <c r="K75" s="6"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="5"/>
+    </row>
+    <row r="76" spans="1:13" customHeight="1" ht="71">
+      <c r="A76" s="6"/>
+      <c r="B76" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D76" s="8">
+        <v>1000000070255</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G76" s="6">
+        <v>616</v>
+      </c>
+      <c r="H76" s="6"/>
+      <c r="I76" s="6"/>
+      <c r="J76" s="6"/>
+      <c r="K76" s="6"/>
+      <c r="L76" s="6"/>
+      <c r="M76" s="5"/>
+    </row>
+    <row r="77" spans="1:13" customHeight="1" ht="71">
+      <c r="A77" s="6"/>
+      <c r="B77" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="D77" s="8">
+        <v>1000000101911</v>
+      </c>
+      <c r="E77" s="7"/>
+      <c r="F77" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G77" s="6">
+        <v>24.2</v>
+      </c>
+      <c r="H77" s="6"/>
+      <c r="I77" s="6"/>
+      <c r="J77" s="6"/>
+      <c r="K77" s="6"/>
+      <c r="L77" s="6"/>
+      <c r="M77" s="5"/>
+    </row>
+    <row r="78" spans="1:13" customHeight="1" ht="71">
+      <c r="A78" s="6"/>
+      <c r="B78" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="D78" s="8">
+        <v>1100000015284</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F78" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G78" s="6">
+        <v>24.2</v>
+      </c>
+      <c r="H78" s="6"/>
+      <c r="I78" s="6"/>
+      <c r="J78" s="6"/>
+      <c r="K78" s="6"/>
+      <c r="L78" s="6"/>
+      <c r="M78" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>