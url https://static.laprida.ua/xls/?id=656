--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,356 +14,271 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Спортивні пляшки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:48</t>
+    <t>17:36</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Пляшка спортивна пластикова зелена (подряпини на пляшці) 800ml 67-232</t>
-[...2 lines deleted...]
-    <t>**67-232**</t>
+    <t>Пляшка спортивна пластикова блакитна 3000ml 67-034</t>
+  </si>
+  <si>
+    <t>67-034</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:спортивные бутылки
-Об&amp;#039;єм:800 мл
-[...1 lines deleted...]
-Об&amp;#039;єм:800-950
+Об&amp;#039;єм:3000 мл
+Розмір:12,5 см х 35 см
+Об&amp;#039;єм:1000-3000
 Матеріал:пищевой пластик
+Особливості:замок на крышке
 Особливості використання:с трубочкой
-Тип закриття:клапан-трубка
-[...17 lines deleted...]
-Особливості використання:бесконтактные
 Тип закриття:защелка
 </t>
   </si>
   <si>
-    <t>Пляшка спорт пластик 900мл 67-4179</t>
-[...2 lines deleted...]
-    <t>67-4179</t>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Пляшка спорт пластик (YY-355) 700мл 67-5404</t>
+  </si>
+  <si>
+    <t>67-5404</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:спортивные бутылки
-Об&amp;#039;єм:900 мл
+Об&amp;#039;єм:700 мл
 Розмір:25 см х 6,5 см
-Об&amp;#039;єм:800-950
-[...2 lines deleted...]
-Тип закриття:крышка с резьбой
+Об&amp;#039;єм:650-760
+Матеріал:пищевой пластик, Soft-touch
 </t>
   </si>
   <si>
-    <t>Пляшка спорт пластик 900мл 67-4193</t>
-[...42 lines deleted...]
-    <t>67-3868</t>
+    <t>Пляшка спорт пластик (YY-355) 700мл 67-5411</t>
+  </si>
+  <si>
+    <t>67-5411</t>
+  </si>
+  <si>
+    <t>Пляшка спорт пластик (YY-355) 700мл 67-5428</t>
+  </si>
+  <si>
+    <t>67-5428</t>
+  </si>
+  <si>
+    <t>Пляшка спорт пластик (YY-355) 700мл 67-5435</t>
+  </si>
+  <si>
+    <t>67-5435</t>
+  </si>
+  <si>
+    <t>Шейкер пластик 800мл 67-3875</t>
+  </si>
+  <si>
+    <t>67-3875</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:шейкер
 Об&amp;#039;єм:800 мл
 Розмір:24 см х 8,5 см
 Об&amp;#039;єм:800-950
 Матеріал:Пищевой пластик 7
 Особливості:возможно использование для жидкостей -20С - +100C; в комплекте удобная трубочка, можно использовать с трубочкой и без; в комплекте болтушка
 Особливості використання:с трубочкой
 Тип закриття:кнопка
 </t>
   </si>
   <si>
-    <t>Шейкер пластик 800мл 67-3875</t>
-[...114 lines deleted...]
-  <si>
     <t>Пляшка спорт пластик 685мл 67-3622</t>
   </si>
   <si>
     <t>67-3622</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:спортивные бутылки
 Об&amp;#039;єм:685 мл
 Розмір:26 см х 7 см
 Об&amp;#039;єм:650-760
 Матеріал:Пищевой пластик 4
 Особливості:бутылка имеет двойные стенки, фольгированную бумагу между стенками, что позволяет сохранять напитки холодными
 Тип закриття:клапан-носик
 </t>
   </si>
   <si>
     <t>Пляшка спорт пластик 685мл 67-3639</t>
   </si>
   <si>
     <t>67-3639</t>
   </si>
   <si>
     <t>Пляшка спорт пластик 685мл 67-3646</t>
   </si>
   <si>
     <t>67-3646</t>
   </si>
   <si>
     <t>Пляшка спорт пластик 685мл 67-3653</t>
   </si>
   <si>
     <t>67-3653</t>
+  </si>
+  <si>
+    <t>Пляшка спортивна пластикова зелена (подряпини на пляшці) 800ml 67-232</t>
+  </si>
+  <si>
+    <t>**67-232**</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:спортивные бутылки
+Об&amp;#039;єм:800 мл
+Розмір:9 см х 24 см
+Об&amp;#039;єм:800-950
+Матеріал:пищевой пластик
+Особливості використання:с трубочкой
+Тип закриття:клапан-трубка
+</t>
+  </si>
+  <si>
+    <t>Безконтактна пляшка спортивна пластикова "Esloe pink" 500ml 67-324</t>
+  </si>
+  <si>
+    <t>67-324</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:спортивные бутылки
+Об&amp;#039;єм:500 мл
+Розмір:6,5 см х 20 см
+Об&amp;#039;єм:500-600
+Матеріал:пищевой пластик
+Особливості використання:бесконтактные
+Тип закриття:защелка
+</t>
+  </si>
+  <si>
+    <t>Пляшка спорт пластик 900мл 67-4179</t>
+  </si>
+  <si>
+    <t>67-4179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:спортивные бутылки
+Об&amp;#039;єм:900 мл
+Розмір:25 см х 6,5 см
+Об&amp;#039;єм:800-950
+Матеріал:Пищевой пластик 7
+Особливості:возможно использование для жидкостей -20С - +100C; запрещено использование в мирковолновой печи;
+Тип закриття:крышка с резьбой
+</t>
+  </si>
+  <si>
+    <t>Пляшка спорт пластик 900мл 67-4193</t>
+  </si>
+  <si>
+    <t>67-4193</t>
+  </si>
+  <si>
+    <t>Спортивна пляшка Your Day 1000ml</t>
+  </si>
+  <si>
+    <t>2-41-48717</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:спортивная бутылка
+Об&amp;#039;єм:1000 мл
+Розмір:23,5 х 9 х 9 см
+Об&amp;#039;єм:1000-3000
+Матеріал:пищевой пластик
+Комплектування:ручка-петелька
+Тип закриття:клапан-носик
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -438,51 +353,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afe1e32fe78376ec0f0ebaacdcc3701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d8e901d52f5b8ae368fdda802d61d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d8602aa5f1df8c3f92e61e07264133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf1fbb150fad691f7b023b711a9fb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432e760eb6391876581e65bc1f5b7445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1aedfd7a8326065e2093c2b16c78c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99254c4937d6a31c7fc15c31d2f29b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea073f087bd42330586c7fa85925b7088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8ce6d00747be41fedd72d2ef5b6549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a276003f5c590b8bc8732103a50d83c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2d3e1b309eadef047b709dc80cb6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab281dac19c6eb128e1001c3ff237612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3ce3d1691a94deb5cad81c73a060e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac38c0a0ba1e56f6db869575fdc381814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29654dbe5d781b8c5530477aaa09a6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a46a5261e759d8529b8e876cf9fa8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b9365d0da1253a23dbb26f580e8d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36c1787a88441ea7c8288e9f32886218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f22626f50d245a7cc6f4d08767919019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914486a500d557b9822b78c4ceee614e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0a71b94405c8332220478674f1f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe21f53315c548835761ca998871e8d22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5676b82fa74475eff7544d7028ee7091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5d3d625e3acccde14f28b3bfbca1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b5046b7f27d33fd7bfd75dc86caef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698b11d2b8ac35e8ff7a6c46fee32d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91ce627a6af117123e1ee4e06894215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e5087ff8f8c588738b03236c02a966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32f8c813fde3bc1ed41dbc1694ebb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57336ad41ffca299cb9148c65ac43038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef540a76dd4ea80d30b940d089830c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7e590ca76030fbf8c9aeefba3c8e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1ddf5699c15df48a5a030e2ce199c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29134c721574cdb0dfc693463178519712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afc08b119e4a5a05d94f7d7a323bf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c081471f58702055d02df5c622793014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0e53f620e1c8d8b1d2ed78535e28615.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -893,260 +808,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...208 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1400,54 +1105,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/sportivnye-butylki/656/?utm_source=price&amp;utm_campaign=price_sportivnye-butylki" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M28"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M28" sqref="M28"/>
+      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1543,632 +1248,445 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>6700000000232</v>
+        <v>6700000000034</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>68</v>
+        <v>155.4</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>6700000000324</v>
+        <v>6700000005404</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>75.61</v>
+        <v>77.88</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>6700000004179</v>
+        <v>6700000005411</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>98.09999999999999</v>
+        <v>77.88</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="8">
-        <v>6700000004193</v>
+        <v>6700000005428</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>98.09999999999999</v>
+        <v>77.88</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="8">
-        <v>6700000003592</v>
+        <v>6700000005435</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>93</v>
+        <v>77.88</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D12" s="8">
-        <v>6700000003684</v>
+        <v>6700000003875</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>88.8</v>
+        <v>88.08</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>6700000003868</v>
+        <v>6700000003622</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>88.08</v>
+        <v>68.7</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D14" s="8">
-        <v>6700000003875</v>
+        <v>6700000003639</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>88.08</v>
+        <v>68.7</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D15" s="8">
-        <v>6700000002649</v>
+        <v>6700000003646</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>81.59999999999999</v>
+        <v>68.7</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D16" s="8">
-        <v>6700000005404</v>
+        <v>6700000003653</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>77.88</v>
+        <v>68.7</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D17" s="8">
-        <v>6700000005411</v>
+        <v>6700000000232</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>77.88</v>
+        <v>68</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D18" s="8">
-        <v>6700000005428</v>
+        <v>6700000000324</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>77.88</v>
+        <v>75.61</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D19" s="8">
-        <v>6700000005435</v>
+        <v>6700000004179</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>77.88</v>
+        <v>98.09999999999999</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D20" s="8">
-        <v>6700000000034</v>
+        <v>6700000004193</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>155.4</v>
+        <v>98.09999999999999</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D21" s="8">
-        <v>6700000002762</v>
+        <v>2000041048717</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>117.6</v>
+        <v>112.04</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
-    </row>
-[...185 lines deleted...]
-      <c r="M28" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>