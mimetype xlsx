--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Браслети</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>09.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>08:37</t>
+    <t>23:16</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -393,51 +393,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed01ccbfae7d10db1ca5f3c07864b251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2376ca774b812145bd1a330cad9532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e60325a822db27378d124f4d9f0e7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4e277a44809d2b1f4156b7f46a8e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb3cada5e46bd09fa338d2307f60ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd90a3eaf9a18c52ea39933b377516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90445269673efa2d893ef0f813688af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0bcb7aa24da5b6dbb4c9ab19a96548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce5df478bb3fc2fd889bf4c4350bcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77774f2a67ab7b084d0f80fa6bcc238710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edaca038aab27ff7b51ee947d2801e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6017a0dead6b59cb65a53d1458b4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba7fab3af3913d758bf4ff0bac9b2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04024b2b6c58e0961263f1b6eb8253914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94648e3e729d378ef1ff384b9b7665c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae45547c445bbc4a2f963b80b8d64bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c0908f31277a7a3f414b301357d6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f7157fa505797bdb2b4acfa3e458418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29115524bd66ec48340fefba044dd71719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23533a48a5bd9b3b136c95fd64ee0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d8f55a26d3236dd982a45b19b154621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b18f11a94f6cf4aac6e708249d0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7495e57ca367d5343c179a7f8f95223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e78b3ea25c60dfb76adbc3f1d5001224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbc1e1535cef0101858b0ff4e69ec625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe0581ef3b1ef5fab48c43f55653e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88ef8be569c991016a1c9eaf89aac227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3289257c907df4399d0d52571c318ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb84ee5848f2ff66179c52bd9dd2a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c4ea35f60ebdc3757af0487b317d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31603cfd23be5fabca9bc4d3efe8c18631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197def39b7250b7a8e1f91a967cd484832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c1f4ab52b62fa34e22e1a74eb58133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9ed068915f57d131eb9897bb07af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e74f7cac5f4073c6890d78e956ddc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d7be8ffeedb47dcf48fa7fbeb20ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cbfbb1ce952b9a6395ba059ad5fa737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999767760a735e7b3eee28470cc5fa3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b316cb9c149156b6bff3b5b0c89b80739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107e6f3151d4bc23e87eaa31023bb6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c725b933ceef73fb7a86e5693b5cdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471959735c91d201e5e65f88ec6600ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a5c53fece2fb42c88f8110e66f6ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c237740f2fb421e2a9bca25443710d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2cdd649015b23d0c25b5c4aa183a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52726d5c436fa941156fecc187b4ed9846.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c722dbbfcfaf7099a86a878bdc5161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a729166ba3a9fe9050b862dd5fc412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe1fc4e3b16e84a8f953262a9ca3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf524b499f9a2cd66a773266a5aaf3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf9dc5e6bff27f06961bd36df4ae1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a60db38879303d6b6ed75c77536286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b65169e9274a1a19d956c9f72d78207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d2fb84716af53f8b7e9ea7da11e3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77509b0f6f72db0f45c658ab44c21689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d72887ecaa84b084395852a35c585610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b81b24e893948c2e586d1f2ba7304311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2d30fa6a89a247d470f7723d63af512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4cc500310fb010d1274f6325026a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44221173b048f437a19af85248a44414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e967463c6b0afc8d3ce6f8f314be33e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adad1c3f2beda26e0596ea208809db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0eb7089320c07b1cc5174a304426017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f75421766e110f582e10b50eebf9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c63b61cd04f290749876926795f18319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eb840577f31513f9fc77d61ec2a0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765d44eb249055aeb66c79939c0036f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277306757d52aa5e67299d8106b981c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05bb5d765873cfa9e0702d82de739723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0ab12929f12445a7cf4e3b9cc511224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535141ceb78eb4c264ebcbdbd0ae14525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9259e5656b12e499dc3636493ed6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653868450128a8655af194cbb221a7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0226c1ba474f353928f59a331454f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b707e262798302965e4cd53a41921529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7ce03465167e6d9282217bd7d050630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689cfcca0c965dc4972ba87f3def96031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4a7a53a290d35526be6186bcda9c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6648a634a22d3c734090e0f8169634833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a1c422bfc3ac96057f8fcb431c5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75365f38162102dc8a7c2907b81ab035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c96fb344d6edf70660a9ee3b45a6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bf00dc59593dd2fccdd27adfe27f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89999e2ceda7f1cf94a00012982fcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c687474e5a30c2d8a449ba2fbb2dd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a497bb17faf12932479cc4c585ac0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf63368eca30967f758478691b366a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f53f05cebf01eabf7eb5950d4c981a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a73702237e465a97573de335767a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3cd2522134a0204d14697ff87359544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077859e885620aee0fa6211c30a2e54e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a2fdf4cc2142be2e5d20739b7274746.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>