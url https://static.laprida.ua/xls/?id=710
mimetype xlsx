--- v0 (2026-05-26)
+++ v1 (2026-07-19)
@@ -31,333 +31,333 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Чашки, склянки з подвійним дном оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>26.05.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>05:13</t>
+    <t>17:37</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Чашка скляна з подвійним дном 350ml 671-194</t>
+  </si>
+  <si>
+    <t>671-194</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:350 мл
+Розмір:диаметр 8 см; высота 12,5 см; ширина 8,5 см
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>671-194-1</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 80шт.</t>
+  </si>
+  <si>
+    <t>Стакан скляний з подвійним дном 250ml 671-231</t>
+  </si>
+  <si>
+    <t>671-231</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:250 мл
+Розмір:диаметр 8 см; высота 9 см; ширина 9,5 см
+Об&amp;#039;єм:230 мл
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>671-231-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:230 мл
+Розмір:диаметр 8 см; высота 9 см; ширина 9,5 см
+Об&amp;#039;єм:250 мл
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 100шт.</t>
+  </si>
+  <si>
+    <t>Чашка скляна з подвійним дном 200ml 671-071</t>
+  </si>
+  <si>
+    <t>671-071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:200 мл
+Розмір:диаметр 9,5 см; высота 7 см; ширина 13 см
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>671-071-1</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 36шт.</t>
+  </si>
+  <si>
+    <t>Чашка скляна з подвійним дном 330ml 671-019</t>
+  </si>
+  <si>
+    <t>671-019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:330 мл
+Розмір:диаметр 9 см; высота 11,8 см; ширина 12,5см
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>671-019-1</t>
   </si>
   <si>
     <t>Чашка скляна з подвійним дном 80ml 671-002</t>
   </si>
   <si>
     <t>671-002</t>
   </si>
   <si>
     <t xml:space="preserve">Об&amp;#039;єм:80 мл
 Розмір:диаметр 7 см; высота 6 см; ширина 9,5см
 Матеріал:стекло
 </t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>671-002-1</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 36шт.</t>
+    <t>Склянка скляна з подвійним дном 250ml 671-064</t>
+  </si>
+  <si>
+    <t>671-064</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:250 мл
+Розмір:диаметр 9 см; высота 9,5 см
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>671-064-1</t>
+  </si>
+  <si>
+    <t>Склянка скляна з подвійним дном 200ml 671-057</t>
+  </si>
+  <si>
+    <t>671-057</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:200 мл
+Розмір:диаметр 8 см; высота 9,5 см
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>671-057-1</t>
   </si>
   <si>
     <t>Склянка скляна з подвійним дном 150ml 671-163</t>
   </si>
   <si>
     <t>671-163</t>
   </si>
   <si>
     <t xml:space="preserve">Об&amp;#039;єм:150 мл
 Розмір:диаметр 7,5 см; высота 7,5 см
 Матеріал:стекло
 </t>
   </si>
   <si>
     <t>671-163-1</t>
   </si>
   <si>
-    <t>Склянка скляна з подвійним дном 250ml 671-064</t>
-[...13 lines deleted...]
-  <si>
     <t>Набір склянок з подвійними стінками ЕСПРЕССО 80ml 671-187</t>
   </si>
   <si>
     <t>671-187</t>
   </si>
   <si>
     <t xml:space="preserve">Об&amp;#039;єм:80 мл
 Розмір:диаметр 5,5 см; высота 6 см; ширина 6,5 см
 Матеріал:стекло
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 6шт.</t>
   </si>
   <si>
     <t>671-187-1</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 336шт.</t>
+  </si>
+  <si>
+    <t>Склянка скляна з подвійним дном 200ml 671-156</t>
+  </si>
+  <si>
+    <t>671-156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:200 мл
+Розмір:диаметр 8,5 см; высота 9 см
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>671-156-1</t>
+  </si>
+  <si>
+    <t>Склянка скляна з подвійним дном 200ml 671-040</t>
+  </si>
+  <si>
+    <t>671-040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:200 мл
+Розмір:диаметр 8 см; высота 10 см
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>671-040-1</t>
+  </si>
+  <si>
+    <t>Чашка скляна з подвійним дном 220ml 671-026</t>
+  </si>
+  <si>
+    <t>671-026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:220 мл
+Розмір:диаметр 9,5 см; высота 7,5 см; ширина 14,5см
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>671-026-1</t>
+  </si>
+  <si>
+    <t>Склянка скляна з подвійним дном 200ml 671-033</t>
+  </si>
+  <si>
+    <t>671-033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:200 мл
+Розмір:диаметр 8,3 см; высота 10,3 см
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>671-033-1</t>
+  </si>
+  <si>
+    <t>Стакан скляний з подвійним дном 250ml 671-224</t>
+  </si>
+  <si>
+    <t>671-224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Об&amp;#039;єм:230 мл
+Розмір:диаметр 8 см; высота 9 см; ширина 9,5 см
+Матеріал:стекло
+</t>
+  </si>
+  <si>
+    <t>671-224-1</t>
   </si>
   <si>
     <t>Чашка скляна з подвійним дном 200ml 671-101</t>
   </si>
   <si>
     <t>671-101</t>
   </si>
   <si>
     <t xml:space="preserve">Об&amp;#039;єм:200 мл
 Розмір:диаметр 8 см; высота 9,5 см; ширина 7,5 см
 Об&amp;#039;єм:170-280
 Матеріал:стекло
 </t>
   </si>
   <si>
     <t>671-101-1</t>
-  </si>
-[...162 lines deleted...]
-    <t>671-033-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -432,51 +432,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7903c0bf7e16127bd697634eee1901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5a59e55cfefaa6e8966bfea102bc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7069b8d2be601b7f1497eae953e62fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b051e0db896505ce2614387b5533f014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95d12138306418a7cecaa7790c16f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5633808f68d6389f7afdd3bed8af356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67935119bfdf4cb1ba8d0d9b3564e67d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0d82b183f0ff5fe2f8914d0e0912b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ef790b0fe105002974ba5836f1819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caec06028509a9720475e0af45c64b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b906c560c5d684dd08c3a5044c6e5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a553d0f51524ca585e5ed40f0bec312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb8e381798d34293aa6af6b22295f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba749cf6b753b14832063f4166dc6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d2a589c9c52a0fe633b71f772a8f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaee8a913425bccd0752e501a87d41c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85b8917228894660a701b04317d4eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2a23900e42d51a8f1a003df2f328a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cd87d1c7e895f0efd01111503f9d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0172d813080d9bd7af24e09e17c3f2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd5ccfc6245f5d0084eccae86a75cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcde05bda1ea125a66c47a0bcc972d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a74dc97e52fa7529977c450a6459f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1be48bb38e7fbb0c8034c799cd1e4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9ad80166405d5421d98fc5f87da2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53b1bed9376fcca78a0b94360a941526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712032067803f9492b8c8b0d1a43d8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85754b5ae6f79270d9a838230d62b5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fcebc0840d6ea3e5935a1b14b212129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573013dca283c85b9ba0894aa8b83cb30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c87b4793a8ee2c5dc398eb8912f7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec568ec97f9351cd700b2fc9697fe83e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b282257078afb3e8cb788e765fc057f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fd63a9e04202a5c5abf92a46a8e8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a9490c6f76b7dc3838abb94523b215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f13f36e0e3a6f7e00942cd43f919b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d538b46703acf5b9a180b16aaf1a7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87d02933287b6e89902d7205d3b9cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644772e5229e2ae081cf6f1527afa779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4bab39191d4547d07d19ee2a2a6ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd55c02c7387ecb38549515d2e534711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4266bb9013dd10f9dc8a635758e432f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51046c633019335a30f561aca3ac46213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006bc831ddd4d6a9b472da992147fb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b553be948531d9b8358b2faeb642315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007682ebfcb212817087484509675e7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50f08d3a3aba3fbed46f327283bc6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fe713848af591800a775be6723da118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792674f5271d084159438e0a1cad4a7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c164c87dea6a6f3687286ac85d3b2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a9243c3389bfbba464aa13131c85021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ca96750f8a8c93d7975657da500f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e428e58bab5772f931a94b81bfa3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3725fac8ffb17489e0a760d98ee4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b31b9ce891c48788ca44d021f377e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02365fc67a693b5963a40562bf7d129f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c7799a1ad299d11ab1ec998e0b26727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b03ed18a7bf96e84c323a08d2b7ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad417071ef5385cb9e2d2af038cc4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1bc12d0fc12c119a3c0adfaaea4bb30.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1777,843 +1777,843 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>6710000000002</v>
+        <v>6710000000194</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>93.7</v>
+        <v>124.9</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
-        <v>6710000000002</v>
+        <v>6710000000194</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="6">
-        <v>2698</v>
+        <v>7993.6</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>6710000000163</v>
+        <v>6710000000231</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>81.8</v>
+        <v>259.45</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>6710000000163</v>
+        <v>6710000000231</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="G10" s="6">
-        <v>2355</v>
+        <v>20756</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>6710000000064</v>
+        <v>6710000000071</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>105.8</v>
+        <v>149.8</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" s="8">
-        <v>6710000000064</v>
+        <v>6710000000071</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G12" s="6">
-        <v>3047.04</v>
+        <v>4314.24</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D13" s="8">
-        <v>6710000000187</v>
+        <v>6710000000019</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>354.3</v>
+        <v>129.8</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D14" s="8">
-        <v>6710000000187</v>
+        <v>6710000000019</v>
       </c>
       <c r="E14" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="F14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="6">
-        <v>15872.64</v>
+        <v>3738.24</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15" s="8">
-        <v>6710000000101</v>
+        <v>6710000000002</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>129.8</v>
+        <v>93.7</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="8">
+        <v>6710000000002</v>
+      </c>
+      <c r="E16" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="9" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G16" s="6">
-        <v>3738.24</v>
+        <v>2698</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D17" s="8">
-        <v>6710000000019</v>
+        <v>6710000000064</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>129.8</v>
+        <v>105.8</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C18" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="8">
+        <v>6710000000064</v>
+      </c>
+      <c r="E18" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="D18" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="9" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G18" s="6">
-        <v>3738.24</v>
+        <v>3047.04</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" s="8">
-        <v>6710000000231</v>
+        <v>6710000000057</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>259.45</v>
+        <v>99.8</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" s="8">
+        <v>6710000000057</v>
+      </c>
+      <c r="E20" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="D20" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="9" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="G20" s="6">
-        <v>20756</v>
+        <v>2874</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="D21" s="8">
+        <v>6710000000163</v>
+      </c>
+      <c r="E21" s="7" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>124.9</v>
+        <v>81.8</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D22" s="8">
-        <v>6710000000194</v>
+        <v>6710000000163</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="G22" s="6">
-        <v>7993.6</v>
+        <v>2355</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" s="8">
+        <v>6710000000187</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="F23" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="D23" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="6">
-        <v>89.8</v>
+        <v>354.3</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" s="8">
+        <v>6710000000187</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="F24" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="D24" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G24" s="6">
-        <v>2586</v>
+        <v>15872.64</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="8">
-        <v>6710000000026</v>
+        <v>6710000000156</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>61</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>119.8</v>
+        <v>89.8</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D26" s="8">
-        <v>6710000000026</v>
+        <v>6710000000156</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G26" s="6">
-        <v>3450.24</v>
+        <v>2586</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="8">
         <v>6710000000040</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>65</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
         <v>105.8</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="8">
         <v>6710000000040</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G28" s="6">
         <v>3047.04</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D29" s="8">
-        <v>6710000000057</v>
+        <v>6710000000026</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>69</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>99.8</v>
+        <v>119.8</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D30" s="8">
-        <v>6710000000057</v>
+        <v>6710000000026</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>69</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G30" s="6">
-        <v>2874</v>
+        <v>3450.24</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="8">
-        <v>6710000000224</v>
+        <v>6710000000033</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>73</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>259.45</v>
+        <v>99.8</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="8">
-        <v>6710000000224</v>
+        <v>6710000000033</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>73</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="G32" s="6">
-        <v>20756</v>
+        <v>2874</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="8">
-        <v>6710000000071</v>
+        <v>6710000000224</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>77</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>149.8</v>
+        <v>259.45</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="8">
-        <v>6710000000071</v>
+        <v>6710000000224</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>77</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="G34" s="6">
-        <v>4314.24</v>
+        <v>20756</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D35" s="8">
-        <v>6710000000033</v>
+        <v>6710000000101</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>81</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>99.8</v>
+        <v>129.8</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D36" s="8">
-        <v>6710000000033</v>
+        <v>6710000000101</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>81</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G36" s="6">
-        <v>2874</v>
+        <v>3738.24</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>