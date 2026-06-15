--- v0 (2026-06-15)
+++ v1 (2026-06-15)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Декоративні прищіпки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>15.06.2026</t>
+    <t>16.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>23:51</t>
+    <t>00:37</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -277,51 +277,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd11de2d03f3603c7ff101729133bf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ea909f0864d63b01cdf6cc7e562ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c2855baff0039bed80bb51b3c9b433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2714769cd17b88679caf0f4a2dbfb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcd7b4ea790bc1803f3b6359683dbd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f437e5a4aef8e55a55bdd02b7147296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023f0ff819c153b5aa807097bed09987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1a7770f8071dcbda3f26b357da7ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da10fd6bacf11b5882456596e3968a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171693ea7cc0046d152c6005b68e17a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100fd7dd9e32b626ecaa9c3dd22909011.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95f6a83ee3bfb165f4149d38c2956f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832def303b373fa50401a0c7f7cf2fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0995ed0f06a8ac0edf1135b2674e6d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16f04dcd9514221cbee215d3db25b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f941a3bf6648fb6ebcfc851cb45365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9df25f5a27a324a0b9670f5dacd93b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc124cba68e944598ef9be8438b85c247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed50a3cabb856fdf9cedda64c51e308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf1fa141bdd21497c58cfef217fb799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a47d774e26ce6c8b881d3ed7ebf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587075f8f7d4bc95d38319494c8996c11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>