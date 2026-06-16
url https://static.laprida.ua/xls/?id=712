--- v1 (2026-06-15)
+++ v2 (2026-06-16)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Декоративні прищіпки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>16.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>00:37</t>
+    <t>03:47</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -277,51 +277,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95f6a83ee3bfb165f4149d38c2956f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832def303b373fa50401a0c7f7cf2fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0995ed0f06a8ac0edf1135b2674e6d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16f04dcd9514221cbee215d3db25b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f941a3bf6648fb6ebcfc851cb45365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9df25f5a27a324a0b9670f5dacd93b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc124cba68e944598ef9be8438b85c247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed50a3cabb856fdf9cedda64c51e308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf1fa141bdd21497c58cfef217fb799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a47d774e26ce6c8b881d3ed7ebf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587075f8f7d4bc95d38319494c8996c11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb359799eb4f00a444c0e84a05d171d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ff2e03e8982346606964735b4c6a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bb1aed7724389579e39c4742ecbab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd2a75479a8d8c361705971d2a11264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a0176bd402929d4b4d127d39055515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef248b34cc1b8e98681fb80ade75066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03099aa6ddd6064ce0b75394c36459587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49efff4b4570f342c75c705d5d1bd3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fb65c2bfd209d32d4bcca68848a089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801abb2fe2b296a2cb5cf26b25254acf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4bf827da6a3b0016a8548c5ed483011.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>