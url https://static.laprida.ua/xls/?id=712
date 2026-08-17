--- v2 (2026-06-16)
+++ v3 (2026-08-17)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Декоративні прищіпки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.06.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>03:47</t>
+    <t>13:11</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -89,114 +89,73 @@
     <t>Мінідекор прищіпка 2,5 см</t>
   </si>
   <si>
     <t>5-21239</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:2,5см
 Матеріал:дерево
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 100шт.</t>
   </si>
   <si>
     <t>Мінідекор прищіпка 2,5см (крафт) (100шт) 5-21260</t>
   </si>
   <si>
     <t>5-21260</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:2,5 см
 Матеріал:дерево
 </t>
   </si>
   <si>
-    <t>Мінідекор прищіпка 3,5см (крафт) (50шт) 5-21246</t>
-[...2 lines deleted...]
-    <t>5-21246</t>
+    <t>Мінідекор прищіпка 3,5 см</t>
+  </si>
+  <si>
+    <t>5-21215</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:3,5см
 Матеріал:дерево
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 50шт.</t>
   </si>
   <si>
-    <t>Мінідекор прищіпка 3,5 см</t>
-[...19 lines deleted...]
-    <t>5-68951</t>
+    <t>Прищіпка декоративна 5-69019</t>
+  </si>
+  <si>
+    <t>5-69019</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:3,5 см
 Матеріал:дерево
 </t>
-  </si>
-[...22 lines deleted...]
-    <t>5-69194</t>
   </si>
   <si>
     <t>Прищіпка декоративна 5-69200</t>
   </si>
   <si>
     <t>5-69200</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -277,51 +236,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb359799eb4f00a444c0e84a05d171d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ff2e03e8982346606964735b4c6a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bb1aed7724389579e39c4742ecbab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd2a75479a8d8c361705971d2a11264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a0176bd402929d4b4d127d39055515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef248b34cc1b8e98681fb80ade75066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03099aa6ddd6064ce0b75394c36459587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49efff4b4570f342c75c705d5d1bd3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fb65c2bfd209d32d4bcca68848a089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801abb2fe2b296a2cb5cf26b25254acf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4bf827da6a3b0016a8548c5ed483011.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9358004245766848db1fc7b7639b2f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e7d8b47e02d8de0bf119c2d3ecc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5369ceee8da979316c1a0c04446983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609ff965be1c9d79202c24776f0e9504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85545d0e1e16f65fe17bfffda6c2815.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -419,230 +378,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -909,54 +688,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/dekorativnye-prischepki/712/?utm_source=price&amp;utm_campaign=price_dekorativnye-prischepki" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M17" sqref="M17"/>
+      <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1106,283 +885,121 @@
       <c r="E8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
         <v>60</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>5000000021246</v>
+        <v>5000000021215</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="6">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="8">
-        <v>5000000021215</v>
+        <v>5000000069019</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G10" s="6">
-        <v>50</v>
+        <v>190</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="8">
+        <v>5000000069200</v>
+      </c>
+      <c r="E11" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F11" s="9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G11" s="6">
-        <v>55.25</v>
+        <v>190</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
-    </row>
-[...160 lines deleted...]
-      <c r="M17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>