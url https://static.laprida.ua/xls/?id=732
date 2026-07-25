--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -14,275 +14,320 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
-    <t>Пакети для квітів</t>
+    <t>Пакети для квітів, аквабокси</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:11</t>
+    <t>02:48</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Пакет-переноска для квітів (25*25*28см) крафт 255-9292</t>
-[...6 lines deleted...]
-Розмір пакета:S (высота 21 - 32 см)
+    <t>Пакет-переноска для квітів (30*40*27см) білий 255-9360</t>
+  </si>
+  <si>
+    <t>255-9360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Виробництво:Украина
+Розмір:30*40*27 см
 Щільність:235 г/м2
-Довжина ручки:85 см
 Матеріал:Картон без ламинации
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12шт.</t>
   </si>
   <si>
-    <t>Пакет-переноска для квітів (30*30*30см) крафт 255-9308</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Розмір:30*30*29 см
+    <t>Пакет-переноска для квітів (25*25*28см) білий 251-22936</t>
+  </si>
+  <si>
+    <t>251-22936</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Виробництво:Украина
+Довжина ручки:85 см
+Розмір:25*25*28см
+Щільність:235 г/м2
 Розмір пакета:S (высота 21 - 32 см)
-Щільність:235 г/м2
-Довжина ручки:85 см
 Матеріал:Картон без ламинации
 </t>
   </si>
   <si>
-    <t>Плайм пакет чорний (16*15*17см) 3123-11580</t>
-[...2 lines deleted...]
-    <t>3123-11580</t>
+    <t>Пакет-переноска для квітів (25*25*28см) крафт 255-9292</t>
+  </si>
+  <si>
+    <t>255-9292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Виробництво:Украина
+Довжина ручки:85 см
+Розмір:25*25*25см
+Щільність:235 г/м2
+Розмір пакета:S (высота 21 - 32 см)
+Матеріал:Картон без ламинации
+</t>
+  </si>
+  <si>
+    <t>Пакет-переноска для квітів (30*30*30см) крафт 255-9308</t>
+  </si>
+  <si>
+    <t>255-9308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Виробництво:Украина
+Довжина ручки:85 см
+Розмір:30*30*30см
+Щільність:235 г/м2
+Розмір пакета:S (высота 21 - 32 см)
+Матеріал:Картон без ламинации
+</t>
+  </si>
+  <si>
+    <t>Пакет для квітів (34*34см+19*19см) 3123-13515</t>
+  </si>
+  <si>
+    <t>3123-13515</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10шт.</t>
+  </si>
+  <si>
+    <t>Пакет для квітів (29*28см+15*14см) 3123-13522</t>
+  </si>
+  <si>
+    <t>3123-13522</t>
+  </si>
+  <si>
+    <t>Пакет для квітів (26,5*13см+13*13см) 3123-13539</t>
+  </si>
+  <si>
+    <t>3123-13539</t>
+  </si>
+  <si>
+    <t>Пакет для квітів (24*11см+12*11см) 3123-13546</t>
+  </si>
+  <si>
+    <t>3123-13546</t>
+  </si>
+  <si>
+    <t>Пакет для квітів (17,5*10см) 3123-13553</t>
+  </si>
+  <si>
+    <t>3123-13553</t>
+  </si>
+  <si>
+    <t>Аквабокс (коробка-ваза) (17*18см) 5-91867</t>
+  </si>
+  <si>
+    <t>5-91867</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 2шт.</t>
+  </si>
+  <si>
+    <t>Аквабокс (коробка-ваза) (17*18см) 5-91881</t>
+  </si>
+  <si>
+    <t>5-91881</t>
+  </si>
+  <si>
+    <t>Аквабокс (коробка-ваза) (17*18см) 5-91850</t>
+  </si>
+  <si>
+    <t>5-91850</t>
+  </si>
+  <si>
+    <t>Аквабокс (коробка-ваза) (17*18см) 5-91874</t>
+  </si>
+  <si>
+    <t>5-91874</t>
+  </si>
+  <si>
+    <t>Плайм пакет зелений (20*16*30см) 3123-11771</t>
+  </si>
+  <si>
+    <t>3123-11771</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 см
+Ширина:16 см
+Висота:30 см
+Матеріал:ПВХ
+</t>
+  </si>
+  <si>
+    <t>Плайм пакет зелений (16*14*26см) 3123-11764</t>
+  </si>
+  <si>
+    <t>3123-11764</t>
+  </si>
+  <si>
+    <t>Плайм пакет чорний (23*18*24см) 3123-11603</t>
+  </si>
+  <si>
+    <t>3123-11603</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:23 см
+Ширина:18 см
+Висота:24 см
+Матеріал:ПВХ
+</t>
+  </si>
+  <si>
+    <t>Плайм пакет бежевий (16*15*17см) 3123-11702</t>
+  </si>
+  <si>
+    <t>3123-11702</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:16 см
 Ширина:15 см
 Висота:17 см
 Матеріал:ПВХ
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 10шт.</t>
-[...5 lines deleted...]
-    <t>3123-11634</t>
+    <t>Плайм пакет персик (16*15*17см) 3123-11726</t>
+  </si>
+  <si>
+    <t>3123-11726</t>
+  </si>
+  <si>
+    <t>Плайм пакет персик (25*25*22см) 3123-11733</t>
+  </si>
+  <si>
+    <t>3123-11733</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:25 см
 Ширина:22 см
 Висота:25 см
 Матеріал:ПВХ
 </t>
   </si>
   <si>
-    <t>Плайм пакет рожевий (20*16*30см) 3123-11795</t>
-[...66 lines deleted...]
-  <si>
     <t>Плайм пакет червоний (16*14*26см) 3123-11801</t>
   </si>
   <si>
     <t>3123-11801</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:16 см
 Ширина:14 см
 Висота:26 см
 Матеріал:ПВХ
 </t>
   </si>
   <si>
     <t>Плайм пакет червоний (20*16*30см) 3123-11818</t>
   </si>
   <si>
     <t>3123-11818</t>
   </si>
   <si>
     <t>Плайм пакет зелений (16*15*17см) 3123-11665</t>
   </si>
   <si>
     <t>3123-11665</t>
   </si>
   <si>
     <t>Плайм пакет зелений (25*25*22см) 3123-11672</t>
   </si>
   <si>
     <t>3123-11672</t>
   </si>
   <si>
-    <t>Плайм пакет рожевий (16*14*26см) 3123-11788</t>
-[...4 lines deleted...]
-  <si>
     <t>Плайм пакет чорний (25*25*22см) 3123-11658</t>
   </si>
   <si>
     <t>3123-11658</t>
-  </si>
-[...4 lines deleted...]
-    <t>3123-11740</t>
   </si>
   <si>
     <t>Плайм пакет чорний (16*15*17см) 3123-11641</t>
   </si>
   <si>
     <t>3123-11641</t>
   </si>
   <si>
     <t>Пакет для квітів (30*28см) 5-90266</t>
   </si>
   <si>
     <t>5-90266</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 3шт.</t>
   </si>
   <si>
     <t>Пакет для квітів (30*28см) 5-90259</t>
   </si>
   <si>
     <t>5-90259</t>
   </si>
   <si>
     <t>Пакет для квітів (30*28см) 5-86849</t>
   </si>
@@ -419,51 +464,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15237b292062d8cd2ba958a339a67fdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d584eea96061dbabcc7ff865b90c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9b00801aa57740b1fb31e8bbb8b763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4539af2f294f84ac3da063dfab12e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054edc006f940d917f6c38ef9d22f9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9027e51eef9b1a145ad2aa41b6d8d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2269197cfd4eb3485e6bb26e4fe81f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e43fefaf9a7105e502f58c78bd66c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583685ebb22ae0713a37ae4f0372f1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293f1df62e0a443b684383cf680877e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf40923b76906376557ffa8057682b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118b96e446a455690c4aba25f96eb1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0221a313ceaea776fe9b3ddba18163d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd7589d021ee25c654e70dc062e0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6b7059e5a0687f1238c31f131b7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941385cf437c244178fa208fbfced0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc055083d1c7bbb16b2b5ff84a9c1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d827bc66de8891d6f4cd107a6c11f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b5e463e233768912198e303e4487819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f661c88e0eadc8cb462768fa0ee9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054e0e3f1f09de7e40a30ac9adc717721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113d85a4b30dd5610238b5b6450898422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387905a22ed6e2f18607d1cd03224f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372278f67551a233048aa751417b0dee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7444d8fc87b3ad1e97d76fe9fe3bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437a0eaa5c714a4647b167691d8a89226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f4c522fe035ea1fab9f65b75c987027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea52618d0356a6b6740da294e6514028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99450d0afef7fda4a480ee7b5ac577b29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2195ffa526ee473a1529f750194e6fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404d42d5c27e5a59b9b7654d71f49bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ff76b1b50d6835039977492f0de3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d794c129556f10ce011af4dc62d73a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabdc37e4721f43610dd34587d75b085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71ca8b800e06210be983b22d229d346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf947d6649c53b2cb879d19c80b6db67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6641207d443f8948ba1be3e500ded7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2031c721d34317fd3f4e3c48df14b479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6cbb01cbf2b5321fbc646dc8b2be410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecc5bf6e36ff2dbdfd7138847aaa7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52c2faee486cc7df8c6d69b0ec08da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f56ced3ec35c8d4f0a19cc48573e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397d1086d0057d8927900bbe0921db714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155dfb52723c8e3af6774ed9f186c1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198e4621992aebec1fe6dc62af47e5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2917bd3e2b4c84d7de067fc9c9716917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c787ab5a2d6f3f9d0978bce9df4ddbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5378793ba5ebb9b2bf111ea1b5c8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224931695cc0bce3b31d984fbf3f2ede20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc57293e818bec7f721d4d7e5515de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35e01fa3ca0715ef8c439a690ae0b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45961a95574bc8aef24d50b282bb834423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f266dadd6ea2ebfb6db5ea8d2ba27924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5612c39cb56cfdf33bfd974bceb9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978ee2efec5eeb55e41bb5e5d781c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf20a860199cc99d3289234427162a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c335b02e997242534335925a00c26628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca347f006ca839c9d5e1438c31369729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aec405ef2b9c487b01981a5ebd80430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f54dcd547c254f53f3d907e456a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ac692944fcab7aafed33f848bfdc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d37d6d5ef7585651a07c13392165733.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1281,50 +1326,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1583,62 +1748,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/pakety-dlya-cvetov/732/?utm_source=price&amp;utm_campaign=price_pakety-dlya-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/pakety-dlya-cvetov-akvaboksy/732/?utm_source=price&amp;utm_campaign=price_pakety-dlya-cvetov-akvaboksy" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M35" sqref="M35"/>
+      <selection activeCell="M39" sqref="M39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1734,817 +1899,905 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>2550000009292</v>
+        <v>2550000009360</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>561.6</v>
+        <v>1029</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>2550000009308</v>
+        <v>2510000022936</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>622.8</v>
+        <v>506.4</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>3123000011580</v>
+        <v>2550000009292</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>269</v>
+        <v>506.4</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="D10" s="8">
+        <v>2550000009308</v>
+      </c>
+      <c r="E10" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D10" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>345</v>
+        <v>622.8</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="D11" s="8">
+        <v>3123000013515</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="D11" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="6">
-        <v>288</v>
+        <v>235</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="8">
-        <v>3123000011689</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000013522</v>
+      </c>
+      <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G12" s="6">
-        <v>199.5</v>
+        <v>299</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="8">
-        <v>3123000011771</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000013539</v>
+      </c>
+      <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G13" s="6">
-        <v>288</v>
+        <v>345</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="8">
-        <v>3123000011603</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000013546</v>
+      </c>
+      <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G14" s="6">
-        <v>365</v>
+        <v>439</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>3123000011610</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000013553</v>
+      </c>
+      <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G15" s="6">
-        <v>365</v>
+        <v>518</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="8">
+        <v>5000000091867</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G16" s="6">
-        <v>199.5</v>
+        <v>103</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="8">
-        <v>3123000011719</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091881</v>
+      </c>
+      <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="G17" s="6">
-        <v>345</v>
+        <v>103</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="8">
-        <v>3123000011726</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091850</v>
+      </c>
+      <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="G18" s="6">
-        <v>195.5</v>
+        <v>103</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="8">
-        <v>3123000011733</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091874</v>
+      </c>
+      <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="G19" s="6">
-        <v>345</v>
+        <v>103</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="D20" s="8">
+        <v>3123000011771</v>
+      </c>
+      <c r="E20" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="D20" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G20" s="6">
-        <v>248</v>
+        <v>288</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="8">
-        <v>3123000011818</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000011764</v>
+      </c>
+      <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G21" s="6">
-        <v>288</v>
+        <v>248</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="D22" s="8">
+        <v>3123000011603</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="D22" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F22" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G22" s="6">
-        <v>199.5</v>
+        <v>365</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="8">
-        <v>3123000011672</v>
+        <v>3123000011702</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G23" s="6">
-        <v>345</v>
+        <v>199.5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" s="8">
+        <v>3123000011726</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F24" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G24" s="6">
-        <v>248</v>
+        <v>195.5</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D25" s="8">
-        <v>3123000011658</v>
+        <v>3123000011733</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G25" s="6">
         <v>345</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D26" s="8">
-        <v>3123000011740</v>
+        <v>3123000011801</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G26" s="6">
         <v>248</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D27" s="8">
-        <v>3123000011641</v>
+        <v>3123000011818</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G27" s="6">
-        <v>199.5</v>
+        <v>288</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D28" s="8">
-        <v>5000000090266</v>
-[...1 lines deleted...]
-      <c r="E28" s="7"/>
+        <v>3123000011665</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="F28" s="9" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="G28" s="6">
-        <v>137.4</v>
+        <v>199.5</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D29" s="8">
-        <v>5000000090259</v>
-[...1 lines deleted...]
-      <c r="E29" s="7"/>
+        <v>3123000011672</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>64</v>
+      </c>
       <c r="F29" s="9" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="G29" s="6">
-        <v>137.4</v>
+        <v>345</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D30" s="8">
-        <v>5000000086849</v>
-[...1 lines deleted...]
-      <c r="E30" s="7"/>
+        <v>3123000011658</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>64</v>
+      </c>
       <c r="F30" s="9" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="G30" s="6">
-        <v>137.4</v>
+        <v>345</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D31" s="8">
-        <v>3100000012243</v>
+        <v>3123000011641</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G31" s="6">
-        <v>45</v>
+        <v>199.5</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D32" s="8">
-        <v>3100000012243</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000090266</v>
+      </c>
+      <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="G32" s="6">
-        <v>45</v>
+        <v>137.4</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D33" s="8">
-        <v>3100000012250</v>
-[...1 lines deleted...]
-      <c r="E33" s="7" t="s">
+        <v>5000000090259</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="F33" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="6">
-        <v>45</v>
+        <v>137.4</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D34" s="8">
-        <v>3100000012250</v>
-[...1 lines deleted...]
-      <c r="E34" s="7" t="s">
+        <v>5000000086849</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="F34" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="6">
-        <v>45</v>
+        <v>137.4</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D35" s="8">
-        <v>3100000012250</v>
+        <v>3100000012243</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G35" s="6">
         <v>45</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
+    </row>
+    <row r="36" spans="1:13" customHeight="1" ht="71">
+      <c r="A36" s="6"/>
+      <c r="B36" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" s="8">
+        <v>3100000012243</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F36" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G36" s="6">
+        <v>45</v>
+      </c>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="5"/>
+    </row>
+    <row r="37" spans="1:13" customHeight="1" ht="71">
+      <c r="A37" s="6"/>
+      <c r="B37" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" s="8">
+        <v>3100000012250</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G37" s="6">
+        <v>45</v>
+      </c>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="5"/>
+    </row>
+    <row r="38" spans="1:13" customHeight="1" ht="71">
+      <c r="A38" s="6"/>
+      <c r="B38" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" s="8">
+        <v>3100000012250</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G38" s="6">
+        <v>45</v>
+      </c>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="5"/>
+    </row>
+    <row r="39" spans="1:13" customHeight="1" ht="71">
+      <c r="A39" s="6"/>
+      <c r="B39" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D39" s="8">
+        <v>3100000012250</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G39" s="6">
+        <v>45</v>
+      </c>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>