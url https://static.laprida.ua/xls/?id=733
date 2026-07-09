--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Каблучки (безрозмірні)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>14:00</t>
+    <t>01:28</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -189,51 +189,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1939852d586d72abb1ec80b9f240e51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618f9b49011293d7cc9c97b4d85ccc51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -671,51 +671,51 @@
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
         <v>1200000051777</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>63</v>
+        <v>69.3</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>