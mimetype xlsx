--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -14,785 +14,896 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Свічки для торта</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>15.06.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>15:03</t>
+    <t>00:20</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Свічка цифра "0" (бузкова) 5-80748</t>
+  </si>
+  <si>
+    <t>5-80748</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 4 см
+Ширина:2,5 см
+Висота:3,6 см
+Матеріал:парафин
+Вид:свечи-цифры
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12шт.</t>
+  </si>
+  <si>
+    <t>Свічка цифра "2" (бузкова) 5-80762</t>
+  </si>
+  <si>
+    <t>5-80762</t>
+  </si>
+  <si>
+    <t>Свічка цифра "3" (бузкова) 5-80779</t>
+  </si>
+  <si>
+    <t>5-80779</t>
+  </si>
+  <si>
+    <t>Свічка цифра "4" (бузкова) 5-80786</t>
+  </si>
+  <si>
+    <t>5-80786</t>
+  </si>
+  <si>
+    <t>Свічка цифра "5" (бузкова) 5-80793</t>
+  </si>
+  <si>
+    <t>5-80793</t>
+  </si>
+  <si>
+    <t>Свічка цифра "6" (бузкова) 5-80809</t>
+  </si>
+  <si>
+    <t>5-80809</t>
+  </si>
+  <si>
+    <t>Свічка цифра "8" (бузкова) 5-80823</t>
+  </si>
+  <si>
+    <t>5-80823</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (бузкова) 5-80830</t>
+  </si>
+  <si>
+    <t>5-80830</t>
+  </si>
+  <si>
+    <t>Свічка цифра "0" (блакитна) 251-13859</t>
+  </si>
+  <si>
+    <t>251-13859</t>
+  </si>
+  <si>
+    <t>Свічка цифра "2" (блакитна) 251-13934</t>
+  </si>
+  <si>
+    <t>251-13934</t>
+  </si>
+  <si>
+    <t>Свічка цифра "3" (блакитна) 251-13972</t>
+  </si>
+  <si>
+    <t>251-13972</t>
+  </si>
+  <si>
+    <t>Свічка цифра "4" (блакитна) 251-14016</t>
+  </si>
+  <si>
+    <t>251-14016</t>
+  </si>
+  <si>
+    <t>Свічка цифра "6" (блакитна) 251-14092</t>
+  </si>
+  <si>
+    <t>251-14092</t>
+  </si>
+  <si>
+    <t>Свічка цифра "7" (блакитна) 251-14139</t>
+  </si>
+  <si>
+    <t>251-14139</t>
+  </si>
+  <si>
+    <t>Свічка цифра "8" (блакитна) 251-14177</t>
+  </si>
+  <si>
+    <t>251-14177</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (блакитна) 251-14214</t>
+  </si>
+  <si>
+    <t>251-14214</t>
+  </si>
+  <si>
+    <t>Свічка цифра "0" (зелена) 251-13842</t>
+  </si>
+  <si>
+    <t>251-13842</t>
+  </si>
+  <si>
+    <t>Свічка цифра "1" (зелена) 251-13880</t>
+  </si>
+  <si>
+    <t>251-13880</t>
+  </si>
+  <si>
+    <t>Свічка цифра "2" (зелена) 251-13927</t>
+  </si>
+  <si>
+    <t>251-13927</t>
+  </si>
+  <si>
+    <t>Свічка цифра "3" (зелена) 251-13965</t>
+  </si>
+  <si>
+    <t>251-13965</t>
+  </si>
+  <si>
+    <t>Свічка цифра "4" (зелена) 251-14009</t>
+  </si>
+  <si>
+    <t>251-14009</t>
+  </si>
+  <si>
+    <t>Свічка цифра "5" (зелена) 251-14047</t>
+  </si>
+  <si>
+    <t>251-14047</t>
+  </si>
+  <si>
+    <t>Свічка цифра "6" (зелена) 251-14085</t>
+  </si>
+  <si>
+    <t>251-14085</t>
+  </si>
+  <si>
+    <t>Свічка цифра "7" (зелена) 251-14122</t>
+  </si>
+  <si>
+    <t>251-14122</t>
+  </si>
+  <si>
+    <t>Свічка цифра "8" (зелена) 251-14160</t>
+  </si>
+  <si>
+    <t>251-14160</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (зелена) 251-14207</t>
+  </si>
+  <si>
+    <t>251-14207</t>
+  </si>
+  <si>
+    <t>Свічка цифра "2" (рожева) 251-13958</t>
+  </si>
+  <si>
+    <t>251-13958</t>
+  </si>
+  <si>
+    <t>Свічка цифра "4" (рожева) 251-14030</t>
+  </si>
+  <si>
+    <t>251-14030</t>
+  </si>
+  <si>
+    <t>Свічка цифра "5" (рожева) 251-14078</t>
+  </si>
+  <si>
+    <t>251-14078</t>
+  </si>
+  <si>
+    <t>Свічка цифра "7" (рожева) 251-14153</t>
+  </si>
+  <si>
+    <t>251-14153</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (рожева) 251-14238</t>
+  </si>
+  <si>
+    <t>251-14238</t>
+  </si>
+  <si>
+    <t>Свічка цифра "0" (жовта) 251-13866</t>
+  </si>
+  <si>
+    <t>251-13866</t>
+  </si>
+  <si>
+    <t>Свічка цифра "1" (жовта) 251-13903</t>
+  </si>
+  <si>
+    <t>251-13903</t>
+  </si>
+  <si>
+    <t>Свічка цифра "2" (жовта) 251-13941</t>
+  </si>
+  <si>
+    <t>251-13941</t>
+  </si>
+  <si>
+    <t>Свічка цифра "3" (жовта) 251-13989</t>
+  </si>
+  <si>
+    <t>251-13989</t>
+  </si>
+  <si>
+    <t>Свічка цифра "4" (жовта) 251-14023</t>
+  </si>
+  <si>
+    <t>251-14023</t>
+  </si>
+  <si>
+    <t>Свічка цифра "5" (жовта) 251-14061</t>
+  </si>
+  <si>
+    <t>251-14061</t>
+  </si>
+  <si>
+    <t>Свічка цифра "6" (жовта) 251-14108</t>
+  </si>
+  <si>
+    <t>251-14108</t>
+  </si>
+  <si>
+    <t>Свічка цифра "7" (жовта) 251-14146</t>
+  </si>
+  <si>
+    <t>251-14146</t>
+  </si>
+  <si>
+    <t>Свічка цифра "8" (жовта) 251-14184</t>
+  </si>
+  <si>
+    <t>251-14184</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (жовта) 251-14221</t>
+  </si>
+  <si>
+    <t>251-14221</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 9см (фіолетовий) 5-88485</t>
   </si>
   <si>
     <t>5-88485</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:держателя 1,2 см
 Ціна за:10 планшеток по 6 свечек
 Висота:9 см
 Вид:декоративные
 Призначення:день рождения
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 60шт.</t>
   </si>
   <si>
+    <t>Набір свічок 6шт. 9см (срібло) 5-88447</t>
+  </si>
+  <si>
+    <t>5-88447</t>
+  </si>
+  <si>
     <t>Набір свічок 6шт. 9см (зелений) 5-88478</t>
   </si>
   <si>
     <t>5-88478</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 9см (рожевий) 5-88409</t>
   </si>
   <si>
     <t>5-88409</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 9см (червоний) 5-88461</t>
   </si>
   <si>
     <t>5-88461</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 9см (синій) 5-88416</t>
   </si>
   <si>
     <t>5-88416</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 9см (мікс) 5-88454</t>
   </si>
   <si>
     <t>5-88454</t>
   </si>
   <si>
-    <t>Набір свічок 6шт. 9см (шанмпань) 5-88423</t>
-[...2 lines deleted...]
-    <t>5-88423</t>
+    <t>Набір свічок 6шт. 8,5см (мікс) 5-88218</t>
+  </si>
+  <si>
+    <t>5-88218</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 3 см
+Ціна за:10 планшеток по 6 свечек
+Висота:5,5 см
+Вид:декоративные
+Призначення:день рождения
+Особливості:цветное пламя
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 8,5см (мікс) 5-88195</t>
+  </si>
+  <si>
+    <t>5-88195</t>
+  </si>
+  <si>
+    <t>Свічка цифра "6" (срібло) 5-84524</t>
+  </si>
+  <si>
+    <t>5-84524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 3 см
+Ширина:3,5 см
+Висота:5,5 см
+Матеріал:парафин
+Вид:свечи-цифры
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Свічка цифра "7" (срібло) 5-84531</t>
+  </si>
+  <si>
+    <t>5-84531</t>
+  </si>
+  <si>
+    <t>Свічка цифра "8" (срібло) 5-84548</t>
+  </si>
+  <si>
+    <t>5-84548</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (срібло) 5-84555</t>
+  </si>
+  <si>
+    <t>5-84555</t>
+  </si>
+  <si>
+    <t>Свічка цифра "0" (золото) 5-84364</t>
+  </si>
+  <si>
+    <t>5-84364</t>
+  </si>
+  <si>
+    <t>Свічка цифра "2" (золото) 5-84388</t>
+  </si>
+  <si>
+    <t>5-84388</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (золото) 5-84456</t>
+  </si>
+  <si>
+    <t>5-84456</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 15,5см (мікс) 5-88072</t>
+  </si>
+  <si>
+    <t>5-88072</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 3 см
+Ціна за:10 планшеток по 6 свечек
+Висота:15,5 см
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 15,5см (зелений) 5-88096</t>
+  </si>
+  <si>
+    <t>5-88096</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 15,5см (рожевий) 5-88027</t>
+  </si>
+  <si>
+    <t>5-88027</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (фіолетовий) 5-88393</t>
+  </si>
+  <si>
+    <t>5-88393</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 1,2 см
+Ціна за:10 планшеток по 6 свечек
+Висота:13,5 см
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (мікс) 5-88362</t>
+  </si>
+  <si>
+    <t>5-88362</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (золото) 5-88348</t>
+  </si>
+  <si>
+    <t>5-88348</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (шанмпань) 5-88331</t>
+  </si>
+  <si>
+    <t>5-88331</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (зелений) 5-88386</t>
+  </si>
+  <si>
+    <t>5-88386</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (рожевий) 5-88317</t>
+  </si>
+  <si>
+    <t>5-88317</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (синій) 5-88324</t>
+  </si>
+  <si>
+    <t>5-88324</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (червоний) 5-88379</t>
+  </si>
+  <si>
+    <t>5-88379</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13см (синій) 5-88232</t>
+  </si>
+  <si>
+    <t>5-88232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 1,2 см
+Ціна за:10 планшеток по 6 свечек
+Висота:13 см
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13см (мікс) 5-88270</t>
+  </si>
+  <si>
+    <t>5-88270</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13см (фіолетовий) 5-88300</t>
+  </si>
+  <si>
+    <t>5-88300</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13см (червоний) 5-88287</t>
+  </si>
+  <si>
+    <t>5-88287</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13см (зелений) 5-88294</t>
+  </si>
+  <si>
+    <t>5-88294</t>
+  </si>
+  <si>
+    <t>Свічка цифра "8" (золото) 5-84241</t>
+  </si>
+  <si>
+    <t>5-84241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 3 см
+Ширина:3,2 см
+Висота:4,5 см
+Матеріал:парафин
+Вид:свечи-цифры
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10шт.</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (золото) 5-84258</t>
+  </si>
+  <si>
+    <t>5-84258</t>
+  </si>
+  <si>
+    <t>Свічка цифра "0" (срібло) 5-84265</t>
+  </si>
+  <si>
+    <t>5-84265</t>
+  </si>
+  <si>
+    <t>Свічка цифра "3" (срібло) 5-91089</t>
+  </si>
+  <si>
+    <t>5-91089</t>
+  </si>
+  <si>
+    <t>Свічка цифра "5" (срібло) 5-84319</t>
+  </si>
+  <si>
+    <t>5-84319</t>
+  </si>
+  <si>
+    <t>Свічка цифра "6" (срібло) 5-84326</t>
+  </si>
+  <si>
+    <t>5-84326</t>
+  </si>
+  <si>
+    <t>Свічка цифра "7" (срібло) 5-84333</t>
+  </si>
+  <si>
+    <t>5-84333</t>
+  </si>
+  <si>
+    <t>Свічка цифра "8" (срібло) 5-84340</t>
+  </si>
+  <si>
+    <t>5-84340</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (срібло) 5-84357</t>
+  </si>
+  <si>
+    <t>5-84357</t>
   </si>
   <si>
     <t>Свічка срібло цифра "0" (5-62713)</t>
   </si>
   <si>
     <t>5-62713</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:держателя 4 см
 Ширина:2,8 см
 Висота:4,5 см
 Матеріал:парафин
 Вид:свечи-цифры
 Призначення:день рождения
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 10шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Свічка срібло цифра "2" (5-62737)</t>
   </si>
   <si>
     <t>5-62737</t>
   </si>
   <si>
-    <t>Свічка срібло цифра "3" (5-62744)</t>
-[...7 lines deleted...]
-Висота:4,5 см
+    <t>Свічка срібло цифра "4" (5-62751)</t>
+  </si>
+  <si>
+    <t>5-62751</t>
+  </si>
+  <si>
+    <t>Свічка срібло цифра "6" (5-62775)</t>
+  </si>
+  <si>
+    <t>5-62775</t>
+  </si>
+  <si>
+    <t>Свічка срібло цифра "7" (5-62782)</t>
+  </si>
+  <si>
+    <t>5-62782</t>
+  </si>
+  <si>
+    <t>Свічка срібло цифра "8" (5-62799)</t>
+  </si>
+  <si>
+    <t>5-62799</t>
+  </si>
+  <si>
+    <t>Свічка золото цифра "0" (5-62614)</t>
+  </si>
+  <si>
+    <t>5-62614</t>
+  </si>
+  <si>
+    <t>Свічка золото цифра "2" (5-62638)</t>
+  </si>
+  <si>
+    <t>5-62638</t>
+  </si>
+  <si>
+    <t>Свічка золото цифра "4" (5-62652)</t>
+  </si>
+  <si>
+    <t>5-62652</t>
+  </si>
+  <si>
+    <t>Свічка золото цифра "8" (5-62690)</t>
+  </si>
+  <si>
+    <t>5-62690</t>
+  </si>
+  <si>
+    <t>Свічка золото цифра "9" (5-62706)</t>
+  </si>
+  <si>
+    <t>5-62706</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт.(мікс) 5-80625</t>
+  </si>
+  <si>
+    <t>5-80625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 2,5 см
+Висота:11 см
 Матеріал:парафин
-Вид:свечи-цифры
+Вид:декоративные
 Призначення:день рождения
 </t>
   </si>
   <si>
-    <t>Свічка срібло цифра "4" (5-62751)</t>
-[...67 lines deleted...]
-Висота:3,6 см
+    <t>Набір свічок 6шт.(мікс) 5-80731</t>
+  </si>
+  <si>
+    <t>5-80731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 3 см
+Висота:12 см
 Матеріал:парафин
-Вид:свечи-цифры
+Вид:декоративные
 Призначення:день рождения
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12шт.</t>
-[...227 lines deleted...]
-    <t>251-14221</t>
+    <t>Набір свічок 6шт. 10,5см (мікс) 5-88560</t>
+  </si>
+  <si>
+    <t>5-88560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 2,5 см
+Ціна за:10 планшеток по 6 свечек
+Висота:10,5 см
+Вид:декоративные
+Призначення:день рождения
+</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 15см (рожевий) 5-91102</t>
   </si>
   <si>
     <t>5-91102</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 15см (фіолетовий) 5-91171</t>
   </si>
   <si>
     <t>5-91171</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 15см (синій) 5-91119</t>
   </si>
   <si>
     <t>5-91119</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 15см (шампань) 5-91126</t>
   </si>
   <si>
     <t>5-91126</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 15см (мікс) 5-87983</t>
   </si>
   <si>
     <t>5-87983</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:держателя 3 см
 Ціна за:10 планшеток по 6 свечек
 Висота:15 см
 Вид:декоративные
 Призначення:день рождения
 </t>
   </si>
   <si>
     <t>Набір свічок 6шт. 15см (зелений) 5-88003</t>
   </si>
   <si>
     <t>5-88003</t>
   </si>
   <si>
-    <t>Набір свічок 6шт. 15см (червоний) 5-87990</t>
-[...2 lines deleted...]
-    <t>5-87990</t>
+    <t>Набір свічок 6шт. 15см (срібло) 5-91140</t>
+  </si>
+  <si>
+    <t>5-91140</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 10см (мікс) 5-88539</t>
   </si>
   <si>
     <t>5-88539</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:держателя 2,5 см
 Ціна за:10 планшеток по 6 свечек
 Висота:10 см
 Вид:декоративные
 Призначення:день рождения
 </t>
   </si>
   <si>
     <t>Набір свічок 6шт. 10см (срібло) 5-88522</t>
   </si>
   <si>
     <t>5-88522</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 10см (рожевий) 5-88492</t>
   </si>
   <si>
     <t>5-88492</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 10см (мікс) 5-88584</t>
   </si>
   <si>
     <t>5-88584</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 10см (синій) 5-88508</t>
   </si>
   <si>
     <t>5-88508</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 10,5см (мікс) 5-88577</t>
   </si>
   <si>
     <t>5-88577</t>
   </si>
   <si>
-    <t xml:space="preserve">Довжина:держателя 2,5 см
-[...6 lines deleted...]
-  <si>
     <t>Набір свічок 6шт. 10см (золото) 5-88515</t>
   </si>
   <si>
     <t>5-88515</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 10см (світло-рожевий) 5-88553</t>
   </si>
   <si>
     <t>5-88553</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 10см (червоний) 5-88546</t>
   </si>
   <si>
     <t>5-88546</t>
-  </si>
-[...167 lines deleted...]
-    <t>5-84456</t>
   </si>
   <si>
     <t>Набір свічок 10шт. 7см (золото)5-91263</t>
   </si>
   <si>
     <t>5-91263</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 100шт.</t>
   </si>
   <si>
     <t>Набір свічок 10шт. 7см (червоний) 5-88164</t>
   </si>
   <si>
     <t>5-88164</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:держателя 2 см
 Ціна за:10 планшеток по 10 свечек
 Висота:7 см
 Вид:декоративные
 Призначення:день рождения
 </t>
   </si>
   <si>
@@ -814,172 +925,50 @@
     <t>5-88119</t>
   </si>
   <si>
     <t>Набір свічок 10шт. 7см (шанмпань) 5-88126</t>
   </si>
   <si>
     <t>5-88126</t>
   </si>
   <si>
     <t>Набір свічок 10шт. 7см (срібло) 5-88140</t>
   </si>
   <si>
     <t>5-88140</t>
   </si>
   <si>
     <t>Набір свічок 10шт. 7см (рожевий) 5-88102</t>
   </si>
   <si>
     <t>5-88102</t>
   </si>
   <si>
     <t>Набір свічок 10шт. 7см (фіолетовий) 5-88188</t>
   </si>
   <si>
     <t>5-88188</t>
-  </si>
-[...120 lines deleted...]
-    <t>5-91232</t>
   </si>
   <si>
     <t>Свічки "Happy Birthday" (золото) 5-71395</t>
   </si>
   <si>
     <t>5-71395</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:держателя 3,3 см
 Ширина:1,8 см
 Висота:2,7 см
 Матеріал:парафин
 Вид:свечи-надпись
 Призначення:день рождения
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Свічки "Happy Birthday" (бронзові) 5-71418</t>
   </si>
   <si>
     <t>5-71418</t>
   </si>
@@ -1046,84 +1035,50 @@
     <t xml:space="preserve">Довжина:держателя 4 см
 Ширина:1,5 см
 Висота:2,5 см
 Матеріал:парафин
 Вид:свечи-надпись
 Призначення:день рождения
 </t>
   </si>
   <si>
     <t>Набір свічок "Happy Birthday" (золото) 5-84562</t>
   </si>
   <si>
     <t>5-84562</t>
   </si>
   <si>
     <t>Набір свічок "Happy Birthday" (червоний) 5-84586</t>
   </si>
   <si>
     <t>5-84586</t>
   </si>
   <si>
     <t>Набір свічок "Happy Birthday" (срібло) 5-84579</t>
   </si>
   <si>
     <t>5-84579</t>
-  </si>
-[...32 lines deleted...]
-    <t>5-88560</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -1198,51 +1153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d12e15749dab130c173071bbbc3f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e01f2b6077088976296502b1d9fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68c6bd08af5dc6e5c62815ddac3c0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f09f1c6fb8e4df8c546bbe5e129a764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639832545ddbaa970cd10cd3c7de0525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2c9f61f8e11c15122313548272d626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a8a67e25046b17a4462ab922280c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcfc90c0e82033e3a21bcf82fc63d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e9e1383f580ee7f8356e3be02a4e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4588446806e47c0d11e2882507fcaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a723abe263a44378052de214a25d7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7c3a6406c806ceea8ef866812f45b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e0ac612745fcb5cdf9aaf6db254e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f35ac3463355d263533fbb5a1ecf6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc29c7a38fe273a614f3e5fe5d939515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496749c82d96b566bbb7b7fc78b3b4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1471c829840f1e1b25c91a76e22de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c9fafa1e6d2a59be8cbfdebe946ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e7ea7fd91dd823d2ca900c7d00d0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd36bc80cb2e5c67707102fdf86423120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924472546f536929247feaeeea81615b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707d0957ac131355602effed3ff5a3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0162eddce37460a68789a73b2aaaab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655e3f4ba3e26d655092bd649e82ab124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790499914e2906b5b2651034079c36d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b42ef508704f0cf06ed28083dbefb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcf75b1027e4ffc38af45cca3d7abe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bcef26f299c7664524ee66b2b1b0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008d36dd697bd7b33bb89c8d646522e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ae1aa7f4a53ae8b98f5ebb4f558a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6640577ebd7ec6ee64387f968a5d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be16e918713c1ca44b80c1a498062e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc9523d9d60e6c88e1d4ba4751c0af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cdad1827903d902a2142939e0ff3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fa9be8c1e88b08df695594acf51f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6697020d2c9e0415aa6be2a6d2704536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9066b98d4f461cb0d6fc061971a5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acd6c453010552123f4e27ff20cc5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e3a44bd3b56438463004956d8a03c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3a8c1abbeef80ad9072f75750649f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ece490356e41febf5e698fbedd4b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061761e6d243b0ac0970e883c2cc84f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91d17dc8b90edd8c56af5fccd0acb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750d46d5f27dceed0dd0d85b5f547044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509a509de1bb93b5309c01ae2fd620345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbb2c3de68ded8adb2033efcd10b3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936963a7490beba3dd82d87daf326247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619296005c82bee68a01e2787678c82348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ea75772fef08b80ec4e6eb7ec1dba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be56151a2ab5d1e6bafbfc217c4e32b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b39d47606c1a890dbff3f7e74a1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819eeb96c312dcac3bce8410800057252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88319c4b2de1fcd71000fc97ec750d2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7b34300f9bca00c0c4cb0865563354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b89c0114f9783795fdc263126e32d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21826831a0f2905726e668663f0f562256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222770aff80455729d1226be3b0824a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9448b8b6a88c69bc68ea6cb6cd62e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1d266624df2e3d3b5e52eb52c855d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8974845620758587ccfffd8d73d4af360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b8829c76d95f663bbeada5682c01061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb99aecfffe865d130fabeb525cce7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac47ead8f90953312305af4637e7f2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75f2f81a8d3d1cec63d27a527bf09864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1b354a7e8e25a941facc0b8f882265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210facd0f56e247221b12f69aed560cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967a1cca2acebbb72ebb8351aafb88b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24207a124cf5edf4d1e692883cd1426068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033146a766aaa0b64c54e11e7d5682cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70597339b8c9456451f33f8e1f3d9a2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1a0c01efa4b48157b22e3b2b0e21971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a36d6c341b36456426e2eeaa2e53fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cc4d2b3c8245d1662758fe05c20a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa5af25f1d7cce8ffdca94da5c37ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6431d5dd578edf18b952b3ab17c9ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab9b384dabc5a4c280afa8f3c780176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cebbdbf718f23b7231a7350474e11377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca275588e6e5944d368a5b0b3b7e92678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013c02306a19e7d8f7ee843e93d6aac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185042f8a996b5db38163eb8457f798580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e6361901a108da3ea084566ba385d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98ee38d43c5c4a1b78cec18d34076482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d83665c95793562689883ad52161e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0dd8539d764eb480679e132a5d06e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a77c94e35a0e0883b76b1c5f9775285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e433e6c78723e9c7da57a53b44c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7b08b69b6a6346b936ea66ee5691187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156dae80cee3159d1c6560d9057c10a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448a1a95597b0e2a2a3c5dd7b6ed55589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a7cd31991296c0e3f9fab67db3f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d73c4608d31185ded1211e467a86f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964710c83cb0fb5944fcf44652c3ff892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56533c0825cf29e9d2aa57bab85a4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe122c50f10566763903b5460d22a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d270967972d2769130b0c586fe050ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55489bd6fc3ea2a1db1717ae46dce49f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c64400db6d75252d9173a8e92eeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cb72b4a44dc3f2e3af688cd96647698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eb7a49a360eba52cb1ec8b8488b8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633f7064f8af7a93824ec14e3eafea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab29aafe96af5ae4218f7bdd0b4ec5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26f7773c1ccbf4d45794803729eecd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c318ff53e458ee24198116865e880103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9461812a6fc1d5b85ccdd7d8340efa5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cecdea2cdaf5b0da238519d9140983105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bda58b9502da5b8bc6a3f3eee4a777106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0152a6fc3535db104ba168efb8269d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed993f692b2f081539dad33c4fa24e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4f12af0f57b2a33c825c17d425db0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821d60097b7ca168c7ad1c9ef95c2e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76056b9ff3e79a1735120af787b2cee9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8a497e0e61ee0638a3d0685e5fdbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f0ebe73e5b1efb86183944ea6d89d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484a22bbf785361c8acf4e42ecf1160114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d567aaac074daeaced288d68166af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e74f9f4d486fa2d61664e26fb40c39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882679f384f62ad69b2406259e58d3c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dd15b3a886ebd73831098bf441156118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cf0560c1f4864f5a52625befdc0ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee646227f6f60b0c29ad5287b355c5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1192610d9df3c0e5735b4a37cf153121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aa9abaeb8b0759dd10de7f8edbd12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e12291756864efb721981060e1428123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2d90755cf7d72c9967ab901799c03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c158e1da4b01f451acbed820bad17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137642fb41259f9b1c74cd0ead2045f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5386a6646a0b804a3f60934e00b7c1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e4e8123a4dde7272d074b4f87cff6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd31db6b4730da4393607a98ae10f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d92468bbcfe35a57e187a56ccd11bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7500843dfa70c015e7d5bcf104a68c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc200c1ba5fb3248d7d05b5f2eecfa9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c9e2e721987b46a71a924be52211133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fff7d492d0445fc541b97acfa04f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8908e2dd6ce37b37c9149688a54ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d271f5090838ed7244db4e149d6badd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60b180eef9897d4c9d38c4ee381624137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb34ccde6582351119f3398b5a0983138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a9e63a2855cab475239695a766068139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454fb74616dfa099a3fe8e7c718b37b140.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dda48edbcfa73bc8ec66bc00142f8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb74144078c8eff48d9925ee0b22cff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d53c846a8a8b28e8825953755967c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77627cf3770bc6eb8146b7cc855330074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d9b827d4adf6e701d3e4ce4328f2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969141c45169bed74a9f486e8d57616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a78680d98da96f0e766e6116ad097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde4755c2cbb3fd89615dcfe09337ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af50de291b55de482a59ffbf423c9dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de9b244066d20cd939f1b46a324c6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f242991e79e23d5396dd23bead21611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3473191820ce8439c40c3e4fc33755212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdceb6a0ebe343e3a3961b235e980013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ca47a270c5056a9ad725255e68b9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7786b5c149ceb061d52d07326c354dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e092e0618b190f639f562d5afd7ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c384e596d9084b305744025d86e6d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beac9fb772cd48afddce7fa264da8f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8aa73f7325e30aa1202413279667219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b3667ea25b4c107bbd05cfc02c61320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f23f07f65ac8173be335322b37a8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2711899f8939ce28692be9f8e482b8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398be2f7d3dec7a325a7c386a3512c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4364735a7e1591b494ecc2609ed8e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b0fc4932f5484b82f1ba106c9234d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc038dd704a5490081a45a9aca8d8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289871651a202d6b7c44370efb15817b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ab7aa5b11c577c475006cf42aab4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914400945a8eb3800b689e2a1482d50a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34563de7f2844bfd9062f7b1de19b8f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5028c25dc688a62be993730a75f543b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad2d9ae019c4e00df454f671cf27af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fbff67f00647de399fd1ee44e044533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7475ebb97ef119791b769bea97660c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fac189176a0ee47e057b4dfba4ad6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d0ad2af8d99432633c0b444170e5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4549392dc6b9a6b3003522e5049bce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb5d373998fe283c2005c81a01346738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192be56b5cf887abde655813dd11b6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24efcc963194b0a6a948b5249cf59740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7efd2ae280646ad095fe0073658d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c9ee13365f29671914b2146f6bb4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5259a8ed54af397651a1f9239886043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63324fe96751813b884a47cef0505f5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3868111612660da8bbe575dd3b54b5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d6f81378f4d0ec5f579f6321399cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0744b6b04ac0beba6a881293d2278c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11fe32529bef6278da7f48fb467b5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d612e55649a952df19ef779652544549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce8ebbf81b87ffcbc0d074ef3a79050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977512a33ca0b7e75216501de3db9cd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b29a235654e6bdda95e3b22b6750e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac9679028aaf93d7a47df0deb0558a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915b699c45424056fc068b6daae9d1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcf37ac17168c15fcf5077609962ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1b2c8a09d3950632c71a6a924742656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20748a9da615d04136591c73d9667057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e686c156e6ff6eebe73cdf9855871958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7105714a73bfe5eabffd3fbb4e989059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8903c281d9f60b5c26414a85c6c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366e358244487ce731a585f745a79af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c9e72b68991b879f5f44d55448c7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b03667da6668e3c94d8581fc17a1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c2a7b256db0107b67124b0bc02cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515accece371a98b01f6b4655787e5cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219423a3afeedd443863672223553f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40510134872cc78c0b0802c7b40707967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dbfad3e0e14db6bd9b2bb887fb43568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cea611a738ea4427e8607b18fd8f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d3e4bcac2590b616b07656fbb78970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb69836557442942d4eadbd0effa81b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984aa8fb8e9f4926c43b9a6aff21d2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bcf53eccbdcb158240198ee68d50473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad308cdd864227d0554c82b3cafb983074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d195bd8e33f78ecc4bccd49ad6417b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189444c586b438625b4b5124f183fd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83186315916a86ff2fb81cdf7960213577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf66ff00a12dc3cadf434a564dd4acc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474c1e66b13203d7efab0ad3781779d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71b2d2faa28317876495a289e0fed780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded92b7d3d3ed3773ef3b96cfa8ee4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bb86a3f578eea895e0b3ebef8e94b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee7c3d3d29c667825aac8e58c2a81a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8e14846e96609ed639d60f536165f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054cd681c66b5db12ce09ad2a38bda385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f715977b1757710c080fe09c7a0b6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dfec3b6f5d73727b45da175596f6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51f5f4d3dffacad4ecd5e0e5d2837f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d5ded15f010a379d4419a4f0ae37d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ffebf913a8da80cfe03f75fb51c1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f9012b1dd28f04ae6f206d4c5f3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec78591bb83f508a359302b2698c7d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf457d84a03bd51a7dde85f1582601d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18c894ac2daa4bf87d10e35f64d02f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f793bc1cf7999c2be0992d364504595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147efeeab0d72d3dd6e31782f71a57296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29d042a9c0f67770801cef94b045597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c684c6c49a800728e88233d4ce6e06198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52a286e58fd1ce541980767e01554299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bae3b4c7d6af4a758caf45577e9f8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd1cc6edf4296dfa87a6808fcd15ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d936acc94e9fc9f4d3e1ce755c952e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6281a568dca3f83e5a57eb3f79d1125103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068569d75a029843a9a9c005c2ad7dbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925e206dd4790a9dcac3b5cccec15e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27483eca89593e57c9a9014b821de81d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc015bbadfaa48d8467be34af0f49e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ffadde9edbe11b5d0b63abc52c11d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e89b3f3e310ee92d28830c85424d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f67622c9ea6c2baade1db3625c6660110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b03544b70a9dacfd63ec39ab320204111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95766c15a7f3ba1c8e9388dcd07faccf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a90785d3190acaa6255be46cf283e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80267c3bd616965ae2fc0658d6612b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce70c9d1cf297a95b016ef05af887f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a04af8013f7c608f6c1bd1c6692364116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5978d553ec5b9a66f69b150ab326a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782b48f0668e541196ae97111ae4a21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeea96d293d19c492529f8a24e1c3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985245857909b7d0878ee2047f929988120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3828af2eedd7b90d6a620eefa600e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca85a61faa495fe48c1c7cefc59685122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897ed9e0f3a3c54bf474eb0653cae76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43354e4bcc446ed77b5418802aaf7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d57bb3b896aa628ee0fda29372338125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f0988361214723af195fef67729fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4c2d0c0d02241dcc98208928857a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a231c0ebcb109ed345466f48b1f8ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a36d77f34d34eb12edb0b6ef1dd1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404672af24956bfd3c3527e17a9039b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3509e62182d92932eae9dd28a9c0d4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b13e7168d9988b73d09b80f6d78dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d30790b93926723278cba113ce6d34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b11adb4c5605b489f2a45e50cb5f4134.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5210,230 +5165,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5700,54 +5475,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/svechi-dlya-torta/736/?utm_source=price&amp;utm_campaign=price_svechi-dlya-torta" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M146"/>
+  <dimension ref="A1:M140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M146" sqref="M146"/>
+      <selection activeCell="M140" sqref="M140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -5843,3804 +5618,3644 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>5000000088485</v>
+        <v>5000000080748</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>120</v>
+        <v>100.8</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000088478</v>
+        <v>5000000080762</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>120</v>
+        <v>100.8</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>5000000088409</v>
+        <v>5000000080779</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>120</v>
+        <v>100.8</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>5000000088461</v>
+        <v>5000000080786</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>120</v>
+        <v>100.8</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000088416</v>
+        <v>5000000080793</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>120</v>
+        <v>100.8</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8">
-        <v>5000000088454</v>
+        <v>5000000080809</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>120</v>
+        <v>100.8</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="8">
-        <v>5000000088423</v>
+        <v>5000000080823</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>120</v>
+        <v>100.8</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000062713</v>
+        <v>5000000080830</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>102.9</v>
+        <v>100.8</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D15" s="8">
-        <v>5000000062737</v>
+        <v>2510000013859</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D16" s="8">
-        <v>5000000062744</v>
+        <v>2510000013934</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D17" s="8">
-        <v>5000000062751</v>
+        <v>2510000013972</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D18" s="8">
-        <v>5000000062775</v>
+        <v>2510000014016</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D19" s="8">
-        <v>5000000062799</v>
+        <v>2510000014092</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D20" s="8">
-        <v>5000000062614</v>
+        <v>2510000014139</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D21" s="8">
-        <v>5000000062638</v>
+        <v>2510000014177</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D22" s="8">
-        <v>5000000062652</v>
+        <v>2510000014214</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D23" s="8">
-        <v>5000000062676</v>
+        <v>2510000013842</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D24" s="8">
-        <v>5000000062683</v>
+        <v>2510000013880</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D25" s="8">
-        <v>5000000062690</v>
+        <v>2510000013927</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D26" s="8">
-        <v>5000000062706</v>
+        <v>2510000013965</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>102.9</v>
+        <v>60.48</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D27" s="8">
-        <v>5000000080762</v>
+        <v>2510000014009</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D28" s="8">
-        <v>5000000080779</v>
+        <v>2510000014047</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D29" s="8">
-        <v>5000000080786</v>
+        <v>2510000014085</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D30" s="8">
-        <v>5000000080793</v>
+        <v>2510000014122</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="D31" s="8">
-        <v>5000000080809</v>
+        <v>2510000014160</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D32" s="8">
-        <v>5000000080816</v>
+        <v>2510000014207</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D33" s="8">
-        <v>5000000080823</v>
+        <v>2510000013958</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D34" s="8">
-        <v>5000000080830</v>
+        <v>2510000014030</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D35" s="8">
-        <v>2510000013859</v>
+        <v>2510000014078</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D36" s="8">
-        <v>2510000013934</v>
+        <v>2510000014153</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="D37" s="8">
-        <v>2510000013972</v>
+        <v>2510000014238</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D38" s="8">
-        <v>2510000014016</v>
+        <v>2510000013866</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D39" s="8">
-        <v>2510000014092</v>
+        <v>2510000013903</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D40" s="8">
-        <v>2510000014139</v>
+        <v>2510000013941</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D41" s="8">
-        <v>2510000014177</v>
+        <v>2510000013989</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="D42" s="8">
-        <v>2510000014214</v>
+        <v>2510000014023</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D43" s="8">
-        <v>2510000013842</v>
+        <v>2510000014061</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D44" s="8">
-        <v>2510000013880</v>
+        <v>2510000014108</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D45" s="8">
-        <v>2510000013927</v>
+        <v>2510000014146</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D46" s="8">
-        <v>2510000013965</v>
+        <v>2510000014184</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D47" s="8">
-        <v>2510000014009</v>
+        <v>2510000014221</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>100.8</v>
+        <v>60.48</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D48" s="8">
-        <v>2510000014047</v>
+        <v>5000000088485</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G48" s="6">
-        <v>100.8</v>
+        <v>120</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D49" s="8">
-        <v>2510000014085</v>
+        <v>5000000088447</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G49" s="6">
-        <v>100.8</v>
+        <v>120</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D50" s="8">
-        <v>2510000014122</v>
+        <v>5000000088478</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G50" s="6">
-        <v>100.8</v>
+        <v>120</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D51" s="8">
-        <v>2510000014160</v>
+        <v>5000000088409</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G51" s="6">
-        <v>100.8</v>
+        <v>120</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D52" s="8">
-        <v>2510000014207</v>
+        <v>5000000088461</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G52" s="6">
-        <v>100.8</v>
+        <v>120</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D53" s="8">
-        <v>2510000013873</v>
+        <v>5000000088416</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G53" s="6">
-        <v>100.8</v>
+        <v>120</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D54" s="8">
-        <v>2510000013910</v>
+        <v>5000000088454</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G54" s="6">
-        <v>100.8</v>
+        <v>120</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D55" s="8">
-        <v>2510000013958</v>
+        <v>5000000088218</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>63</v>
+        <v>118</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G55" s="6">
-        <v>100.8</v>
+        <v>330</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D56" s="8">
-        <v>2510000013866</v>
+        <v>5000000088195</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>63</v>
+        <v>118</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G56" s="6">
-        <v>100.8</v>
+        <v>330</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D57" s="8">
+        <v>5000000084524</v>
+      </c>
+      <c r="E57" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="C57" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F57" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>100.8</v>
+        <v>132.36</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C58" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="C58" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="8">
-        <v>2510000013941</v>
+        <v>5000000084531</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>100.8</v>
+        <v>144.96</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C59" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="C59" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="8">
-        <v>2510000013989</v>
+        <v>5000000084548</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>100.8</v>
+        <v>144.96</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C60" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="C60" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="8">
-        <v>2510000014023</v>
+        <v>5000000084555</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>100.8</v>
+        <v>144.96</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C61" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="C61" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="8">
-        <v>2510000014061</v>
+        <v>5000000084364</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>100.8</v>
+        <v>144.96</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C62" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="C62" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="8">
-        <v>2510000014108</v>
+        <v>5000000084388</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>100.8</v>
+        <v>132.36</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C63" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="C63" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="8">
-        <v>2510000014146</v>
+        <v>5000000084456</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>100.8</v>
+        <v>132.36</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="C64" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="C64" s="6" t="s">
+      <c r="D64" s="8">
+        <v>5000000091225</v>
+      </c>
+      <c r="E64" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="D64" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F64" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G64" s="6">
-        <v>100.8</v>
+        <v>99</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D65" s="8">
-        <v>2510000014221</v>
+        <v>5000000088096</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>63</v>
+        <v>138</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G65" s="6">
-        <v>100.8</v>
+        <v>99</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D66" s="8">
-        <v>5000000091102</v>
-[...1 lines deleted...]
-      <c r="E66" s="7"/>
+        <v>5000000088027</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>138</v>
+      </c>
       <c r="F66" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G66" s="6">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D67" s="8">
-        <v>5000000091171</v>
-[...1 lines deleted...]
-      <c r="E67" s="7"/>
+        <v>5000000088393</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>145</v>
+      </c>
       <c r="F67" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G67" s="6">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D68" s="8">
+        <v>5000000088362</v>
+      </c>
+      <c r="E68" s="7" t="s">
         <v>145</v>
       </c>
-      <c r="C68" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="7"/>
       <c r="F68" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G68" s="6">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D69" s="8">
-        <v>5000000091126</v>
-[...1 lines deleted...]
-      <c r="E69" s="7"/>
+        <v>5000000088348</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>145</v>
+      </c>
       <c r="F69" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G69" s="6">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D70" s="8">
-        <v>5000000091157</v>
+        <v>5000000088331</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G70" s="6">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
         <v>152</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D71" s="8">
-        <v>5000000088003</v>
+        <v>5000000088386</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G71" s="6">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
         <v>154</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>155</v>
       </c>
       <c r="D72" s="8">
-        <v>5000000091164</v>
+        <v>5000000088317</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G72" s="6">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>157</v>
       </c>
       <c r="D73" s="8">
-        <v>5000000088539</v>
+        <v>5000000088324</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G73" s="6">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="C74" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="C74" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" s="8">
-        <v>5000000088522</v>
+        <v>5000000088379</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G74" s="6">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="C75" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="C75" s="6" t="s">
+      <c r="D75" s="8">
+        <v>5000000088232</v>
+      </c>
+      <c r="E75" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="D75" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F75" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G75" s="6">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
         <v>163</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D76" s="8">
-        <v>5000000088584</v>
+        <v>5000000088270</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G76" s="6">
         <v>168</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D77" s="8">
-        <v>5000000088508</v>
+        <v>5000000088300</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G77" s="6">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D78" s="8">
-        <v>5000000088577</v>
+        <v>5000000088287</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G78" s="6">
         <v>168</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C79" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="C79" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" s="8">
-        <v>5000000088515</v>
+        <v>5000000088294</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G79" s="6">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C80" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="C80" s="6" t="s">
+      <c r="D80" s="8">
+        <v>5000000084241</v>
+      </c>
+      <c r="E80" s="7" t="s">
         <v>173</v>
       </c>
-      <c r="D80" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F80" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G80" s="6">
-        <v>174</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D81" s="8">
+        <v>5000000084258</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="F81" s="9" t="s">
         <v>174</v>
       </c>
-      <c r="C81" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G81" s="6">
-        <v>174</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D82" s="8">
-        <v>5000000088393</v>
+        <v>5000000084265</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G82" s="6">
-        <v>156</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D83" s="8">
-        <v>5000000088362</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091089</v>
+      </c>
+      <c r="E83" s="7"/>
       <c r="F83" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G83" s="6">
-        <v>156</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D84" s="8">
-        <v>5000000088348</v>
+        <v>5000000091096</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G84" s="6">
-        <v>156</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D85" s="8">
-        <v>5000000088331</v>
+        <v>5000000084326</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G85" s="6">
-        <v>156</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D86" s="8">
-        <v>5000000088386</v>
+        <v>5000000084333</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G86" s="6">
-        <v>156</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D87" s="8">
-        <v>5000000088317</v>
+        <v>5000000084340</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G87" s="6">
-        <v>156</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D88" s="8">
-        <v>5000000088324</v>
+        <v>5000000084357</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G88" s="6">
-        <v>156</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
         <v>191</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D89" s="8">
-        <v>5000000088379</v>
+        <v>5000000062713</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G89" s="6">
-        <v>156</v>
+        <v>102.9</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D90" s="8">
+        <v>5000000062737</v>
+      </c>
+      <c r="E90" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="C90" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F90" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G90" s="6">
-        <v>168</v>
+        <v>102.9</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D91" s="8">
-        <v>5000000088270</v>
+        <v>5000000062751</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G91" s="6">
-        <v>168</v>
+        <v>102.9</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
         <v>198</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>199</v>
       </c>
       <c r="D92" s="8">
-        <v>5000000088225</v>
+        <v>5000000062775</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G92" s="6">
-        <v>168</v>
+        <v>102.9</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
         <v>200</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D93" s="8">
-        <v>5000000088300</v>
+        <v>5000000062782</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G93" s="6">
-        <v>168</v>
+        <v>102.9</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>203</v>
       </c>
       <c r="D94" s="8">
-        <v>5000000088263</v>
+        <v>5000000062799</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G94" s="6">
-        <v>168</v>
+        <v>102.9</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
         <v>204</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>205</v>
       </c>
       <c r="D95" s="8">
-        <v>5000000088287</v>
+        <v>5000000062614</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G95" s="6">
-        <v>168</v>
+        <v>102.9</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D96" s="8">
-        <v>5000000088294</v>
+        <v>5000000062638</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="G96" s="6">
-        <v>168</v>
+        <v>102.9</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>209</v>
       </c>
       <c r="D97" s="8">
-        <v>5000000084494</v>
+        <v>5000000062652</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>64</v>
+        <v>174</v>
       </c>
       <c r="G97" s="6">
-        <v>144.96</v>
+        <v>102.9</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C98" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="C98" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" s="8">
-        <v>5000000084524</v>
+        <v>5000000062690</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>64</v>
+        <v>174</v>
       </c>
       <c r="G98" s="6">
-        <v>132.36</v>
+        <v>102.9</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="C99" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="C99" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99" s="8">
-        <v>5000000084531</v>
+        <v>5000000062706</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>64</v>
+        <v>174</v>
       </c>
       <c r="G99" s="6">
-        <v>144.96</v>
+        <v>102.9</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C100" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="C100" s="6" t="s">
+      <c r="D100" s="8">
+        <v>5000000080625</v>
+      </c>
+      <c r="E100" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="D100" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F100" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G100" s="6">
-        <v>144.96</v>
+        <v>150</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D101" s="8">
-        <v>5000000084555</v>
+        <v>5000000080731</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="F101" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G101" s="6">
-        <v>144.96</v>
+        <v>150</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D102" s="8">
-        <v>5000000084371</v>
+        <v>5000000088560</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="F102" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G102" s="6">
-        <v>132.36</v>
+        <v>168</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D103" s="8">
-        <v>5000000084388</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091102</v>
+      </c>
+      <c r="E103" s="7"/>
       <c r="F103" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G103" s="6">
-        <v>132.36</v>
+        <v>111</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="71">
       <c r="A104" s="6"/>
       <c r="B104" s="7" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D104" s="8">
-        <v>5000000084418</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091171</v>
+      </c>
+      <c r="E104" s="7"/>
       <c r="F104" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G104" s="6">
-        <v>132.36</v>
+        <v>111</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="71">
       <c r="A105" s="6"/>
       <c r="B105" s="7" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D105" s="8">
-        <v>5000000084456</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091119</v>
+      </c>
+      <c r="E105" s="7"/>
       <c r="F105" s="9" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="G105" s="6">
-        <v>132.36</v>
+        <v>111</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="71">
       <c r="A106" s="6"/>
       <c r="B106" s="7" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D106" s="8">
-        <v>5000000091263</v>
+        <v>5000000091126</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="9" t="s">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="G106" s="6">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6"/>
       <c r="M106" s="5"/>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="71">
       <c r="A107" s="6"/>
       <c r="B107" s="7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D107" s="8">
-        <v>5000000088164</v>
+        <v>5000000091157</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F107" s="9" t="s">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="G107" s="6">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6"/>
       <c r="M107" s="5"/>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="71">
       <c r="A108" s="6"/>
       <c r="B108" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="D108" s="8">
+        <v>5000000088003</v>
+      </c>
+      <c r="E108" s="7" t="s">
         <v>233</v>
       </c>
-      <c r="C108" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F108" s="9" t="s">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="G108" s="6">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="6"/>
       <c r="J108" s="6"/>
       <c r="K108" s="6"/>
       <c r="L108" s="6"/>
       <c r="M108" s="5"/>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="71">
       <c r="A109" s="6"/>
       <c r="B109" s="7" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D109" s="8">
-        <v>5000000088157</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091140</v>
+      </c>
+      <c r="E109" s="7"/>
       <c r="F109" s="9" t="s">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="G109" s="6">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="71">
       <c r="A110" s="6"/>
       <c r="B110" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D110" s="8">
-        <v>5000000088119</v>
+        <v>5000000088539</v>
       </c>
       <c r="E110" s="7" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="F110" s="9" t="s">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="G110" s="6">
-        <v>75</v>
+        <v>174</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="6"/>
       <c r="J110" s="6"/>
       <c r="K110" s="6"/>
       <c r="L110" s="6"/>
       <c r="M110" s="5"/>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="71">
       <c r="A111" s="6"/>
       <c r="B111" s="7" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C111" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="D111" s="8">
+        <v>5000000088522</v>
+      </c>
+      <c r="E111" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="D111" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F111" s="9" t="s">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="G111" s="6">
-        <v>75</v>
+        <v>174</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6"/>
       <c r="M111" s="5"/>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="71">
       <c r="A112" s="6"/>
       <c r="B112" s="7" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D112" s="8">
-        <v>5000000091270</v>
+        <v>5000000088492</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="F112" s="9" t="s">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="G112" s="6">
-        <v>75</v>
+        <v>174</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="71">
       <c r="A113" s="6"/>
       <c r="B113" s="7" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D113" s="8">
-        <v>5000000091249</v>
+        <v>5000000088584</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="F113" s="9" t="s">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="G113" s="6">
-        <v>75</v>
+        <v>168</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="5"/>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="71">
       <c r="A114" s="6"/>
       <c r="B114" s="7" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D114" s="8">
-        <v>5000000088188</v>
+        <v>5000000088508</v>
       </c>
       <c r="E114" s="7" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="F114" s="9" t="s">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="G114" s="6">
-        <v>75</v>
+        <v>174</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6"/>
       <c r="M114" s="5"/>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="71">
       <c r="A115" s="6"/>
       <c r="B115" s="7" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D115" s="8">
-        <v>5000000084166</v>
+        <v>5000000088577</v>
       </c>
       <c r="E115" s="7" t="s">
-        <v>249</v>
+        <v>222</v>
       </c>
       <c r="F115" s="9" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="G115" s="6">
-        <v>98.90000000000001</v>
+        <v>168</v>
       </c>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="71">
       <c r="A116" s="6"/>
       <c r="B116" s="7" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D116" s="8">
-        <v>5000000084197</v>
+        <v>5000000088515</v>
       </c>
       <c r="E116" s="7" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="F116" s="9" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="G116" s="6">
-        <v>98.90000000000001</v>
+        <v>174</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="5"/>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="71">
       <c r="A117" s="6"/>
       <c r="B117" s="7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D117" s="8">
-        <v>5000000084258</v>
+        <v>5000000088553</v>
       </c>
       <c r="E117" s="7" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="F117" s="9" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="G117" s="6">
-        <v>98.90000000000001</v>
+        <v>174</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="71">
       <c r="A118" s="6"/>
       <c r="B118" s="7" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D118" s="8">
-        <v>5000000084265</v>
+        <v>5000000088546</v>
       </c>
       <c r="E118" s="7" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="F118" s="9" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="G118" s="6">
-        <v>98.90000000000001</v>
+        <v>174</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="71">
       <c r="A119" s="6"/>
       <c r="B119" s="7" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D119" s="8">
-        <v>5000000084289</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091263</v>
+      </c>
+      <c r="E119" s="7"/>
       <c r="F119" s="9" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="G119" s="6">
-        <v>98.90000000000001</v>
+        <v>75</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="5"/>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="71">
       <c r="A120" s="6"/>
       <c r="B120" s="7" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C120" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D120" s="8">
+        <v>5000000088164</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="F120" s="9" t="s">
         <v>259</v>
       </c>
-      <c r="D120" s="8">
-[...5 lines deleted...]
-      </c>
       <c r="G120" s="6">
-        <v>98.90000000000001</v>
+        <v>75</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="5"/>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="71">
       <c r="A121" s="6"/>
       <c r="B121" s="7" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D121" s="8">
-        <v>5000000084302</v>
+        <v>5000000088171</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="F121" s="9" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="G121" s="6">
-        <v>98.90000000000001</v>
+        <v>75</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="5"/>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="71">
       <c r="A122" s="6"/>
       <c r="B122" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="D122" s="8">
+        <v>5000000088157</v>
+      </c>
+      <c r="E122" s="7" t="s">
         <v>262</v>
       </c>
-      <c r="C122" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F122" s="9" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="G122" s="6">
-        <v>98.90000000000001</v>
+        <v>75</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="5"/>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="71">
       <c r="A123" s="6"/>
       <c r="B123" s="7" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D123" s="8">
-        <v>5000000084326</v>
+        <v>5000000088119</v>
       </c>
       <c r="E123" s="7" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="F123" s="9" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="G123" s="6">
-        <v>98.90000000000001</v>
+        <v>75</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="5"/>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="71">
       <c r="A124" s="6"/>
       <c r="B124" s="7" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D124" s="8">
-        <v>5000000084333</v>
+        <v>5000000091256</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="F124" s="9" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="G124" s="6">
-        <v>98.90000000000001</v>
+        <v>75</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="5"/>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="71">
       <c r="A125" s="6"/>
       <c r="B125" s="7" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D125" s="8">
-        <v>5000000084340</v>
+        <v>5000000091270</v>
       </c>
       <c r="E125" s="7" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="F125" s="9" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="G125" s="6">
-        <v>98.90000000000001</v>
+        <v>75</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="5"/>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="71">
       <c r="A126" s="6"/>
       <c r="B126" s="7" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D126" s="8">
-        <v>5000000084357</v>
+        <v>5000000091249</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="F126" s="9" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="G126" s="6">
-        <v>98.90000000000001</v>
+        <v>75</v>
       </c>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="5"/>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="71">
       <c r="A127" s="6"/>
       <c r="B127" s="7" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D127" s="8">
-        <v>5000000088195</v>
+        <v>5000000088188</v>
       </c>
       <c r="E127" s="7" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="F127" s="9" t="s">
-        <v>19</v>
+        <v>259</v>
       </c>
       <c r="G127" s="6">
-        <v>330</v>
+        <v>75</v>
       </c>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="5"/>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="71">
       <c r="A128" s="6"/>
       <c r="B128" s="7" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D128" s="8">
-        <v>5000000091188</v>
-[...1 lines deleted...]
-      <c r="E128" s="7"/>
+        <v>5000000071395</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>279</v>
+      </c>
       <c r="F128" s="9" t="s">
-        <v>19</v>
+        <v>280</v>
       </c>
       <c r="G128" s="6">
-        <v>99</v>
+        <v>30.8</v>
       </c>
       <c r="H128" s="6"/>
       <c r="I128" s="6"/>
       <c r="J128" s="6"/>
       <c r="K128" s="6"/>
       <c r="L128" s="6"/>
       <c r="M128" s="5"/>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="71">
       <c r="A129" s="6"/>
       <c r="B129" s="7" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="D129" s="8">
-        <v>5000000091225</v>
+        <v>5000000071418</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>279</v>
       </c>
       <c r="F129" s="9" t="s">
-        <v>19</v>
+        <v>280</v>
       </c>
       <c r="G129" s="6">
-        <v>99</v>
+        <v>30.8</v>
       </c>
       <c r="H129" s="6"/>
       <c r="I129" s="6"/>
       <c r="J129" s="6"/>
       <c r="K129" s="6"/>
       <c r="L129" s="6"/>
       <c r="M129" s="5"/>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="71">
       <c r="A130" s="6"/>
       <c r="B130" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D130" s="8">
+        <v>5000000071425</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="F130" s="9" t="s">
         <v>280</v>
       </c>
-      <c r="C130" s="6" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="G130" s="6">
-        <v>99</v>
+        <v>30.8</v>
       </c>
       <c r="H130" s="6"/>
       <c r="I130" s="6"/>
       <c r="J130" s="6"/>
       <c r="K130" s="6"/>
       <c r="L130" s="6"/>
       <c r="M130" s="5"/>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="71">
       <c r="A131" s="6"/>
       <c r="B131" s="7" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D131" s="8">
-        <v>5000000071395</v>
+        <v>5000000071401</v>
       </c>
       <c r="E131" s="7" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="F131" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="G131" s="6">
         <v>30.8</v>
       </c>
       <c r="H131" s="6"/>
       <c r="I131" s="6"/>
       <c r="J131" s="6"/>
       <c r="K131" s="6"/>
       <c r="L131" s="6"/>
       <c r="M131" s="5"/>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="71">
       <c r="A132" s="6"/>
       <c r="B132" s="7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D132" s="8">
-        <v>5000000071418</v>
+        <v>5000000080854</v>
       </c>
       <c r="E132" s="7" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="F132" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="G132" s="6">
         <v>30.8</v>
       </c>
       <c r="H132" s="6"/>
       <c r="I132" s="6"/>
       <c r="J132" s="6"/>
       <c r="K132" s="6"/>
       <c r="L132" s="6"/>
       <c r="M132" s="5"/>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="71">
       <c r="A133" s="6"/>
       <c r="B133" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D133" s="8">
-        <v>5000000071425</v>
+        <v>5000000084944</v>
       </c>
       <c r="E133" s="7" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="F133" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="G133" s="6">
-        <v>30.8</v>
+        <v>33.5</v>
       </c>
       <c r="H133" s="6"/>
       <c r="I133" s="6"/>
       <c r="J133" s="6"/>
       <c r="K133" s="6"/>
       <c r="L133" s="6"/>
       <c r="M133" s="5"/>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="71">
       <c r="A134" s="6"/>
       <c r="B134" s="7" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C134" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="D134" s="8">
+        <v>5000000084968</v>
+      </c>
+      <c r="E134" s="7" t="s">
         <v>291</v>
       </c>
-      <c r="D134" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F134" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="G134" s="6">
-        <v>30.8</v>
+        <v>33.5</v>
       </c>
       <c r="H134" s="6"/>
       <c r="I134" s="6"/>
       <c r="J134" s="6"/>
       <c r="K134" s="6"/>
       <c r="L134" s="6"/>
       <c r="M134" s="5"/>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="71">
       <c r="A135" s="6"/>
       <c r="B135" s="7" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D135" s="8">
-        <v>5000000080854</v>
+        <v>5000000084975</v>
       </c>
       <c r="E135" s="7" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="F135" s="9" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="G135" s="6">
-        <v>30.8</v>
+        <v>33.5</v>
       </c>
       <c r="H135" s="6"/>
       <c r="I135" s="6"/>
       <c r="J135" s="6"/>
       <c r="K135" s="6"/>
       <c r="L135" s="6"/>
       <c r="M135" s="5"/>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="71">
       <c r="A136" s="6"/>
       <c r="B136" s="7" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D136" s="8">
-        <v>5000000084944</v>
+        <v>5000000084951</v>
       </c>
       <c r="E136" s="7" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="F136" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="G136" s="6">
         <v>33.5</v>
       </c>
       <c r="H136" s="6"/>
       <c r="I136" s="6"/>
       <c r="J136" s="6"/>
       <c r="K136" s="6"/>
       <c r="L136" s="6"/>
       <c r="M136" s="5"/>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="71">
       <c r="A137" s="6"/>
       <c r="B137" s="7" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D137" s="8">
-        <v>5000000084968</v>
+        <v>5000000084593</v>
       </c>
       <c r="E137" s="7" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="F137" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="G137" s="6">
-        <v>33.5</v>
+        <v>32.5</v>
       </c>
       <c r="H137" s="6"/>
       <c r="I137" s="6"/>
       <c r="J137" s="6"/>
       <c r="K137" s="6"/>
       <c r="L137" s="6"/>
       <c r="M137" s="5"/>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="71">
       <c r="A138" s="6"/>
       <c r="B138" s="7" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D138" s="8">
-        <v>5000000084975</v>
+        <v>5000000084562</v>
       </c>
       <c r="E138" s="7" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="F138" s="9" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="G138" s="6">
-        <v>33.5</v>
+        <v>32.5</v>
       </c>
       <c r="H138" s="6"/>
       <c r="I138" s="6"/>
       <c r="J138" s="6"/>
       <c r="K138" s="6"/>
       <c r="L138" s="6"/>
       <c r="M138" s="5"/>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="71">
       <c r="A139" s="6"/>
       <c r="B139" s="7" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D139" s="8">
-        <v>5000000084951</v>
+        <v>5000000084586</v>
       </c>
       <c r="E139" s="7" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="F139" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="G139" s="6">
-        <v>33.5</v>
+        <v>32.5</v>
       </c>
       <c r="H139" s="6"/>
       <c r="I139" s="6"/>
       <c r="J139" s="6"/>
       <c r="K139" s="6"/>
       <c r="L139" s="6"/>
       <c r="M139" s="5"/>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="71">
       <c r="A140" s="6"/>
       <c r="B140" s="7" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D140" s="8">
-        <v>5000000084593</v>
+        <v>5000000084579</v>
       </c>
       <c r="E140" s="7" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="F140" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="G140" s="6">
         <v>32.5</v>
       </c>
       <c r="H140" s="6"/>
       <c r="I140" s="6"/>
       <c r="J140" s="6"/>
       <c r="K140" s="6"/>
       <c r="L140" s="6"/>
       <c r="M140" s="5"/>
-    </row>
-[...160 lines deleted...]
-      <c r="M146" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>