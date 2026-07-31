--- v1 (2026-07-30)
+++ v2 (2026-07-31)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Свічки для торта</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>31.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>00:20</t>
+    <t>21:07</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -322,101 +322,555 @@
   <si>
     <t>Свічка цифра "6" (жовта) 251-14108</t>
   </si>
   <si>
     <t>251-14108</t>
   </si>
   <si>
     <t>Свічка цифра "7" (жовта) 251-14146</t>
   </si>
   <si>
     <t>251-14146</t>
   </si>
   <si>
     <t>Свічка цифра "8" (жовта) 251-14184</t>
   </si>
   <si>
     <t>251-14184</t>
   </si>
   <si>
     <t>Свічка цифра "9" (жовта) 251-14221</t>
   </si>
   <si>
     <t>251-14221</t>
   </si>
   <si>
+    <t>Набір свічок 6шт.(мікс) 5-80625</t>
+  </si>
+  <si>
+    <t>5-80625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 2,5 см
+Висота:11 см
+Матеріал:парафин
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 60шт.</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт.(мікс) 5-80731</t>
+  </si>
+  <si>
+    <t>5-80731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 3 см
+Висота:12 см
+Матеріал:парафин
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 10,5см (мікс) 5-88560</t>
+  </si>
+  <si>
+    <t>5-88560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 2,5 см
+Ціна за:10 планшеток по 6 свечек
+Висота:10,5 см
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (фіолетовий) 5-88393</t>
+  </si>
+  <si>
+    <t>5-88393</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 1,2 см
+Ціна за:10 планшеток по 6 свечек
+Висота:13,5 см
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (мікс) 5-88362</t>
+  </si>
+  <si>
+    <t>5-88362</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (золото) 5-88348</t>
+  </si>
+  <si>
+    <t>5-88348</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (шанмпань) 5-88331</t>
+  </si>
+  <si>
+    <t>5-88331</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (зелений) 5-88386</t>
+  </si>
+  <si>
+    <t>5-88386</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (рожевий) 5-88317</t>
+  </si>
+  <si>
+    <t>5-88317</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (синій) 5-88324</t>
+  </si>
+  <si>
+    <t>5-88324</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13,5см (червоний) 5-88379</t>
+  </si>
+  <si>
+    <t>5-88379</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13см (синій) 5-88232</t>
+  </si>
+  <si>
+    <t>5-88232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 1,2 см
+Ціна за:10 планшеток по 6 свечек
+Висота:13 см
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13см (мікс) 5-88270</t>
+  </si>
+  <si>
+    <t>5-88270</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13см (фіолетовий) 5-88300</t>
+  </si>
+  <si>
+    <t>5-88300</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13см (червоний) 5-88287</t>
+  </si>
+  <si>
+    <t>5-88287</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 13см (зелений) 5-88294</t>
+  </si>
+  <si>
+    <t>5-88294</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 10см (мікс) 5-88539</t>
+  </si>
+  <si>
+    <t>5-88539</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 2,5 см
+Ціна за:10 планшеток по 6 свечек
+Висота:10 см
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 10см (срібло) 5-88522</t>
+  </si>
+  <si>
+    <t>5-88522</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 10см (рожевий) 5-88492</t>
+  </si>
+  <si>
+    <t>5-88492</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 10см (мікс) 5-88584</t>
+  </si>
+  <si>
+    <t>5-88584</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 10см (синій) 5-88508</t>
+  </si>
+  <si>
+    <t>5-88508</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 10,5см (мікс) 5-88577</t>
+  </si>
+  <si>
+    <t>5-88577</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 10см (золото) 5-88515</t>
+  </si>
+  <si>
+    <t>5-88515</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 10см (світло-рожевий) 5-88553</t>
+  </si>
+  <si>
+    <t>5-88553</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 10см (червоний) 5-88546</t>
+  </si>
+  <si>
+    <t>5-88546</t>
+  </si>
+  <si>
+    <t>Свічка цифра "8" (золото) 5-84241</t>
+  </si>
+  <si>
+    <t>5-84241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 3 см
+Ширина:3,2 см
+Висота:4,5 см
+Матеріал:парафин
+Вид:свечи-цифры
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10шт.</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (золото) 5-84258</t>
+  </si>
+  <si>
+    <t>5-84258</t>
+  </si>
+  <si>
+    <t>Свічка цифра "0" (срібло) 5-84265</t>
+  </si>
+  <si>
+    <t>5-84265</t>
+  </si>
+  <si>
+    <t>Свічка цифра "3" (срібло) 5-91089</t>
+  </si>
+  <si>
+    <t>5-91089</t>
+  </si>
+  <si>
+    <t>Свічка цифра "5" (срібло) 5-84319</t>
+  </si>
+  <si>
+    <t>5-84319</t>
+  </si>
+  <si>
+    <t>Свічка цифра "6" (срібло) 5-84326</t>
+  </si>
+  <si>
+    <t>5-84326</t>
+  </si>
+  <si>
+    <t>Свічка цифра "7" (срібло) 5-84333</t>
+  </si>
+  <si>
+    <t>5-84333</t>
+  </si>
+  <si>
+    <t>Свічка цифра "8" (срібло) 5-84340</t>
+  </si>
+  <si>
+    <t>5-84340</t>
+  </si>
+  <si>
+    <t>Свічка цифра "9" (срібло) 5-84357</t>
+  </si>
+  <si>
+    <t>5-84357</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 15см (рожевий) 5-91102</t>
+  </si>
+  <si>
+    <t>5-91102</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 15см (фіолетовий) 5-91171</t>
+  </si>
+  <si>
+    <t>5-91171</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 15см (синій) 5-91119</t>
+  </si>
+  <si>
+    <t>5-91119</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 15см (шампань) 5-91126</t>
+  </si>
+  <si>
+    <t>5-91126</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 15см (мікс) 5-87983</t>
+  </si>
+  <si>
+    <t>5-87983</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 3 см
+Ціна за:10 планшеток по 6 свечек
+Висота:15 см
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 15см (зелений) 5-88003</t>
+  </si>
+  <si>
+    <t>5-88003</t>
+  </si>
+  <si>
+    <t>Набір свічок 6шт. 15см (срібло) 5-91140</t>
+  </si>
+  <si>
+    <t>5-91140</t>
+  </si>
+  <si>
+    <t>Набір свічок 10шт. 7см (золото)5-91263</t>
+  </si>
+  <si>
+    <t>5-91263</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 100шт.</t>
+  </si>
+  <si>
+    <t>Набір свічок 10шт. 7см (червоний) 5-88164</t>
+  </si>
+  <si>
+    <t>5-88164</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 2 см
+Ціна за:10 планшеток по 10 свечек
+Висота:7 см
+Вид:декоративные
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Набір свічок 10шт. 7см (зелений) 5-88171</t>
+  </si>
+  <si>
+    <t>5-88171</t>
+  </si>
+  <si>
+    <t>Набір свічок 10шт. 7см (мікс) 5-88157</t>
+  </si>
+  <si>
+    <t>5-88157</t>
+  </si>
+  <si>
+    <t>Набір свічок 10шт. 7см (синій) 5-88119</t>
+  </si>
+  <si>
+    <t>5-88119</t>
+  </si>
+  <si>
+    <t>Набір свічок 10шт. 7см (шанмпань) 5-88126</t>
+  </si>
+  <si>
+    <t>5-88126</t>
+  </si>
+  <si>
+    <t>Набір свічок 10шт. 7см (срібло) 5-88140</t>
+  </si>
+  <si>
+    <t>5-88140</t>
+  </si>
+  <si>
+    <t>Набір свічок 10шт. 7см (рожевий) 5-88102</t>
+  </si>
+  <si>
+    <t>5-88102</t>
+  </si>
+  <si>
+    <t>Набір свічок 10шт. 7см (фіолетовий) 5-88188</t>
+  </si>
+  <si>
+    <t>5-88188</t>
+  </si>
+  <si>
     <t>Набір свічок 6шт. 9см (фіолетовий) 5-88485</t>
   </si>
   <si>
     <t>5-88485</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:держателя 1,2 см
 Ціна за:10 планшеток по 6 свечек
 Висота:9 см
 Вид:декоративные
 Призначення:день рождения
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 60шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Набір свічок 6шт. 9см (срібло) 5-88447</t>
   </si>
   <si>
     <t>5-88447</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 9см (зелений) 5-88478</t>
   </si>
   <si>
     <t>5-88478</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 9см (рожевий) 5-88409</t>
   </si>
   <si>
     <t>5-88409</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 9см (червоний) 5-88461</t>
   </si>
   <si>
     <t>5-88461</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 9см (синій) 5-88416</t>
   </si>
   <si>
     <t>5-88416</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 9см (мікс) 5-88454</t>
   </si>
   <si>
     <t>5-88454</t>
+  </si>
+  <si>
+    <t>Свічка срібло цифра "0" (5-62713)</t>
+  </si>
+  <si>
+    <t>5-62713</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:держателя 4 см
+Ширина:2,8 см
+Висота:4,5 см
+Матеріал:парафин
+Вид:свечи-цифры
+Призначення:день рождения
+</t>
+  </si>
+  <si>
+    <t>Свічка срібло цифра "2" (5-62737)</t>
+  </si>
+  <si>
+    <t>5-62737</t>
+  </si>
+  <si>
+    <t>Свічка срібло цифра "4" (5-62751)</t>
+  </si>
+  <si>
+    <t>5-62751</t>
+  </si>
+  <si>
+    <t>Свічка срібло цифра "6" (5-62775)</t>
+  </si>
+  <si>
+    <t>5-62775</t>
+  </si>
+  <si>
+    <t>Свічка срібло цифра "7" (5-62782)</t>
+  </si>
+  <si>
+    <t>5-62782</t>
+  </si>
+  <si>
+    <t>Свічка срібло цифра "8" (5-62799)</t>
+  </si>
+  <si>
+    <t>5-62799</t>
+  </si>
+  <si>
+    <t>Свічка золото цифра "0" (5-62614)</t>
+  </si>
+  <si>
+    <t>5-62614</t>
+  </si>
+  <si>
+    <t>Свічка золото цифра "2" (5-62638)</t>
+  </si>
+  <si>
+    <t>5-62638</t>
+  </si>
+  <si>
+    <t>Свічка золото цифра "4" (5-62652)</t>
+  </si>
+  <si>
+    <t>5-62652</t>
+  </si>
+  <si>
+    <t>Свічка золото цифра "8" (5-62690)</t>
+  </si>
+  <si>
+    <t>5-62690</t>
+  </si>
+  <si>
+    <t>Свічка золото цифра "9" (5-62706)</t>
+  </si>
+  <si>
+    <t>5-62706</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 8,5см (мікс) 5-88218</t>
   </si>
   <si>
     <t>5-88218</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:держателя 3 см
 Ціна за:10 планшеток по 6 свечек
 Висота:5,5 см
 Вид:декоративные
 Призначення:день рождения
 Особливості:цветное пламя
 </t>
   </si>
   <si>
     <t>Набір свічок 6шт. 8,5см (мікс) 5-88195</t>
   </si>
   <si>
     <t>5-88195</t>
   </si>
   <si>
     <t>Свічка цифра "6" (срібло) 5-84524</t>
   </si>
@@ -471,504 +925,50 @@
   <si>
     <t>Набір свічок 6шт. 15,5см (мікс) 5-88072</t>
   </si>
   <si>
     <t>5-88072</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:держателя 3 см
 Ціна за:10 планшеток по 6 свечек
 Висота:15,5 см
 Вид:декоративные
 Призначення:день рождения
 </t>
   </si>
   <si>
     <t>Набір свічок 6шт. 15,5см (зелений) 5-88096</t>
   </si>
   <si>
     <t>5-88096</t>
   </si>
   <si>
     <t>Набір свічок 6шт. 15,5см (рожевий) 5-88027</t>
   </si>
   <si>
     <t>5-88027</t>
-  </si>
-[...452 lines deleted...]
-    <t>5-88188</t>
   </si>
   <si>
     <t>Свічки "Happy Birthday" (золото) 5-71395</t>
   </si>
   <si>
     <t>5-71395</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:держателя 3,3 см
 Ширина:1,8 см
 Висота:2,7 см
 Матеріал:парафин
 Вид:свечи-надпись
 Призначення:день рождения
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Свічки "Happy Birthday" (бронзові) 5-71418</t>
   </si>
   <si>
     <t>5-71418</t>
   </si>
@@ -1153,51 +1153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dda48edbcfa73bc8ec66bc00142f8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb74144078c8eff48d9925ee0b22cff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d53c846a8a8b28e8825953755967c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77627cf3770bc6eb8146b7cc855330074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d9b827d4adf6e701d3e4ce4328f2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969141c45169bed74a9f486e8d57616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a78680d98da96f0e766e6116ad097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde4755c2cbb3fd89615dcfe09337ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af50de291b55de482a59ffbf423c9dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de9b244066d20cd939f1b46a324c6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f242991e79e23d5396dd23bead21611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3473191820ce8439c40c3e4fc33755212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdceb6a0ebe343e3a3961b235e980013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ca47a270c5056a9ad725255e68b9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7786b5c149ceb061d52d07326c354dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e092e0618b190f639f562d5afd7ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c384e596d9084b305744025d86e6d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beac9fb772cd48afddce7fa264da8f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8aa73f7325e30aa1202413279667219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b3667ea25b4c107bbd05cfc02c61320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f23f07f65ac8173be335322b37a8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2711899f8939ce28692be9f8e482b8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398be2f7d3dec7a325a7c386a3512c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4364735a7e1591b494ecc2609ed8e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b0fc4932f5484b82f1ba106c9234d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc038dd704a5490081a45a9aca8d8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289871651a202d6b7c44370efb15817b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ab7aa5b11c577c475006cf42aab4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914400945a8eb3800b689e2a1482d50a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34563de7f2844bfd9062f7b1de19b8f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5028c25dc688a62be993730a75f543b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad2d9ae019c4e00df454f671cf27af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fbff67f00647de399fd1ee44e044533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7475ebb97ef119791b769bea97660c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fac189176a0ee47e057b4dfba4ad6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d0ad2af8d99432633c0b444170e5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4549392dc6b9a6b3003522e5049bce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb5d373998fe283c2005c81a01346738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192be56b5cf887abde655813dd11b6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24efcc963194b0a6a948b5249cf59740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7efd2ae280646ad095fe0073658d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c9ee13365f29671914b2146f6bb4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5259a8ed54af397651a1f9239886043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63324fe96751813b884a47cef0505f5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3868111612660da8bbe575dd3b54b5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d6f81378f4d0ec5f579f6321399cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0744b6b04ac0beba6a881293d2278c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11fe32529bef6278da7f48fb467b5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d612e55649a952df19ef779652544549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce8ebbf81b87ffcbc0d074ef3a79050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977512a33ca0b7e75216501de3db9cd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b29a235654e6bdda95e3b22b6750e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac9679028aaf93d7a47df0deb0558a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915b699c45424056fc068b6daae9d1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcf37ac17168c15fcf5077609962ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1b2c8a09d3950632c71a6a924742656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20748a9da615d04136591c73d9667057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e686c156e6ff6eebe73cdf9855871958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7105714a73bfe5eabffd3fbb4e989059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8903c281d9f60b5c26414a85c6c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366e358244487ce731a585f745a79af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c9e72b68991b879f5f44d55448c7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b03667da6668e3c94d8581fc17a1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c2a7b256db0107b67124b0bc02cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515accece371a98b01f6b4655787e5cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219423a3afeedd443863672223553f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40510134872cc78c0b0802c7b40707967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dbfad3e0e14db6bd9b2bb887fb43568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cea611a738ea4427e8607b18fd8f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d3e4bcac2590b616b07656fbb78970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb69836557442942d4eadbd0effa81b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984aa8fb8e9f4926c43b9a6aff21d2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bcf53eccbdcb158240198ee68d50473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad308cdd864227d0554c82b3cafb983074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d195bd8e33f78ecc4bccd49ad6417b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189444c586b438625b4b5124f183fd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83186315916a86ff2fb81cdf7960213577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf66ff00a12dc3cadf434a564dd4acc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474c1e66b13203d7efab0ad3781779d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71b2d2faa28317876495a289e0fed780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded92b7d3d3ed3773ef3b96cfa8ee4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bb86a3f578eea895e0b3ebef8e94b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee7c3d3d29c667825aac8e58c2a81a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8e14846e96609ed639d60f536165f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054cd681c66b5db12ce09ad2a38bda385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f715977b1757710c080fe09c7a0b6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dfec3b6f5d73727b45da175596f6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51f5f4d3dffacad4ecd5e0e5d2837f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d5ded15f010a379d4419a4f0ae37d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ffebf913a8da80cfe03f75fb51c1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f9012b1dd28f04ae6f206d4c5f3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec78591bb83f508a359302b2698c7d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf457d84a03bd51a7dde85f1582601d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18c894ac2daa4bf87d10e35f64d02f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f793bc1cf7999c2be0992d364504595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147efeeab0d72d3dd6e31782f71a57296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29d042a9c0f67770801cef94b045597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c684c6c49a800728e88233d4ce6e06198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52a286e58fd1ce541980767e01554299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bae3b4c7d6af4a758caf45577e9f8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd1cc6edf4296dfa87a6808fcd15ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d936acc94e9fc9f4d3e1ce755c952e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6281a568dca3f83e5a57eb3f79d1125103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068569d75a029843a9a9c005c2ad7dbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925e206dd4790a9dcac3b5cccec15e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27483eca89593e57c9a9014b821de81d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc015bbadfaa48d8467be34af0f49e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ffadde9edbe11b5d0b63abc52c11d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e89b3f3e310ee92d28830c85424d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f67622c9ea6c2baade1db3625c6660110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b03544b70a9dacfd63ec39ab320204111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95766c15a7f3ba1c8e9388dcd07faccf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a90785d3190acaa6255be46cf283e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80267c3bd616965ae2fc0658d6612b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce70c9d1cf297a95b016ef05af887f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a04af8013f7c608f6c1bd1c6692364116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5978d553ec5b9a66f69b150ab326a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782b48f0668e541196ae97111ae4a21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeea96d293d19c492529f8a24e1c3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985245857909b7d0878ee2047f929988120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3828af2eedd7b90d6a620eefa600e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca85a61faa495fe48c1c7cefc59685122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897ed9e0f3a3c54bf474eb0653cae76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43354e4bcc446ed77b5418802aaf7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d57bb3b896aa628ee0fda29372338125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f0988361214723af195fef67729fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4c2d0c0d02241dcc98208928857a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a231c0ebcb109ed345466f48b1f8ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a36d77f34d34eb12edb0b6ef1dd1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404672af24956bfd3c3527e17a9039b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3509e62182d92932eae9dd28a9c0d4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b13e7168d9988b73d09b80f6d78dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d30790b93926723278cba113ce6d34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b11adb4c5605b489f2a45e50cb5f4134.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f68d06669bb69922f7b0e9b87a060d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e05dfaf5bf1dd264211c3aad378372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3b802814b73630183fb162a559de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eae301cd448e7fa8f32bfdbca434c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f30ffd55fcdd8d908f9bbba537bed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98602c1e7362429d1f9e08cda21bcc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308adbac655838743bb27dc2be96d59c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f3da7fa82046ee2b835fd08ea89868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26a4b128c3480eb04116f0a3c8943c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f490c6eb01f467d602eba9ab0e09a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703cee266d185796f6ecf492342b6ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dae7b70a53b106b53dcd49cd0d680412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abab031185c5555931a07dc14f6e5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5eb1a4bba8ec95b80c007ecea838314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c215a3899d240d74395aa6fb55e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8715f314c7480075805a65167cea516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad580f755dc0f4a46b127f544a7078f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433f3fbda5c07f645f79108bfc2938b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb64991f3ba2ab1f5de3d0b46983cc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadaf0633a211a84fa83d47ca38669c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e239bdb8e1eac07d49466c6d468f1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886e5eeef7e9446c326c71c32a9192a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d3bce589336d8cde4ff9f45fbf40c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f140d9e2a1bd145d6d24a5f99c52124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acece76ed550a8e6b27aa9983c3266625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31b440d0944187550ac937d382bfa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49975f5e1b808b2db153554359013427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98af2ce14539e6af4d3ad2f454bcaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64509fc2f1e6860f45b45ac0432ed3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f495bdfcbf401610481a533bf8f4e2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39abd7edca210b8fddd3405c7a36d0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267bdeb9c975ff4165cc189d6db2a5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534411fd89c524fd1a72bae8933e0e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088d951b4ae5e03903c1ff8bfa0c0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57cd4285b34cc0636297642c44d03435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeb6b5b34e70aa4b05e025cb0cc94a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc0402a87bc066a1c43be1bb5007437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8ef0a84614a9d6f65211120d50f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b164d3f916e439374531ab1197c20539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df93fe4221f59a368d2db0517b9077640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5a61b806d97808f87f32249a5462941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b706ebf661b214a0bc83c197e29b0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ad998ed8e5d3fab13103a3cfbd7cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ee1ace4be28d078def5a313d5fe9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a4d6262f916cadb67c408fd2dc73845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57296dcba655b07935423a288a606b2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613ea63b32651f6f4f9a378e6b0a85247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3fc51c5672819045d40ba49ee999948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7701d330dc1790ba39d2f590c613c6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d99e7c37cacbb6bbd4fcced020f7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c973596a86c389e953de134d808c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc699442197d9b37071f189593a748e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9781d48e01f3a350ca4a9d99a810bdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c662d3b37b1ecb45a5bed0006b6111c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395a4f230ffe6addc62000331a9ee2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84153f09f9d9d02a56a1d420b75fbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3035a9b1556e28f0e57b067a08e1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d4033edb272cdbb177bb2b71d4aac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d891a07d7bc224b46b86482abf1eb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c1877e0015e18b7804c99eb8e1f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437566c8ca4ed4a0643bef2b9a35b0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f42d0857bbc5e21cca57b5e529145c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14710d9d653eaec4b02ec38df97f0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957ba4d69aa71d3897c60ca8cf8c6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbba12f72be5e281bfbcb9f0f3d72b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7f9aa5e25da551ae18b0836ef8a0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0850ac271a595f3338cb2e982f994967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095ad9e766bde5ba23981affb46d8a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbcd489aca614a613419ce9ba06d7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990ea2bd39929ed46401016893fd3e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435475dbb05736d605f7818cd38947ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98269f58c00cfb0fd19351b31cc8bb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898e51333cedf83b2ef8b3f0ae8550e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbc5b05f3842e1524fa0960558ff0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6481e966d527a154c0959c2bd23919275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e742b7b9486c5b70c8d5abca7a26d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a3e3dc0213922311790a5e6755c5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa416b92728255fb3f78d1f1a8e158778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb25cdb1bad3459fadbc955c985520679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069d86c0a588c209f3cc68c8a1f702780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c13a048b6de13f5d4650b5535f1f9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce913a111d204dc616971b6cb61f5e1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223298aed18359c260f6ee3ec8c4aa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845b71d5f925e612ac5b6981032757584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92a669c5e3d2b7167354391b4afa1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40846fd1b7f63dabdf997175c57d6c4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6663ceea7f13578be604e975030538787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1687dd95441ea9ff073a1789c19c57c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30acb7c76bde5fe46f705fca0a5df2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c0b0b4762935420fa74cfeb1c37e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fcb5fcafdf552332301793c454a7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ee39d49c651ca95145836081cc24392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb377e9895055fe2893c931a0859f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb3a3282a37fb17578daff388fa99c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edca25dc6b97fdfc3e8620c158bf4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3293e46f954819ed1c94bf54156347896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43d0f5c00ba8761c0409b4e354097397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dcc71ead0e0078da8e7b6ca58c9a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a91daf922648e86ff108cb9f8f18999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b84d64eafc77f3b29b5e29fe98fb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794af4d106e325a4ec90a891b102e22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635acfa53adb50c2b7746c4d0082c6e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55468ddd54a185537b8cc15ea3bf966103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc481c8a0936344f2895d26cfaa172104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a1d19955ae7165d16155bc53c58b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d75f7852b1dfc9ee9c7a3fd50d31f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb62bccec64e5e7cd82f22a8b284992107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475d92aadba8da6a3482e4d4e8fc996108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37537505bae0f42552bd70a090180d25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4077cf94d786cd210d647ec364c9ea4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd21d2739bc2810b99a8d4c1aa7ed2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186705614dc2a539fb5fc33cdad8f4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521031db4b47870a473424a56a26b8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447473412fa20aba8c0edd219145c0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d412f1ed21d6d56b9052e984d4962c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f02ab414b5c42378243a8bffb16b42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b2a006679c4c46c233e6e90e43a16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff65e3a32af090091ec3341a8700adb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42251dacc843abacf7afe28191bc5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea824479f73e2c6f9e47477f4a3e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59318946f01f8f75030d345f232a401121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042d30359c8492fdf3bf92e59b5c942122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64e179a4c184155a1c2a1bf6dbc3ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7790303d2ec22e461ea1b688268510124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c545b0b406634b1f5d33c59c9cb6196125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157402f59cbd847ade7300312f3942a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45439954e3c5f7a4be631afa81cbd6ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9de6e730a7ccdde3b49acfef67eaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5e8f23438d563ad701dd52f0d380a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f69d78d0cefa49ac511c13ab3ef8fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a16574eaba28f18b0e443a37c115bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe434e78eb6aa8a817a75b25072f842132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970508a716010e6e3a6409b6d2a0227133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a099fdec89a36c2a9f684f793547c68134.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6725,2179 +6725,2179 @@
       <c r="E47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
         <v>60.48</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D48" s="8">
-        <v>5000000088485</v>
+        <v>5000000080625</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G48" s="6">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D49" s="8">
-        <v>5000000088447</v>
+        <v>5000000080731</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G49" s="6">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D50" s="8">
-        <v>5000000088478</v>
+        <v>5000000088560</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G50" s="6">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D51" s="8">
-        <v>5000000088409</v>
+        <v>5000000088393</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G51" s="6">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D52" s="8">
-        <v>5000000088461</v>
+        <v>5000000088362</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G52" s="6">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="D53" s="8">
+        <v>5000000088348</v>
+      </c>
+      <c r="E53" s="7" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G53" s="6">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D54" s="8">
-        <v>5000000088454</v>
+        <v>5000000088331</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G54" s="6">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D55" s="8">
-        <v>5000000088218</v>
+        <v>5000000088386</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G55" s="6">
-        <v>330</v>
+        <v>156</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D56" s="8">
-        <v>5000000088195</v>
+        <v>5000000088317</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G56" s="6">
-        <v>330</v>
+        <v>156</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D57" s="8">
-        <v>5000000084524</v>
+        <v>5000000088324</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G57" s="6">
-        <v>132.36</v>
+        <v>156</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D58" s="8">
-        <v>5000000084531</v>
+        <v>5000000088379</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G58" s="6">
-        <v>144.96</v>
+        <v>156</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D59" s="8">
-        <v>5000000084548</v>
+        <v>5000000088232</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G59" s="6">
-        <v>144.96</v>
+        <v>168</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C60" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" s="8">
+        <v>5000000088270</v>
+      </c>
+      <c r="E60" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="D60" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F60" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G60" s="6">
-        <v>144.96</v>
+        <v>168</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D61" s="8">
-        <v>5000000084364</v>
+        <v>5000000088300</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G61" s="6">
-        <v>144.96</v>
+        <v>168</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D62" s="8">
-        <v>5000000084388</v>
+        <v>5000000088287</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G62" s="6">
-        <v>132.36</v>
+        <v>168</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D63" s="8">
-        <v>5000000084456</v>
+        <v>5000000088294</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G63" s="6">
-        <v>132.36</v>
+        <v>168</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D64" s="8">
-        <v>5000000091225</v>
+        <v>5000000088539</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G64" s="6">
-        <v>99</v>
+        <v>174</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C65" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="D65" s="8">
+        <v>5000000088522</v>
+      </c>
+      <c r="E65" s="7" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G65" s="6">
-        <v>99</v>
+        <v>174</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D66" s="8">
-        <v>5000000088027</v>
+        <v>5000000088492</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G66" s="6">
-        <v>99</v>
+        <v>174</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D67" s="8">
-        <v>5000000088393</v>
+        <v>5000000088584</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G67" s="6">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D68" s="8">
-        <v>5000000088362</v>
+        <v>5000000088508</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G68" s="6">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D69" s="8">
-        <v>5000000088348</v>
+        <v>5000000088577</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>145</v>
+        <v>109</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G69" s="6">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D70" s="8">
-        <v>5000000088331</v>
+        <v>5000000088515</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G70" s="6">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D71" s="8">
-        <v>5000000088386</v>
+        <v>5000000088553</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G71" s="6">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D72" s="8">
-        <v>5000000088317</v>
+        <v>5000000088546</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G72" s="6">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D73" s="8">
-        <v>5000000088324</v>
+        <v>5000000084241</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G73" s="6">
-        <v>156</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C74" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D74" s="8">
+        <v>5000000084258</v>
+      </c>
+      <c r="E74" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="D74" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F74" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G74" s="6">
-        <v>156</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D75" s="8">
+        <v>5000000084265</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="F75" s="9" t="s">
         <v>160</v>
       </c>
-      <c r="C75" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G75" s="6">
-        <v>168</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D76" s="8">
-        <v>5000000088270</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091089</v>
+      </c>
+      <c r="E76" s="7"/>
       <c r="F76" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G76" s="6">
-        <v>168</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D77" s="8">
-        <v>5000000088300</v>
+        <v>5000000091096</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G77" s="6">
-        <v>168</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D78" s="8">
-        <v>5000000088287</v>
+        <v>5000000084326</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G78" s="6">
-        <v>168</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D79" s="8">
-        <v>5000000088294</v>
+        <v>5000000084333</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G79" s="6">
-        <v>168</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D80" s="8">
-        <v>5000000084241</v>
+        <v>5000000084340</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="G80" s="6">
         <v>98.90000000000001</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D81" s="8">
-        <v>5000000084258</v>
+        <v>5000000084357</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="G81" s="6">
         <v>98.90000000000001</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D82" s="8">
-        <v>5000000084265</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091102</v>
+      </c>
+      <c r="E82" s="7"/>
       <c r="F82" s="9" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="G82" s="6">
-        <v>98.90000000000001</v>
+        <v>111</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D83" s="8">
-        <v>5000000091089</v>
+        <v>5000000091171</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="9" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="G83" s="6">
-        <v>98.90000000000001</v>
+        <v>111</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D84" s="8">
-        <v>5000000091096</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091119</v>
+      </c>
+      <c r="E84" s="7"/>
       <c r="F84" s="9" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="G84" s="6">
-        <v>98.90000000000001</v>
+        <v>111</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D85" s="8">
-        <v>5000000084326</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091126</v>
+      </c>
+      <c r="E85" s="7"/>
       <c r="F85" s="9" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="G85" s="6">
-        <v>98.90000000000001</v>
+        <v>111</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D86" s="8">
-        <v>5000000084333</v>
+        <v>5000000091157</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="G86" s="6">
-        <v>98.90000000000001</v>
+        <v>111</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="D87" s="8">
+        <v>5000000088003</v>
+      </c>
+      <c r="E87" s="7" t="s">
         <v>187</v>
       </c>
-      <c r="C87" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F87" s="9" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="G87" s="6">
-        <v>98.90000000000001</v>
+        <v>111</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D88" s="8">
-        <v>5000000084357</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091140</v>
+      </c>
+      <c r="E88" s="7"/>
       <c r="F88" s="9" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="G88" s="6">
-        <v>98.90000000000001</v>
+        <v>111</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D89" s="8">
-        <v>5000000062713</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091263</v>
+      </c>
+      <c r="E89" s="7"/>
       <c r="F89" s="9" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="G89" s="6">
-        <v>102.9</v>
+        <v>75</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="D90" s="8">
+        <v>5000000088164</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="F90" s="9" t="s">
         <v>194</v>
       </c>
-      <c r="C90" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G90" s="6">
-        <v>102.9</v>
+        <v>75</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C91" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="D91" s="8">
+        <v>5000000088171</v>
+      </c>
+      <c r="E91" s="7" t="s">
         <v>197</v>
       </c>
-      <c r="D91" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F91" s="9" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="G91" s="6">
-        <v>102.9</v>
+        <v>75</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D92" s="8">
-        <v>5000000062775</v>
+        <v>5000000088157</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="G92" s="6">
-        <v>102.9</v>
+        <v>75</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D93" s="8">
-        <v>5000000062782</v>
+        <v>5000000088119</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="G93" s="6">
-        <v>102.9</v>
+        <v>75</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D94" s="8">
-        <v>5000000062799</v>
+        <v>5000000091256</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="G94" s="6">
-        <v>102.9</v>
+        <v>75</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D95" s="8">
-        <v>5000000062614</v>
+        <v>5000000091270</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="G95" s="6">
-        <v>102.9</v>
+        <v>75</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D96" s="8">
-        <v>5000000062638</v>
+        <v>5000000091249</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="G96" s="6">
-        <v>102.9</v>
+        <v>75</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D97" s="8">
-        <v>5000000062652</v>
+        <v>5000000088188</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="G97" s="6">
-        <v>102.9</v>
+        <v>75</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D98" s="8">
-        <v>5000000062690</v>
+        <v>5000000088485</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>193</v>
+        <v>214</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="G98" s="6">
-        <v>102.9</v>
+        <v>120</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D99" s="8">
-        <v>5000000062706</v>
+        <v>5000000088447</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>193</v>
+        <v>214</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="G99" s="6">
-        <v>102.9</v>
+        <v>120</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="D100" s="8">
+        <v>5000000088478</v>
+      </c>
+      <c r="E100" s="7" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G100" s="6">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D101" s="8">
-        <v>5000000080731</v>
+        <v>5000000088409</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F101" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G101" s="6">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D102" s="8">
-        <v>5000000088560</v>
+        <v>5000000088461</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G102" s="6">
-        <v>168</v>
+        <v>120</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>224</v>
       </c>
       <c r="D103" s="8">
-        <v>5000000091102</v>
-[...1 lines deleted...]
-      <c r="E103" s="7"/>
+        <v>5000000088416</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>214</v>
+      </c>
       <c r="F103" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G103" s="6">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="71">
       <c r="A104" s="6"/>
       <c r="B104" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>226</v>
       </c>
       <c r="D104" s="8">
-        <v>5000000091171</v>
-[...1 lines deleted...]
-      <c r="E104" s="7"/>
+        <v>5000000088454</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>214</v>
+      </c>
       <c r="F104" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G104" s="6">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="71">
       <c r="A105" s="6"/>
       <c r="B105" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D105" s="8">
-        <v>5000000091119</v>
-[...1 lines deleted...]
-      <c r="E105" s="7"/>
+        <v>5000000062713</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>229</v>
+      </c>
       <c r="F105" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G105" s="6">
-        <v>111</v>
+        <v>102.9</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="71">
       <c r="A106" s="6"/>
       <c r="B106" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="D106" s="8">
+        <v>5000000062737</v>
+      </c>
+      <c r="E106" s="7" t="s">
         <v>229</v>
       </c>
-      <c r="C106" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E106" s="7"/>
       <c r="F106" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G106" s="6">
-        <v>111</v>
+        <v>102.9</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6"/>
       <c r="M106" s="5"/>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="71">
       <c r="A107" s="6"/>
       <c r="B107" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D107" s="8">
-        <v>5000000091157</v>
+        <v>5000000062751</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="F107" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G107" s="6">
-        <v>111</v>
+        <v>102.9</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6"/>
       <c r="M107" s="5"/>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="71">
       <c r="A108" s="6"/>
       <c r="B108" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>235</v>
       </c>
       <c r="D108" s="8">
-        <v>5000000088003</v>
+        <v>5000000062775</v>
       </c>
       <c r="E108" s="7" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="F108" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G108" s="6">
-        <v>111</v>
+        <v>102.9</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="6"/>
       <c r="J108" s="6"/>
       <c r="K108" s="6"/>
       <c r="L108" s="6"/>
       <c r="M108" s="5"/>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="71">
       <c r="A109" s="6"/>
       <c r="B109" s="7" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D109" s="8">
-        <v>5000000091140</v>
-[...1 lines deleted...]
-      <c r="E109" s="7"/>
+        <v>5000000062782</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>229</v>
+      </c>
       <c r="F109" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G109" s="6">
-        <v>111</v>
+        <v>102.9</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="71">
       <c r="A110" s="6"/>
       <c r="B110" s="7" t="s">
         <v>238</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>239</v>
       </c>
       <c r="D110" s="8">
-        <v>5000000088539</v>
+        <v>5000000062799</v>
       </c>
       <c r="E110" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F110" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G110" s="6">
-        <v>174</v>
+        <v>102.9</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="6"/>
       <c r="J110" s="6"/>
       <c r="K110" s="6"/>
       <c r="L110" s="6"/>
       <c r="M110" s="5"/>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="71">
       <c r="A111" s="6"/>
       <c r="B111" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="C111" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="C111" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" s="8">
-        <v>5000000088522</v>
+        <v>5000000062614</v>
       </c>
       <c r="E111" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F111" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G111" s="6">
-        <v>174</v>
+        <v>102.9</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6"/>
       <c r="M111" s="5"/>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="71">
       <c r="A112" s="6"/>
       <c r="B112" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C112" s="6" t="s">
         <v>243</v>
       </c>
-      <c r="C112" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" s="8">
-        <v>5000000088492</v>
+        <v>5000000062638</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F112" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G112" s="6">
-        <v>174</v>
+        <v>102.9</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="71">
       <c r="A113" s="6"/>
       <c r="B113" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C113" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="C113" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" s="8">
-        <v>5000000088584</v>
+        <v>5000000062652</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F113" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G113" s="6">
-        <v>168</v>
+        <v>102.9</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="5"/>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="71">
       <c r="A114" s="6"/>
       <c r="B114" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C114" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="C114" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" s="8">
-        <v>5000000088508</v>
+        <v>5000000062690</v>
       </c>
       <c r="E114" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F114" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G114" s="6">
-        <v>174</v>
+        <v>102.9</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6"/>
       <c r="M114" s="5"/>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="71">
       <c r="A115" s="6"/>
       <c r="B115" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C115" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="C115" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" s="8">
-        <v>5000000088577</v>
+        <v>5000000062706</v>
       </c>
       <c r="E115" s="7" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="F115" s="9" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="G115" s="6">
-        <v>168</v>
+        <v>102.9</v>
       </c>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="71">
       <c r="A116" s="6"/>
       <c r="B116" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="C116" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="C116" s="6" t="s">
+      <c r="D116" s="8">
+        <v>5000000088218</v>
+      </c>
+      <c r="E116" s="7" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F116" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G116" s="6">
-        <v>174</v>
+        <v>330</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="5"/>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="71">
       <c r="A117" s="6"/>
       <c r="B117" s="7" t="s">
         <v>253</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D117" s="8">
-        <v>5000000088553</v>
+        <v>5000000088195</v>
       </c>
       <c r="E117" s="7" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G117" s="6">
-        <v>174</v>
+        <v>330</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="71">
       <c r="A118" s="6"/>
       <c r="B118" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>256</v>
       </c>
       <c r="D118" s="8">
-        <v>5000000088546</v>
+        <v>5000000084524</v>
       </c>
       <c r="E118" s="7" t="s">
-        <v>240</v>
+        <v>257</v>
       </c>
       <c r="F118" s="9" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="G118" s="6">
-        <v>174</v>
+        <v>132.36</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="71">
       <c r="A119" s="6"/>
       <c r="B119" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D119" s="8">
+        <v>5000000084531</v>
+      </c>
+      <c r="E119" s="7" t="s">
         <v>257</v>
       </c>
-      <c r="C119" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E119" s="7"/>
       <c r="F119" s="9" t="s">
-        <v>259</v>
+        <v>19</v>
       </c>
       <c r="G119" s="6">
-        <v>75</v>
+        <v>144.96</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="5"/>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="71">
       <c r="A120" s="6"/>
       <c r="B120" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D120" s="8">
-        <v>5000000088164</v>
+        <v>5000000084548</v>
       </c>
       <c r="E120" s="7" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="F120" s="9" t="s">
-        <v>259</v>
+        <v>19</v>
       </c>
       <c r="G120" s="6">
-        <v>75</v>
+        <v>144.96</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="5"/>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="71">
       <c r="A121" s="6"/>
       <c r="B121" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="C121" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="C121" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="8">
-        <v>5000000088171</v>
+        <v>5000000084555</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="F121" s="9" t="s">
-        <v>259</v>
+        <v>19</v>
       </c>
       <c r="G121" s="6">
-        <v>75</v>
+        <v>144.96</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="5"/>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="71">
       <c r="A122" s="6"/>
       <c r="B122" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C122" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="C122" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D122" s="8">
-        <v>5000000088157</v>
+        <v>5000000084364</v>
       </c>
       <c r="E122" s="7" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="F122" s="9" t="s">
-        <v>259</v>
+        <v>19</v>
       </c>
       <c r="G122" s="6">
-        <v>75</v>
+        <v>144.96</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="5"/>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="71">
       <c r="A123" s="6"/>
       <c r="B123" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C123" s="6" t="s">
         <v>267</v>
       </c>
-      <c r="C123" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" s="8">
-        <v>5000000088119</v>
+        <v>5000000084388</v>
       </c>
       <c r="E123" s="7" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="F123" s="9" t="s">
-        <v>259</v>
+        <v>19</v>
       </c>
       <c r="G123" s="6">
-        <v>75</v>
+        <v>132.36</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="5"/>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="71">
       <c r="A124" s="6"/>
       <c r="B124" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="C124" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="C124" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D124" s="8">
-        <v>5000000091256</v>
+        <v>5000000084456</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="F124" s="9" t="s">
-        <v>259</v>
+        <v>19</v>
       </c>
       <c r="G124" s="6">
-        <v>75</v>
+        <v>132.36</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="5"/>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="71">
       <c r="A125" s="6"/>
       <c r="B125" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C125" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="C125" s="6" t="s">
+      <c r="D125" s="8">
+        <v>5000000091225</v>
+      </c>
+      <c r="E125" s="7" t="s">
         <v>272</v>
       </c>
-      <c r="D125" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F125" s="9" t="s">
-        <v>259</v>
+        <v>103</v>
       </c>
       <c r="G125" s="6">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="5"/>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="71">
       <c r="A126" s="6"/>
       <c r="B126" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D126" s="8">
-        <v>5000000091249</v>
+        <v>5000000088096</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="F126" s="9" t="s">
-        <v>259</v>
+        <v>103</v>
       </c>
       <c r="G126" s="6">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="5"/>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="71">
       <c r="A127" s="6"/>
       <c r="B127" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D127" s="8">
-        <v>5000000088188</v>
+        <v>5000000088027</v>
       </c>
       <c r="E127" s="7" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="F127" s="9" t="s">
-        <v>259</v>
+        <v>103</v>
       </c>
       <c r="G127" s="6">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="5"/>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="71">
       <c r="A128" s="6"/>
       <c r="B128" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>278</v>
       </c>
       <c r="D128" s="8">
         <v>5000000071395</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>279</v>
       </c>
       <c r="F128" s="9" t="s">
         <v>280</v>
       </c>