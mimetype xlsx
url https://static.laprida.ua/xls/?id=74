--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Прикраса для волосся</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:08</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -117,55 +117,58 @@
   <si>
     <t>1-77483</t>
   </si>
   <si>
     <t>1-77469-1</t>
   </si>
   <si>
     <t>1-77469</t>
   </si>
   <si>
     <t>1-112146</t>
   </si>
   <si>
     <t>1-112115</t>
   </si>
   <si>
     <t>1-112122</t>
   </si>
   <si>
     <t>1-112153</t>
   </si>
   <si>
     <t>1-112160</t>
   </si>
   <si>
-    <t>1-75755</t>
+    <t>1-75847</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:веточки с цветами
 </t>
+  </si>
+  <si>
+    <t>1-75755</t>
   </si>
   <si>
     <t>1-77421</t>
   </si>
   <si>
     <t>Прикраса для волосся (золото)</t>
   </si>
   <si>
     <t>1-123883</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -249,51 +252,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7ce712bac5b98037ef7a0f89e70a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849fabb51bc99d1cf492556153ef1c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0d7ee81c5c28ba63d94e003809be73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99f5f7d8169d0b714b7e57fef1f5674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01028e08d12c194d813ad0ae414f00945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96046a3f2a70b7cd79e3cc5bda122e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d1717fa2e5c928269c79e4dd054907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d14cbb897f5a8fc76b4fd9b75c3708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0127e17c351a672e72baa19b813f449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424fd52080af1073c42c623af00312510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778d0fabf3724d235bd1495bc960d3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d03c47615d29d4f8b954ebd204adf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcb228a31122329ea479636d6e686f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391f66f5b2ed033fdeaf6d51535826e14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4604394667112e32afd2919ec10f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb668daf9c51f35430e125fa11ff0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b059e9bec2dc3385b8b2b87d49e0af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc4a04b3f3531528554d4183935db34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b9a4a03a4c528458edae21ebcbd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b94d2baefab2ac6c24135ea5cb47876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84092a7fe486c27544ecf251eddf29777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b3ec810d6415ee99cbb24520e17d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0bcd20288211cd8b2a1b646a6b88c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831c543d7fe63f2bab8177e6ae842710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548b4a2daa2ef1cda491bae8118237f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd097584d1d1106db82af1c1ac8a3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2f7f3a8eb5d360f795eb034fb27d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74ae5ac7fd2c44c17c6c26832ecbf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193b9798dada5a694a272764c10062915.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -674,50 +677,80 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -971,54 +1004,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/ukrashenie-dlya-volos/74/?utm_source=price&amp;utm_campaign=price_ukrashenie-dlya-volos" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M20" sqref="M20"/>
+      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1411,121 +1444,148 @@
       <c r="E17" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="6">
         <v>212</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="8">
-        <v>1000000075755</v>
+        <v>1000000075847</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="6">
         <v>94</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="8">
-        <v>1000000077421</v>
+        <v>1000000075755</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="6">
-        <v>31.9</v>
+        <v>94</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="8">
-        <v>1000000123883</v>
+        <v>1000000077421</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="6">
-        <v>79.8</v>
+        <v>31.9</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="1:13" customHeight="1" ht="71">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="8">
+        <v>1000000123883</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="6">
+        <v>79.8</v>
+      </c>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>