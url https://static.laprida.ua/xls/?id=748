--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -14,150 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пакети з малюнком</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:11</t>
+    <t>23:42</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Подарунковий пакет (46*15*35см) 3123-13478</t>
   </si>
   <si>
     <t>3123-13478</t>
   </si>
   <si>
+    <t xml:space="preserve">Довжина:46 см
+Ширина:15 см
+Висота:35 см
+Розмір пакета:M (высота 33 - 42 см )
+Орієнтація:горизонтальный
+</t>
+  </si>
+  <si>
     <t>Продається упаковками. В упаковці: 12шт.</t>
   </si>
   <si>
     <t>Подарунковий пакет (46*15*35см) 3123-13485</t>
   </si>
   <si>
     <t>3123-13485</t>
+  </si>
+  <si>
+    <t>Подарунковий пакет (46*15*35см) 3123-13492</t>
+  </si>
+  <si>
+    <t>3123-13492</t>
+  </si>
+  <si>
+    <t>Подарунковий пакет (46*15*35см) 3123-13508</t>
+  </si>
+  <si>
+    <t>3123-13508</t>
   </si>
   <si>
     <t>Подарунковий пакет (25*20*12см) 3123-12570</t>
   </si>
   <si>
     <t>3123-12570</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:25 см
 Ширина:12 см
 Висота:20 см
 Розмір пакета:ХS (высота 10 - 20 см)
 Орієнтація:горизонтальный
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10шт.</t>
   </si>
   <si>
     <t>Подарунковий пакет (25*20*12см) 3123-12709</t>
   </si>
   <si>
     <t>3123-12709</t>
   </si>
   <si>
     <t>Подарунковий пакет (25*20*12см) 3123-12846</t>
   </si>
   <si>
     <t>3123-12846</t>
   </si>
   <si>
-    <t>Подарунковий пакет (25*20*12см) 3123-12860</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарунковий пакет (25*20*12см) 3123-12907</t>
   </si>
   <si>
     <t>3123-12907</t>
   </si>
   <si>
     <t>Подарунковий пакет (25*20*12см) 3123-12938</t>
   </si>
   <si>
     <t>3123-12938</t>
   </si>
   <si>
     <t>Подарунковий пакет (25*20*12см) 3123-12990</t>
   </si>
   <si>
     <t>3123-12990</t>
   </si>
   <si>
     <t>Подарунковий пакет (25*20*12см) 3123-13027</t>
   </si>
   <si>
     <t>3123-13027</t>
   </si>
   <si>
     <t>Подарунковий пакет (30*12*27см) 3123-13096</t>
@@ -170,212 +184,170 @@
 Ширина:12 см
 Висота:30 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (30*12*27см) 3123-13188</t>
   </si>
   <si>
     <t>3123-13188</t>
   </si>
   <si>
     <t>Подарунковий пакет (30*12*27см) 3123-13218</t>
   </si>
   <si>
     <t>3123-13218</t>
   </si>
   <si>
     <t>Подарунковий пакет (30*12*27см) 3123-13249</t>
   </si>
   <si>
     <t>3123-13249</t>
   </si>
   <si>
-    <t>Подарунковий пакет (36*12*25см) 3123-13263</t>
-[...2 lines deleted...]
-    <t>3123-13263</t>
+    <t>Подарунковий пакет (36*25*12см) 3123-12587</t>
+  </si>
+  <si>
+    <t>3123-12587</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:36 см
 Ширина:12 см
 Висота:25 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:горизонтальный
 </t>
   </si>
   <si>
-    <t>Подарунковий пакет (36*25*12см) 3123-12587</t>
-[...10 lines deleted...]
-  <si>
     <t>Подарунковий пакет (36*25*12см) 3123-12877</t>
   </si>
   <si>
     <t>3123-12877</t>
   </si>
   <si>
     <t>Подарунковий пакет (36*25*12см) 3123-12914</t>
   </si>
   <si>
     <t>3123-12914</t>
   </si>
   <si>
     <t>Подарунковий пакет (42*30*15см) 3123-12686</t>
   </si>
   <si>
     <t>3123-12686</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:42 см
 Ширина:15 см
 Висота:30 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:горизонтальный
 </t>
   </si>
   <si>
-    <t>Подарунковий пакет (42*30*15см) 3123-12884</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарунковий пакет (36*25*12см) 3123-12495</t>
   </si>
   <si>
     <t>3123-12495</t>
   </si>
   <si>
-    <t>Подарунковий пакет (36*25*12см) 3123-12945</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарунковий пакет (36*25*12см) 3123-12976</t>
   </si>
   <si>
     <t>3123-12976</t>
   </si>
   <si>
     <t>Подарунковий пакет (36*25*12см) 3123-13003</t>
   </si>
   <si>
     <t>3123-13003</t>
   </si>
   <si>
-    <t>Подарунковий пакет (14*7*15см) 3123-13041</t>
-[...2 lines deleted...]
-    <t>3123-13041</t>
+    <t>Подарунковий пакет (14*7*15см) 3123-13102</t>
+  </si>
+  <si>
+    <t>3123-13102</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:14 см
 Ширина:7 см
 Висота:15 см
 Розмір пакета:ХS (высота 10 - 20 см)
 Орієнтація:вертикальный
 </t>
   </si>
   <si>
-    <t>Подарунковий пакет (14*7*15см) 3123-13072</t>
-[...10 lines deleted...]
-  <si>
     <t>Подарунковий пакет (14*7*15см) 3123-13133</t>
   </si>
   <si>
     <t>3123-13133</t>
   </si>
   <si>
     <t>Подарунковий пакет (14*7*15см) 3123-13164</t>
   </si>
   <si>
     <t>3123-13164</t>
   </si>
   <si>
     <t>Подарунковий пакет (14*7*15см) 3123-13195</t>
   </si>
   <si>
     <t>3123-13195</t>
   </si>
   <si>
     <t>Подарунковий пакет (14*7*15см) 3123-13225</t>
   </si>
   <si>
     <t>3123-13225</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*16*10см) 3123-12471</t>
   </si>
   <si>
     <t>3123-12471</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:16 см
 Ширина:10 см
 Висота:18 см
 Розмір пакета:ХS (высота 10 - 20 см)
 Орієнтація:вертикальный
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (18*16*10см) 3123-12563</t>
   </si>
   <si>
     <t>3123-12563</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*16*10см) 3123-12624</t>
   </si>
   <si>
     <t>3123-12624</t>
-  </si>
-[...4 lines deleted...]
-    <t>3123-12655</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*16*10см) 3123-12761</t>
   </si>
   <si>
     <t>3123-12761</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*16*10см) 3123-12808</t>
   </si>
   <si>
     <t>3123-12808</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*16*10см) 3123-12839</t>
   </si>
   <si>
     <t>3123-12839</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*16*10см) 3123-12853</t>
   </si>
   <si>
     <t>3123-12853</t>
   </si>
@@ -619,50 +591,58 @@
 Тематика свята:день рождения
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (31*40*12см) 3123-12204</t>
   </si>
   <si>
     <t>3123-12204</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:31 см
 Ширина:12 см
 Висота:40 см
 Розмір пакета:M (высота 33 - 42 см )
 Орієнтація:вертикальный
 Тематика свята:день рождения
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (18*24*8,5см) 3123-11986</t>
   </si>
   <si>
     <t>3123-11986</t>
   </si>
   <si>
+    <t xml:space="preserve">Довжина:24 см
+Ширина:8,5 см
+Висота:18 см
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:вертикальный
+</t>
+  </si>
+  <si>
     <t>Подарунковий пакет (18*23*8см) 3123-12242</t>
   </si>
   <si>
     <t>3123-12242</t>
   </si>
   <si>
     <t>Подарунковий пакет (26*32*10см) 3123-12259</t>
   </si>
   <si>
     <t>3123-12259</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*8см) 3123-12211</t>
   </si>
   <si>
     <t>3123-12211</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*24*8,5см) 3123-12105</t>
   </si>
   <si>
     <t>3123-12105</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 см
@@ -673,56 +653,50 @@
 Тематика свята:День Святого Валентина
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (31*40*12см) 3123-12112</t>
   </si>
   <si>
     <t>3123-12112</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:31 см
 Ширина:12 см
 Висота:40 см
 Розмір пакета:M (высота 33 - 42 см )
 Орієнтація:вертикальный
 Тематика свята:День Святого Валентина
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*8см) 3123-12310</t>
   </si>
   <si>
     <t>3123-12310</t>
   </si>
   <si>
-    <t>Подарунковий пакет (26*32*10см) 3123-12327</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарунковий пакет (31*42*12см) 3123-12334</t>
   </si>
   <si>
     <t>3123-12334</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:31 см
 Ширина:12 см
 Висота:42 см
 Розмір пакета:M (высота 33 - 42 см )
 Орієнтація:вертикальный
 Тематика свята:день рождения
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (18*24*8,5см) 3123-12020</t>
   </si>
   <si>
     <t>3123-12020</t>
   </si>
   <si>
     <t>Подарунковий пакет (31*40*12см) 3123-12037</t>
   </si>
   <si>
     <t>3123-12037</t>
@@ -752,77 +726,50 @@
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 Тематика свята:детские
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (18*24*8,5см) 3123-12099</t>
   </si>
   <si>
     <t>3123-12099</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*8см) 3123-12365</t>
   </si>
   <si>
     <t>3123-12365</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 см
 Ширина:8 см
 Висота:23 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 Тематика свята:детские
 </t>
-  </si>
-[...25 lines deleted...]
-    <t>3123-12297</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*8см) 3123-12303</t>
   </si>
   <si>
     <t>3123-12303</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*10см) 3123-3158</t>
   </si>
   <si>
     <t>3123-3158</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 см
 Ширина:10 см
 Висота:23 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 Матеріал:картон
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*8см) 3123-6913</t>
   </si>
@@ -953,56 +900,50 @@
   <si>
     <t>Подарунковий пакет (24,5*19,5*9,5см) 3123-10804</t>
   </si>
   <si>
     <t>3123-10804</t>
   </si>
   <si>
     <t>Подарунковий пакет (24,5*19,5*9,5см) 3123-10811</t>
   </si>
   <si>
     <t>3123-10811</t>
   </si>
   <si>
     <t>Подарунковий пакет (24,5*19,5*9,5см) 3123-10828</t>
   </si>
   <si>
     <t>3123-10828</t>
   </si>
   <si>
     <t>Подарунковий пакет (24,5*19,5*9,5см) 3123-11139</t>
   </si>
   <si>
     <t>3123-11139</t>
   </si>
   <si>
-    <t>Подарунковий пакет (24,5*19,5*9,5см) 3123-11146</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарунковий пакет (24,5*19,5*9,5см) 3123-11191</t>
   </si>
   <si>
     <t>3123-11191</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:24,5 см
 Ширина:9,5 см
 Висота:19,5 см
 Розмір пакета:ХS (высота 10 - 20 см)
 Орієнтація:горизонтальный
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (24,5*19,5*9,5см) 3123-11214</t>
   </si>
   <si>
     <t>3123-11214</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:24,5 см
 Ширина:9,5 см
 Висота:19,5 см
 Розмір пакета:ХS (высота 10 - 20 см)
 Орієнтація:горизонтальный
@@ -1156,70 +1097,64 @@
 Ширина:11,5 см
 Висота:33 см
 Розмір пакета:M (высота 33 - 42 см )
 Орієнтація:вертикальный
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (33*25*11,5см) 3123-11030</t>
   </si>
   <si>
     <t>3123-11030</t>
   </si>
   <si>
     <t>Подарунковий пакет (33*25*11,5см) 3123-11047</t>
   </si>
   <si>
     <t>3123-11047</t>
   </si>
   <si>
     <t>Подарунковий пакет (33*25*11,5см) 3123-11054</t>
   </si>
   <si>
     <t>3123-11054</t>
   </si>
   <si>
-    <t>Подарунковий пакет (35,5*32*13,9см) 3123-10835</t>
-[...2 lines deleted...]
-    <t>3123-10835</t>
+    <t>Подарунковий пакет (35,5*32*13,9см) 3123-10859</t>
+  </si>
+  <si>
+    <t>3123-10859</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:35,5 см
 Ширина:13,9 см
 Висота:32 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:горизонтальный
 </t>
   </si>
   <si>
-    <t>Подарунковий пакет (35,5*32*13,9см) 3123-10859</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарунковий пакет (39*29*12,5см) 3123-11108</t>
   </si>
   <si>
     <t>3123-11108</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:29 см
 Ширина:12,5 см
 Висота:39 см
 Розмір пакета:M (высота 33 - 42 см )
 Орієнтація:вертикальный
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (39*29*12,5см) 3123-11115</t>
   </si>
   <si>
     <t>3123-11115</t>
   </si>
   <si>
     <t>Подарунковий пакет (39*29*12,5см) 3123-11122</t>
   </si>
   <si>
     <t>3123-11122</t>
   </si>
@@ -1286,64 +1221,50 @@
     <t>3123-10880</t>
   </si>
   <si>
     <t>Подарунковий пакет (55*37*20см) 3123-10897</t>
   </si>
   <si>
     <t>3123-10897</t>
   </si>
   <si>
     <t>Подарунковий пакет (55*37*20см) 3123-10903</t>
   </si>
   <si>
     <t>3123-10903</t>
   </si>
   <si>
     <t>Подарунковий пакет (55*37*20см) 3123-10910</t>
   </si>
   <si>
     <t>3123-10910</t>
   </si>
   <si>
     <t>Подарунковий пакет (55*37*20см) 3123-11412</t>
   </si>
   <si>
     <t>3123-11412</t>
-  </si>
-[...12 lines deleted...]
-</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*10см) 3123-2496</t>
   </si>
   <si>
     <t>3123-2496</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 см
 Ширина:10 см
 Висота:23 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 Тематика свята:Пасха
 Матеріал:картон
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (18*24*8,5см) 3123-7347</t>
   </si>
   <si>
     <t>3123-7347</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*8см) 3123-6838</t>
@@ -1372,165 +1293,134 @@
 Ширина:8 см
 Висота:23 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 Тематика свята:детские
 Матеріал:картон
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (31*42*12см) 3123-6753</t>
   </si>
   <si>
     <t>3123-6753</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:31 см
 Ширина:12 см
 Висота:42 см
 Розмір пакета:M (высота 33 - 42 см )
 Орієнтація:вертикальный
 Тематика свята:детские
 Матеріал:картон
 </t>
   </si>
   <si>
-    <t>Подарунковий пакет (31*42*12см) 3123-6494</t>
-[...29 lines deleted...]
-  <si>
     <t>Подарунковий пакет (18*8,5*24см) 3123-7903</t>
   </si>
   <si>
     <t>3123-7903</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 см
 Ширина:8,5 см
 Висота:24 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 Матеріал:картон
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (18*24*8,5см) 3123-7309</t>
   </si>
   <si>
     <t>3123-7309</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 см
 Ширина:8,5 см
 Висота:24 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 Тематика свята:Baby Shower
 Матеріал:картон
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*8см) 3123-7026</t>
   </si>
   <si>
     <t>3123-7026</t>
   </si>
   <si>
+    <t>Подарунковий пакет (18*23*8см) 3123-6685</t>
+  </si>
+  <si>
+    <t>3123-6685</t>
+  </si>
+  <si>
     <t>Подарунковий пакет (18*23*8см) 3123-6586</t>
   </si>
   <si>
     <t>3123-6586</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 см
 Ширина:8 см
 Висота:23 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 Матеріал:картон
 </t>
   </si>
   <si>
     <t>Подарункові пакети "Випускнику" з атласною ручкою (18*24*8,5см) 3-2421</t>
   </si>
   <si>
     <t>3-2421</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 см
 Ширина:8,5 см
 Висота:24 см
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:Вертикальный
 Тематика свята:выпускной
 Матеріал:картон
 </t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*8см) 3123-6432</t>
   </si>
   <si>
     <t>3123-6432</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*8см) 3123-6463</t>
   </si>
   <si>
     <t>3123-6463</t>
-  </si>
-[...4 lines deleted...]
-    <t>3123-6418</t>
   </si>
   <si>
     <t>Подарунковий пакет (18*23*10см) 3123-2632</t>
   </si>
   <si>
     <t>3123-2632</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1611,51 +1501,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c1f1f730e9c7f4020d9229351b9371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ea588f6b682001149cfb160bba1392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59070bd6f7b9fb2a072c9e8039bfb8ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7b70f577475a3a1b963d8402aba3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d85b39110c4fc982191921ee2c9715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de09a6fc6792a0516108f004e0134da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c341e17246cf5b60e2f090ba131847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90f1ffd5fcda22b4683fa630a507288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c790917d453a56c5941695ad9f59e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1639a122777b32cf0d62f1d47292010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223441eaf551764c2fce3a30da7e6c7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c49e23bd5b13e3857d2786acd5a9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674182dd253b860c88e28011bc5826013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb15fa307aff16cc2d4a72a4fb7e5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea1416e472b6a101699b80dc0ae4fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a043f71097652242e56fed02a3b2a4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc503f7296a7017db2e5c0c0bbb3d3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5dcc165f08aa0eb92252c0fff3af518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef67ef85ae8dee4bde0db3c0b888f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686feecd241f2e82de5aa13f7bfc9ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496410926f5135ff4bba31507eff603321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da3d1f580bd61e8d72df9890ef422f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f9da6b6e8e839d692f455f1b5a23c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e63f478f7441de13bb5b48368b3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ea6f78e8304be3a60e13df2c61cb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aeac4a8e14f184436e4df13b6b256326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cbd419f041ed5c4c3e68b3c35150d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4f92344a2e7d3022fccdedcf8cf8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477264e57efc34f9b345c7352c4bb9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d6b13c6ae0d48295f7fef045591c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32066d95d3b9f6758fd32909a612ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e1378f7818f02b36297cdc9e5e16232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9923b47206743159c7975663580bd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd9d08137913bcba75c253ea7875d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ca9950218b3fdaa08650c5bb6588b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e4cf6930a7cd54740ec3985353c8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef23b2d7c250c2a3024c54d105050b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbdd36a38a3b85ce4e3194659ccf1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e7506766bc045cbcc67b77fa961b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef0596aa654f939bbc89ea8b6236440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04e99dceb587c93b83ea62ec29bd8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1096b2f31c7fe8ecc37a13de2624742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d687afc45de78cfbd74a6ff8f08ec443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d85af46b5fd63cb97e08973382f5f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec2cf08cd7e8a7e970be445942bcd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23a0564d15839b16bd53e40be1ab446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7744038959e2bb8c0957c96f8205e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf27fc942d47ea7ced03c1b3632ce3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988a4867735c09a79d3e739f9ed4f4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d90fd85ed3b36a8c5b126da087857450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59cf4d3d988cb931f3858e3ab8e15c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1fc56e262511fbb00fe221686d81352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a05c09ec061e7336094487126649253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a739e1e4f3de25d6da8003367150dcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91038e927389c9a4facc3dd85ce8b4b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f602bcb4c76cab1be73302f6538ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc080f6292b0255d3b1c73bf36515ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161a68c562a614a44dbcc9004cb483758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a957b7121f51f429a5d921ce28be159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265a7205fedb2919402ab4708f2088060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e208a26849d6cfb186f6e81373915661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aa493d88554295933b8c0c88e9a0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501e93f3b87db9515618a16dbea85f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef6c0f2d54335d51ac1ecc9fa5da9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd050b34770f594ce803fba7df3d8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a5c6c93923e9ab86e644ec769254166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253389429695f51de064b46247d12367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba4fcff948617ce1bdcb9e9cd3eff168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c71b7ea509828c7bec080d14f492969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f801fe257aa775adbb5e1fc724102c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115789857a66e43c24702c41a503fcb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4750b44ce545c372bf86969ec640f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b42409df9792533bf11a6ee0f3db1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf0b06e8c4c6edf05865fe1b2f723274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f416c2da4bf2cb5d0d202bef9cb4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f1c3160d8525ad840f0732b0a547f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ad6e4bd0e74fa0ee0e7f61e6ac1d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2f93bc51d05b4c539af02e6f8916678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b162bddba979e7be2c7b148d8680679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b00c2016feb2ebf3aaca6c880643e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15789030bcfc9a97b30229b89c724cca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05df973cb0393253ba4c638070e39782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0eb680f2683bc6814b5b2992dcff783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4806e10dd36c888bee158f69d1a0c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e9b4d8130cbed507e7920f58e054a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a69c045584386b4906e1f01552b3e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45f572c4a63c3f9737dea1e98358e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d9222d53cfbb3b77317cbc0dfe81d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6364cab59c4d578d9ee98228c5895c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6c335baf24ff1f560bb26a82095d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ac318f66eba37f4678a4503b3d6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb89e28d28532635e2ca4daa9952d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b52ff6d4182f57cdc66730bfadbb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea0272f4cacddec88493f8a4e6f1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf6a174b6f21f11b62f451834b05595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be915abed6f7612b02cb15efa2a182f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73445e74bd7e3d1c7945360257d1d6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8193f2a9cede4daebe1ab402d74c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79978797ffa393ad107bbf7c940e3b7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737116ea106665e6fe3c9f0de19a94d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88423880e200a4afe4f3968f1765ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faa3bb559a2b427c292e6512a908b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926946844321933696997bd2ecaf2470103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7decdde34e7322ac35c0680586c79ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f36d4f4b63687cc989a3e4ddd43c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f88f2b455002ac68f285c9505ab17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5367edcaa790ba4e639de4a565ef9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175826b112d3fa788367a17362da0f76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076f71757b51fcac6b16742f3818296109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0bfe944c92798fb38ca63a2481b4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bd369e1c7d7512279eff04c392cae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830df0fd3a99bed9e1543a7006476b82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af05b716aea85f2c16d5d752a0ac993113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e9b41d7994b41d8c1b0161d4a219d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f58acce23a61fab14606ea4edeb8e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38644372be80612d21a821fcefa31a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a2b737be4e1ca455666c8c5696646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75201730c839cec6f81e7f291ece89c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a70676ebfb60ef5128ea0f439b955119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef58b136435fd791e740561958266120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25420f963880094325eb986abcea5cfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bef7df05a66fa27b1c841cdd3db15b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d72be1a300a267bb4486e4c6e45380123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512b136094680dbc0118491c7fa46b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2769f4699491eb00808d7f8365eedf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50116da6d4eb7c6d43d471ca19f6497b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5207bdea7f4005d28b2ffd0f0eeb9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813c75b4a6cb5de7ce61cb171e80ea7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db0107d2202101a822a78d06a2d8f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815c680e9915f73fca4b90c276f83be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddbb16c2687070d396dea8d88cc463131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d738149b4c0b8606971982ca8dfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c435a68f7f96e09441f442c4a015f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00f9a1a6605513daf73d7510c6cc40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941e1b01240ef02a8c8b22710c630ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52700a8bf6577a3688b89a1f04d2bf16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37d9907e2ecea5096127d0ff11b331137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2e729195eaf1d7102f5946e561456138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef78014b158ee49a901412546db0815139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86e767d1abf6d4064f6fba87acace2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11472e00c5fd1c2a09d9a1ff3d812bc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c70e40430c539461e07d9d8ba90b7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8b7d86f57298a3e58e95c3424dd93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0369854565f3562fb197bde7fa0a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fff6ec23b79f0d24a1cdf390aa6edf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3926e65bfa0949a165f7c021aaf87ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17da69ea5bd14e488fa22d174d5877147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c9920c6a0b6a65f4a1c6eb8cd85d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b216cd7dcdf67498a1b24da5983c8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16817ef9bc0713f45cd2c2ceff9942150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b81f1100f96d9bc710200685d7164151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2524beb758f6e319d6a9be3ef3e5a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b25114fdc4377fae6ff1409d60ec6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337b56df073a7a2048c27dfd6602b3d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e6838ee57c51df7f71988bab184be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c64e2f32cf100b1fc6924479332da62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a88e1bfb746b0683a8a009729cdbee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0ea1b1cc8ca7dd014973154b0d9794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420adc45d0987f8cf222e69e1b1bac8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417273b272e0d0d20728b35dde7b9486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ac1153f4301c79d9f9cc0d3d35ae57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae002752d5d4267ba889eff74ac8e1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578021f97831918ca56127c1c34792e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77289c41b6d1584933a0916277ce13e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b23a67080cf7c27ccc2ebc29334511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550bb6613fc36f638b8bead51363f2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acb395b96344172aa95b0d55ab90f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd918a0f449a19dca0bda14eb2debce514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae528d3d8db25efa6854282c5e7b0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b27dc26a11a1415c581aa5395282d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e91f485202bdf52d3797e3b93074217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bae2299ced9ec01484a5748f2013a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054fedd1f58f9c69dc39fc75547462219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355d28d274628b32c9d2da0a2039e9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989ec4112134a27f46df2d2b4e9e67021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3145d4a254d7bb830c1e4cd7c2eda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dd43a996a6e97a4b365da453f69c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f666951ce092ff9c853ddefd33db824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f673a41e720b60f04a931ac676baa725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa2a6ad7a883b0628237d6b5c2bc6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890691ed6a4f04573d59b95bbe773df927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cee2c973a73f671740f5118d0b62228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a51a7e5c33771162a2f56f4a9e887e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4e88ae36055c4689d179e6b852c5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e65dd7b089a7b55a9ab5daefe253b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceba01cbabefe35b3e2e021f94e6d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b92a50250f1ce2843255492ad27d8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d427cd072ffbece3e051b41c6bbed1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd71bb00721f2db1198e1dbb7aeb8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcbc7b0121dc283341ba96a1fb897136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eadacdb09ccd868d4e43f987def7af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3024ea7f24441ae1eb1c600ec18b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d23174d3593f96d6052380c6c2c02639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffaffd70474526cc5631ff4b0df57240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842470cdc8961f3c6faaeab824fdb25e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e709cf7eaadd30bcc68fe00daf23f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3745adb0792488b0a0c955fb605dec843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4245ab0e50928d2c322b03f6e2f6d4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478d44754d4d222b4ec668500bb964545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4b8b1673dd18b32ec6979042ffadf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1efe0a6569ccd469c7780da2403f9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9fdce58a72a7f85342f0f6f66a52248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1ff33313b24f165bab34c217e7fac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7130c13ea360dad6f0f7df55bceecfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b420183c2b763047d61052c6aa4b95451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bc2b9c836af45ddd5ff0ba539918b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec8b1a98aff3e52dec078d10877b1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f951f039b47bf289b03d02c99fc6cd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766d95dca85a8e5464ed27c821e9f7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb183ea404be592ad8db4dc22a4a8a6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502a00c9f5ac864bcd76790d9e0d73557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964ea062a3c2e1b0c34c2a661ac394a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae456850393f943a34cf833564cb9f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced2634591b1663866163b2e18611d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4981a328474921db09c07b3e47d1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19054bf0e157af2fb5d9015501571a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08896c5ede9e221dd0c1df701ede1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e177b5f61277d756821efa527b20ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e4c09a589cd83e481992052b2998365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc354914f7baa1a14d3cf7e915d032166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607bcd67532a8393a6ac4088b7aa85e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc633edaddaad55a659ec0750f744c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af46d10bfcf5ca123fc4ebcae2594369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd281632f3cbe9d0f9b56f51b7221a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09619313c879e4921de891cd120f59d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d53a5f5f1a5fdd1557fe0007ec6ea672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588599a28b28b581df22ac833f103dc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe11075ac4fa8b90b8dcbc6cc44e0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373dc9e6e2315154316f853e8625a8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc033226f49c480a54b6aa7ef3c3c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a8652d8c44fd3d8decaaea9b461977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8baa673d1728f0c79ce67097bee50278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa6f5a06646e83453acdd6d188723279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab42f87a4b2056b338374c3dc2d518080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b3e9d06f0db2fbdf278635ce0137581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6898239d1fd365bfe2be7568e4e5a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460513c81ee6579e980380904e212fd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c1c15b7e5f204f571662cc5c53dfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b12b74dd6a7a787f39426fa0d4435185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd3e69a679985ed19fe8c33b84b40986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8792d8e058983787453fddc1f790c4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425be91e068044fa61c29b7b750b733688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1554afd00aeff886b2239047f0e46889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6f5904a9d8c06e4d2e6b8a7f248ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a217e031c727ae9dc0d72a0bd02cfe191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ab11536a39fb329a042964cbdcb1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b46f6f32a17983b28d15c77a1a60793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa555577cb1fd02c14679621057a82494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1bd7e54ca92107bebafc476f8ab8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cf5e6b40cc705292891eae02cd9d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b84e7066d2b42c1e877823480dfdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affceee44a0484e50b5b05b88282c66f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575e7ee51a52e43ffe20a68327036e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedf07d8da127ff269fbc087f7807df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edf515a67b44483595bd91b269dc76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193b80b71dfc12f27b8213c65dd7837102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0158ca66773a21e26dfcf7b47787d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ea8568e9743eae129881b15f63637104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb9f77dffb54c41f577d0875c3ed55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9985b3b93f1b961c675f57612fbf08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfd3bf6546dd5965baa442bba2495d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95379e6658aff7ac12cce6ba770310f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e755ac58c667ed6e238bd0faaac15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013669521ba5102981966f17d8a146a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea06755038606e02ff5093a7408036111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7911db14543089739ad6d89a8adcf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdb7779b534373331856c46e2bdd12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab14657681fe45b6644c668983c531114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28fb0cd3d4f36efbe95e74b007562d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25266313312a4e58318ef2226bd5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc7d99d50fdf3b8388b459ee8a51df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afe7a750cd63a03667f4a4a0d1e379118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bb35feee50d38bfeadacfd154c9c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69830fde771b9c5b10ef3701aa56b5b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119ab49b5dcafdfb7a46b1c44f1685f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a092afed298f4e3aa72085ddb3a60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a0f30ad51e1a21b30709b5b767a7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c708fa9d1d4fe7526d0689fb085fd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e10b73d10ce83fd266695cd296602b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622f9f3118611b619ad6dc9507bd297126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdeaaed3329450a32b90a563c6e4f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6228b2c7b9a94c53ee338e60e3080128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797be50aeced4c8035e185a460413a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b528ff5afce55181e94d2528ed8f8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3410b3da9b77f1eb274afc6f21f3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb46495c804664094d426f3fd2293e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9508b38356b35d3c416ecc51482c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e4b59fd5e96fdd7a131c24906cd94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72030d2480f331e584528b983d606121135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28c05f7da0ff83b4a945d042ba021c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac05ee68899180c135fc9bd3fce14b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0ffcb5d1116716ff2a78f51e07d25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaee06fee5da279d82a8c0bc0ad5e40139.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5773,500 +5663,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
-        <a:stretch>
-[...448 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6533,54 +5973,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/pakety-s-risunkom/748/?utm_source=price&amp;utm_campaign=price_pakety-s-risunkom" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M160"/>
+  <dimension ref="A1:M145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M160" sqref="M160"/>
+      <selection activeCell="M145" sqref="M145"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -6678,4192 +6118,3791 @@
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
         <v>3123000013478</v>
       </c>
-      <c r="E7" s="7"/>
+      <c r="E7" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="F7" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G7" s="6">
         <v>777.6</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" s="8">
         <v>3123000013485</v>
       </c>
-      <c r="E8" s="7"/>
+      <c r="E8" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="F8" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G8" s="6">
         <v>777.6</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>3123000012570</v>
+        <v>3123000013492</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>259.1</v>
+        <v>777.6</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="8">
-        <v>3123000012709</v>
+        <v>3123000013508</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>259.1</v>
+        <v>777.6</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="D11" s="8">
+        <v>3123000012570</v>
+      </c>
+      <c r="E11" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G11" s="6">
         <v>259.1</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="8">
+        <v>3123000012709</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" s="9" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="G12" s="6">
         <v>259.1</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>3123000012907</v>
+        <v>3123000012846</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G13" s="6">
         <v>259.1</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14" s="8">
-        <v>3123000012938</v>
+        <v>3123000012907</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G14" s="6">
         <v>259.1</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" s="8">
-        <v>3123000012990</v>
+        <v>3123000012938</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G15" s="6">
         <v>259.1</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16" s="8">
-        <v>3123000013027</v>
+        <v>3123000012990</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G16" s="6">
         <v>259.1</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D17" s="8">
-        <v>3123000013096</v>
+        <v>3123000013027</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G17" s="6">
-        <v>284.9</v>
+        <v>259.1</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="8">
-        <v>3123000013188</v>
+        <v>3123000013096</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G18" s="6">
         <v>284.9</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="8">
+        <v>3123000013188</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G19" s="6">
         <v>284.9</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" s="8">
-        <v>3123000013249</v>
+        <v>3123000013218</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G20" s="6">
         <v>284.9</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D21" s="8">
-        <v>3123000013263</v>
+        <v>3123000013249</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G21" s="6">
-        <v>348.2</v>
+        <v>284.9</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="8">
         <v>3123000012587</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G22" s="6">
         <v>358.1</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="8">
+        <v>3123000012877</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F23" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G23" s="6">
         <v>358.1</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D24" s="8">
-        <v>3123000012877</v>
+        <v>3123000012914</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G24" s="6">
         <v>358.1</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25" s="8">
-        <v>3123000012914</v>
+        <v>3123000012686</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G25" s="6">
-        <v>358.1</v>
+        <v>503.8</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D26" s="8">
-        <v>3123000012686</v>
+        <v>3123000012495</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G26" s="6">
-        <v>503.8</v>
+        <v>358.1</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D27" s="8">
-        <v>3123000012884</v>
+        <v>3123000012976</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G27" s="6">
-        <v>503.8</v>
+        <v>358.1</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D28" s="8">
-        <v>3123000012495</v>
+        <v>3123000013003</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G28" s="6">
         <v>358.1</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D29" s="8">
-        <v>3123000012945</v>
+        <v>3123000013102</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G29" s="6">
-        <v>358.1</v>
+        <v>118.3</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" s="8">
+        <v>3123000013133</v>
+      </c>
+      <c r="E30" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="D30" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F30" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G30" s="6">
-        <v>358.1</v>
+        <v>118.3</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D31" s="8">
-        <v>3123000013003</v>
+        <v>3123000013164</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G31" s="6">
-        <v>358.1</v>
+        <v>118.3</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D32" s="8">
-        <v>3123000013041</v>
+        <v>3123000013195</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G32" s="6">
         <v>118.3</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D33" s="8">
-        <v>3123000013072</v>
+        <v>3123000013225</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G33" s="6">
         <v>118.3</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D34" s="8">
-        <v>3123000013102</v>
+        <v>3123000012471</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G34" s="6">
-        <v>118.3</v>
+        <v>185.4</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C35" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D35" s="8">
+        <v>3123000012563</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="D35" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F35" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G35" s="6">
-        <v>118.3</v>
+        <v>185.4</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D36" s="8">
-        <v>3123000013164</v>
+        <v>3123000012624</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G36" s="6">
-        <v>118.3</v>
+        <v>185.4</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D37" s="8">
-        <v>3123000013195</v>
+        <v>3123000012761</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G37" s="6">
-        <v>118.3</v>
+        <v>185.4</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D38" s="8">
-        <v>3123000013225</v>
+        <v>3123000012808</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G38" s="6">
-        <v>118.3</v>
+        <v>185.4</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D39" s="8">
-        <v>3123000012471</v>
+        <v>3123000012839</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G39" s="6">
         <v>185.4</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D40" s="8">
-        <v>3123000012563</v>
+        <v>3123000012853</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G40" s="6">
         <v>185.4</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D41" s="8">
-        <v>3123000012624</v>
+        <v>3123000012891</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G41" s="6">
         <v>185.4</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D42" s="8">
-        <v>3123000012655</v>
+        <v>3123000012921</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G42" s="6">
         <v>185.4</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D43" s="8">
-        <v>3123000012761</v>
+        <v>3123000012983</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G43" s="6">
         <v>185.4</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D44" s="8">
-        <v>3123000012808</v>
+        <v>3123000013010</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G44" s="6">
         <v>185.4</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D45" s="8">
-        <v>3123000012839</v>
+        <v>3123000013058</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G45" s="6">
-        <v>185.4</v>
+        <v>195.8</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C46" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D46" s="8">
+        <v>3123000013089</v>
+      </c>
+      <c r="E46" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="D46" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F46" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G46" s="6">
-        <v>185.4</v>
+        <v>195.8</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D47" s="8">
-        <v>3123000012891</v>
+        <v>3123000013119</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G47" s="6">
-        <v>185.4</v>
+        <v>195.8</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D48" s="8">
-        <v>3123000012921</v>
+        <v>3123000013140</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G48" s="6">
-        <v>185.4</v>
+        <v>195.8</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D49" s="8">
-        <v>3123000012983</v>
+        <v>3123000013171</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G49" s="6">
-        <v>185.4</v>
+        <v>195.8</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D50" s="8">
-        <v>3123000013010</v>
+        <v>3123000013201</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G50" s="6">
-        <v>185.4</v>
+        <v>195.8</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D51" s="8">
-        <v>3123000013058</v>
+        <v>3123000013232</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G51" s="6">
         <v>195.8</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D52" s="8">
-        <v>3123000013089</v>
+        <v>3123000013256</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G52" s="6">
-        <v>195.8</v>
+        <v>251.4</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D53" s="8">
-        <v>3123000013119</v>
+        <v>3123000012488</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G53" s="6">
-        <v>195.8</v>
+        <v>259.1</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D54" s="8">
-        <v>3123000013140</v>
+        <v>3123000011894</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>195.8</v>
+        <v>261.36</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D55" s="8">
-        <v>3123000013171</v>
+        <v>3123000011900</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>195.8</v>
+        <v>403.92</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D56" s="8">
-        <v>3123000013201</v>
+        <v>3123000011917</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>195.8</v>
+        <v>525.36</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D57" s="8">
-        <v>3123000013232</v>
+        <v>3123000012433</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>195.8</v>
+        <v>261.36</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D58" s="8">
-        <v>3123000013256</v>
+        <v>3123000011924</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>23</v>
+        <v>134</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>251.4</v>
+        <v>168.96</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D59" s="8">
-        <v>3123000012488</v>
+        <v>3123000011948</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>23</v>
+        <v>125</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>259.1</v>
+        <v>403.92</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D60" s="8">
-        <v>3123000011894</v>
+        <v>3123000011955</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>261.36</v>
+        <v>525.36</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D61" s="8">
-        <v>3123000011900</v>
+        <v>3123000011931</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>403.92</v>
+        <v>261.36</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D62" s="8">
-        <v>3123000011917</v>
+        <v>3123000012464</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>525.36</v>
+        <v>261.36</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D63" s="8">
-        <v>3123000012433</v>
+        <v>3123000012181</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>261.36</v>
+        <v>171</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D64" s="8">
-        <v>3123000011924</v>
+        <v>3123000012198</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G64" s="6">
-        <v>168.96</v>
+        <v>403.92</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D65" s="8">
-        <v>3123000011948</v>
+        <v>3123000012457</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G65" s="6">
-        <v>403.92</v>
+        <v>261.36</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D66" s="8">
-        <v>3123000011955</v>
+        <v>3123000012167</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>525.36</v>
+        <v>261.36</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D67" s="8">
-        <v>3123000011931</v>
+        <v>3123000012204</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>133</v>
+        <v>157</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>261.36</v>
+        <v>525.36</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D68" s="8">
-        <v>3123000012464</v>
+        <v>3123000011986</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G68" s="6">
         <v>261.36</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="D69" s="8">
-        <v>3123000012181</v>
+        <v>3123000012242</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>156</v>
+        <v>131</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G69" s="6">
-        <v>171</v>
+        <v>261.36</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D70" s="8">
-        <v>3123000012198</v>
+        <v>3123000012259</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G70" s="6">
         <v>403.92</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D71" s="8">
-        <v>3123000012457</v>
+        <v>3123000012211</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>162</v>
+        <v>131</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G71" s="6">
         <v>261.36</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D72" s="8">
-        <v>3123000012167</v>
+        <v>3123000012105</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G72" s="6">
         <v>261.36</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D73" s="8">
-        <v>3123000012204</v>
+        <v>3123000012112</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G73" s="6">
         <v>525.36</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D74" s="8">
-        <v>3123000011986</v>
+        <v>3123000012310</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G74" s="6">
         <v>261.36</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D75" s="8">
-        <v>3123000012242</v>
+        <v>3123000012334</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>142</v>
+        <v>177</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G75" s="6">
-        <v>261.36</v>
+        <v>525.36</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D76" s="8">
-        <v>3123000012259</v>
+        <v>3123000012020</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G76" s="6">
-        <v>403.92</v>
+        <v>261.36</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D77" s="8">
-        <v>3123000012211</v>
+        <v>3123000012037</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G77" s="6">
-        <v>261.36</v>
+        <v>525.36</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D78" s="8">
-        <v>3123000012105</v>
+        <v>3123000012389</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>179</v>
+        <v>131</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G78" s="6">
         <v>261.36</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D79" s="8">
-        <v>3123000012112</v>
+        <v>3123000012006</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>182</v>
+        <v>134</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G79" s="6">
-        <v>525.36</v>
+        <v>171</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D80" s="8">
-        <v>3123000012310</v>
+        <v>3123000012068</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>142</v>
+        <v>188</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G80" s="6">
         <v>261.36</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D81" s="8">
-        <v>3123000012327</v>
+        <v>3123000012099</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G81" s="6">
-        <v>403.92</v>
+        <v>261.36</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D82" s="8">
-        <v>3123000012334</v>
+        <v>3123000012365</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G82" s="6">
-        <v>525.36</v>
+        <v>261.36</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D83" s="8">
-        <v>3123000012020</v>
+        <v>3123000012303</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G83" s="6">
         <v>261.36</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D84" s="8">
-        <v>3123000012037</v>
+        <v>3123000003158</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>139</v>
+        <v>198</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G84" s="6">
-        <v>525.36</v>
+        <v>155.76</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="D85" s="8">
-        <v>3123000012389</v>
+        <v>3123000006913</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>142</v>
+        <v>201</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G85" s="6">
-        <v>261.36</v>
+        <v>195.36</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="D86" s="8">
-        <v>3123000012006</v>
+        <v>3123000006944</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>145</v>
+        <v>201</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G86" s="6">
-        <v>171</v>
+        <v>261.36</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D87" s="8">
-        <v>3123000012068</v>
+        <v>3123000007750</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G87" s="6">
         <v>261.36</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="D88" s="8">
+        <v>3123000006975</v>
+      </c>
+      <c r="E88" s="7" t="s">
         <v>201</v>
       </c>
-      <c r="C88" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F88" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G88" s="6">
         <v>261.36</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D89" s="8">
-        <v>3123000012365</v>
+        <v>3123000006982</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G89" s="6">
-        <v>261.36</v>
+        <v>403.92</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="D90" s="8">
-        <v>3123000012372</v>
+        <v>3123000006999</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G90" s="6">
-        <v>525.36</v>
+        <v>513.48</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D91" s="8">
-        <v>3123000012419</v>
+        <v>3123000007286</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G91" s="6">
         <v>261.36</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="D92" s="8">
-        <v>3123000012297</v>
+        <v>3123000007293</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>142</v>
+        <v>219</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G92" s="6">
-        <v>261.36</v>
+        <v>513.48</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="D93" s="8">
-        <v>3123000012303</v>
+        <v>3123000010767</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>142</v>
+        <v>222</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G93" s="6">
-        <v>261.36</v>
+        <v>228.36</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="D94" s="8">
-        <v>3123000003158</v>
+        <v>3123000010774</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G94" s="6">
-        <v>155.76</v>
+        <v>228.36</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="D95" s="8">
-        <v>3123000006913</v>
+        <v>3123000010804</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G95" s="6">
-        <v>195.36</v>
+        <v>228.36</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="D96" s="8">
-        <v>3123000006944</v>
+        <v>3123000010811</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G96" s="6">
-        <v>261.36</v>
+        <v>228.36</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="D97" s="8">
-        <v>3123000007750</v>
+        <v>3123000010828</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>225</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G97" s="6">
-        <v>261.36</v>
+        <v>228.36</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D98" s="8">
-        <v>3123000006975</v>
+        <v>3123000011139</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G98" s="6">
-        <v>261.36</v>
+        <v>228.36</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="D99" s="8">
-        <v>3123000006982</v>
+        <v>3123000011191</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G99" s="6">
-        <v>403.92</v>
+        <v>228.36</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="D100" s="8">
-        <v>3123000006999</v>
+        <v>3123000011214</v>
       </c>
       <c r="E100" s="7" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="F100" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G100" s="6">
-        <v>513.48</v>
+        <v>228.36</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="D101" s="8">
-        <v>3123000007286</v>
+        <v>3123000011221</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="F101" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G101" s="6">
-        <v>261.36</v>
+        <v>228.36</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="D102" s="8">
-        <v>3123000007293</v>
+        <v>3123000011061</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="F102" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G102" s="6">
-        <v>513.48</v>
+        <v>228.36</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D103" s="8">
-        <v>3123000010767</v>
+        <v>3123000011078</v>
       </c>
       <c r="E103" s="7" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="F103" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G103" s="6">
         <v>228.36</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="71">
       <c r="A104" s="6"/>
       <c r="B104" s="7" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="D104" s="8">
-        <v>3123000010774</v>
+        <v>3123000011085</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>244</v>
       </c>
       <c r="F104" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G104" s="6">
         <v>228.36</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="71">
       <c r="A105" s="6"/>
       <c r="B105" s="7" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D105" s="8">
-        <v>3123000010804</v>
+        <v>3123000011092</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="F105" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G105" s="6">
         <v>228.36</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="71">
       <c r="A106" s="6"/>
       <c r="B106" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D106" s="8">
-        <v>3123000010811</v>
+        <v>3123000011153</v>
       </c>
       <c r="E106" s="7" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="F106" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G106" s="6">
-        <v>228.36</v>
+        <v>378.84</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6"/>
       <c r="M106" s="5"/>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="71">
       <c r="A107" s="6"/>
       <c r="B107" s="7" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="D107" s="8">
-        <v>3123000010828</v>
+        <v>3123000011245</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="F107" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G107" s="6">
-        <v>228.36</v>
+        <v>362.4</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6"/>
       <c r="M107" s="5"/>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="71">
       <c r="A108" s="6"/>
       <c r="B108" s="7" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="D108" s="8">
-        <v>3123000011139</v>
+        <v>3123000011269</v>
       </c>
       <c r="E108" s="7" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
       <c r="F108" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G108" s="6">
-        <v>228.36</v>
+        <v>362.4</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="6"/>
       <c r="J108" s="6"/>
       <c r="K108" s="6"/>
       <c r="L108" s="6"/>
       <c r="M108" s="5"/>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="71">
       <c r="A109" s="6"/>
       <c r="B109" s="7" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="D109" s="8">
-        <v>3123000011146</v>
+        <v>3123000011276</v>
       </c>
       <c r="E109" s="7" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="F109" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G109" s="6">
-        <v>228.36</v>
+        <v>362.4</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="71">
       <c r="A110" s="6"/>
       <c r="B110" s="7" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="D110" s="8">
-        <v>3123000011191</v>
+        <v>3123000011290</v>
       </c>
       <c r="E110" s="7" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="F110" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G110" s="6">
-        <v>228.36</v>
+        <v>479.88</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="6"/>
       <c r="J110" s="6"/>
       <c r="K110" s="6"/>
       <c r="L110" s="6"/>
       <c r="M110" s="5"/>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="71">
       <c r="A111" s="6"/>
       <c r="B111" s="7" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="D111" s="8">
-        <v>3123000011214</v>
+        <v>3123000010972</v>
       </c>
       <c r="E111" s="7" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F111" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G111" s="6">
-        <v>228.36</v>
+        <v>362.4</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6"/>
       <c r="M111" s="5"/>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="71">
       <c r="A112" s="6"/>
       <c r="B112" s="7" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="D112" s="8">
-        <v>3123000011221</v>
+        <v>3123000010989</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="F112" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G112" s="6">
-        <v>228.36</v>
+        <v>362.4</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="71">
       <c r="A113" s="6"/>
       <c r="B113" s="7" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="D113" s="8">
-        <v>3123000011061</v>
+        <v>3123000010996</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F113" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G113" s="6">
-        <v>228.36</v>
+        <v>362.4</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="5"/>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="71">
       <c r="A114" s="6"/>
       <c r="B114" s="7" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C114" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D114" s="8">
+        <v>3123000011009</v>
+      </c>
+      <c r="E114" s="7" t="s">
         <v>267</v>
       </c>
-      <c r="D114" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F114" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G114" s="6">
-        <v>228.36</v>
+        <v>362.4</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6"/>
       <c r="M114" s="5"/>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="71">
       <c r="A115" s="6"/>
       <c r="B115" s="7" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D115" s="8">
-        <v>3123000011085</v>
+        <v>3123000011016</v>
       </c>
       <c r="E115" s="7" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="F115" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G115" s="6">
-        <v>228.36</v>
+        <v>362.4</v>
       </c>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="71">
       <c r="A116" s="6"/>
       <c r="B116" s="7" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="D116" s="8">
-        <v>3123000011092</v>
+        <v>3123000011030</v>
       </c>
       <c r="E116" s="7" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="F116" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G116" s="6">
-        <v>228.36</v>
+        <v>362.4</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="5"/>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="71">
       <c r="A117" s="6"/>
       <c r="B117" s="7" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="D117" s="8">
-        <v>3123000011153</v>
+        <v>3123000011047</v>
       </c>
       <c r="E117" s="7" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F117" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G117" s="6">
-        <v>378.84</v>
+        <v>362.4</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="71">
       <c r="A118" s="6"/>
       <c r="B118" s="7" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="C118" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="D118" s="8">
+        <v>3123000011054</v>
+      </c>
+      <c r="E118" s="7" t="s">
         <v>276</v>
       </c>
-      <c r="D118" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F118" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G118" s="6">
         <v>362.4</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="71">
       <c r="A119" s="6"/>
       <c r="B119" s="7" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D119" s="8">
-        <v>3123000011269</v>
+        <v>3123000010859</v>
       </c>
       <c r="E119" s="7" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="F119" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G119" s="6">
-        <v>362.4</v>
+        <v>479.88</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="5"/>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="71">
       <c r="A120" s="6"/>
       <c r="B120" s="7" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="D120" s="8">
-        <v>3123000011276</v>
+        <v>3123000011108</v>
       </c>
       <c r="E120" s="7" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="F120" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G120" s="6">
-        <v>362.4</v>
+        <v>479.88</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="5"/>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="71">
       <c r="A121" s="6"/>
       <c r="B121" s="7" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="D121" s="8">
-        <v>3123000011290</v>
+        <v>3123000011115</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="F121" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G121" s="6">
         <v>479.88</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="5"/>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="71">
       <c r="A122" s="6"/>
       <c r="B122" s="7" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D122" s="8">
-        <v>3123000010972</v>
+        <v>3123000011122</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>288</v>
       </c>
       <c r="F122" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G122" s="6">
-        <v>362.4</v>
+        <v>479.88</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="5"/>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="71">
       <c r="A123" s="6"/>
       <c r="B123" s="7" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D123" s="8">
-        <v>3123000010989</v>
+        <v>3123000010958</v>
       </c>
       <c r="E123" s="7" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="F123" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G123" s="6">
-        <v>362.4</v>
+        <v>525.36</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="5"/>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="71">
       <c r="A124" s="6"/>
       <c r="B124" s="7" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="D124" s="8">
-        <v>3123000010996</v>
+        <v>3123000011368</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="F124" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G124" s="6">
-        <v>362.4</v>
+        <v>584.16</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="5"/>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="71">
       <c r="A125" s="6"/>
       <c r="B125" s="7" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D125" s="8">
-        <v>3123000011009</v>
+        <v>3123000011382</v>
       </c>
       <c r="E125" s="7" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="F125" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G125" s="6">
-        <v>362.4</v>
+        <v>658.08</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="5"/>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="71">
       <c r="A126" s="6"/>
       <c r="B126" s="7" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="D126" s="8">
-        <v>3123000011016</v>
+        <v>3123000010866</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="F126" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G126" s="6">
-        <v>362.4</v>
+        <v>867.24</v>
       </c>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="5"/>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="71">
       <c r="A127" s="6"/>
       <c r="B127" s="7" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="D127" s="8">
-        <v>3123000011030</v>
+        <v>3123000010880</v>
       </c>
       <c r="E127" s="7" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="F127" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G127" s="6">
-        <v>362.4</v>
+        <v>867.24</v>
       </c>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="5"/>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="71">
       <c r="A128" s="6"/>
       <c r="B128" s="7" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="D128" s="8">
-        <v>3123000011047</v>
+        <v>3123000010897</v>
       </c>
       <c r="E128" s="7" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="F128" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G128" s="6">
-        <v>362.4</v>
+        <v>867.24</v>
       </c>
       <c r="H128" s="6"/>
       <c r="I128" s="6"/>
       <c r="J128" s="6"/>
       <c r="K128" s="6"/>
       <c r="L128" s="6"/>
       <c r="M128" s="5"/>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="71">
       <c r="A129" s="6"/>
       <c r="B129" s="7" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="D129" s="8">
-        <v>3123000011054</v>
+        <v>3123000010903</v>
       </c>
       <c r="E129" s="7" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="F129" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G129" s="6">
-        <v>362.4</v>
+        <v>867.24</v>
       </c>
       <c r="H129" s="6"/>
       <c r="I129" s="6"/>
       <c r="J129" s="6"/>
       <c r="K129" s="6"/>
       <c r="L129" s="6"/>
       <c r="M129" s="5"/>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="71">
       <c r="A130" s="6"/>
       <c r="B130" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="D130" s="8">
+        <v>3123000010910</v>
+      </c>
+      <c r="E130" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="C130" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F130" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G130" s="6">
-        <v>479.88</v>
+        <v>867.24</v>
       </c>
       <c r="H130" s="6"/>
       <c r="I130" s="6"/>
       <c r="J130" s="6"/>
       <c r="K130" s="6"/>
       <c r="L130" s="6"/>
       <c r="M130" s="5"/>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="71">
       <c r="A131" s="6"/>
       <c r="B131" s="7" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="D131" s="8">
-        <v>3123000010859</v>
+        <v>3123000011412</v>
       </c>
       <c r="E131" s="7" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="F131" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G131" s="6">
-        <v>479.88</v>
+        <v>867.24</v>
       </c>
       <c r="H131" s="6"/>
       <c r="I131" s="6"/>
       <c r="J131" s="6"/>
       <c r="K131" s="6"/>
       <c r="L131" s="6"/>
       <c r="M131" s="5"/>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="71">
       <c r="A132" s="6"/>
       <c r="B132" s="7" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="D132" s="8">
-        <v>3123000011108</v>
+        <v>3123000002496</v>
       </c>
       <c r="E132" s="7" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="F132" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G132" s="6">
-        <v>479.88</v>
+        <v>228.36</v>
       </c>
       <c r="H132" s="6"/>
       <c r="I132" s="6"/>
       <c r="J132" s="6"/>
       <c r="K132" s="6"/>
       <c r="L132" s="6"/>
       <c r="M132" s="5"/>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="71">
       <c r="A133" s="6"/>
       <c r="B133" s="7" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="D133" s="8">
-        <v>3123000011115</v>
+        <v>3123000007347</v>
       </c>
       <c r="E133" s="7" t="s">
-        <v>311</v>
+        <v>206</v>
       </c>
       <c r="F133" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G133" s="6">
-        <v>479.88</v>
+        <v>261.36</v>
       </c>
       <c r="H133" s="6"/>
       <c r="I133" s="6"/>
       <c r="J133" s="6"/>
       <c r="K133" s="6"/>
       <c r="L133" s="6"/>
       <c r="M133" s="5"/>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="71">
       <c r="A134" s="6"/>
       <c r="B134" s="7" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="D134" s="8">
-        <v>3123000011122</v>
+        <v>3123000006838</v>
       </c>
       <c r="E134" s="7" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="F134" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G134" s="6">
-        <v>479.88</v>
+        <v>261.36</v>
       </c>
       <c r="H134" s="6"/>
       <c r="I134" s="6"/>
       <c r="J134" s="6"/>
       <c r="K134" s="6"/>
       <c r="L134" s="6"/>
       <c r="M134" s="5"/>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="71">
       <c r="A135" s="6"/>
       <c r="B135" s="7" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="D135" s="8">
-        <v>3123000010958</v>
+        <v>3123000006739</v>
       </c>
       <c r="E135" s="7" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="F135" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G135" s="6">
-        <v>525.36</v>
+        <v>261.36</v>
       </c>
       <c r="H135" s="6"/>
       <c r="I135" s="6"/>
       <c r="J135" s="6"/>
       <c r="K135" s="6"/>
       <c r="L135" s="6"/>
       <c r="M135" s="5"/>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="71">
       <c r="A136" s="6"/>
       <c r="B136" s="7" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="D136" s="8">
-        <v>3123000011368</v>
+        <v>3123000006753</v>
       </c>
       <c r="E136" s="7" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="F136" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G136" s="6">
-        <v>584.16</v>
+        <v>513.48</v>
       </c>
       <c r="H136" s="6"/>
       <c r="I136" s="6"/>
       <c r="J136" s="6"/>
       <c r="K136" s="6"/>
       <c r="L136" s="6"/>
       <c r="M136" s="5"/>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="71">
       <c r="A137" s="6"/>
       <c r="B137" s="7" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="D137" s="8">
-        <v>3123000011382</v>
+        <v>3123000007903</v>
       </c>
       <c r="E137" s="7" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="F137" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G137" s="6">
-        <v>658.08</v>
+        <v>261.36</v>
       </c>
       <c r="H137" s="6"/>
       <c r="I137" s="6"/>
       <c r="J137" s="6"/>
       <c r="K137" s="6"/>
       <c r="L137" s="6"/>
       <c r="M137" s="5"/>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="71">
       <c r="A138" s="6"/>
       <c r="B138" s="7" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="D138" s="8">
-        <v>3123000010866</v>
+        <v>3123000007309</v>
       </c>
       <c r="E138" s="7" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="F138" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G138" s="6">
-        <v>867.24</v>
+        <v>261.36</v>
       </c>
       <c r="H138" s="6"/>
       <c r="I138" s="6"/>
       <c r="J138" s="6"/>
       <c r="K138" s="6"/>
       <c r="L138" s="6"/>
       <c r="M138" s="5"/>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="71">
       <c r="A139" s="6"/>
       <c r="B139" s="7" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="D139" s="8">
-        <v>3123000010880</v>
+        <v>3123000007026</v>
       </c>
       <c r="E139" s="7" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="F139" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G139" s="6">
-        <v>867.24</v>
+        <v>261.36</v>
       </c>
       <c r="H139" s="6"/>
       <c r="I139" s="6"/>
       <c r="J139" s="6"/>
       <c r="K139" s="6"/>
       <c r="L139" s="6"/>
       <c r="M139" s="5"/>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="71">
       <c r="A140" s="6"/>
       <c r="B140" s="7" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="D140" s="8">
-        <v>3123000010897</v>
+        <v>3123000006685</v>
       </c>
       <c r="E140" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F140" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G140" s="6">
-        <v>867.24</v>
+        <v>261.36</v>
       </c>
       <c r="H140" s="6"/>
       <c r="I140" s="6"/>
       <c r="J140" s="6"/>
       <c r="K140" s="6"/>
       <c r="L140" s="6"/>
       <c r="M140" s="5"/>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="71">
       <c r="A141" s="6"/>
       <c r="B141" s="7" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="D141" s="8">
-        <v>3123000010903</v>
+        <v>3123000006586</v>
       </c>
       <c r="E141" s="7" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="F141" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G141" s="6">
-        <v>867.24</v>
+        <v>261.36</v>
       </c>
       <c r="H141" s="6"/>
       <c r="I141" s="6"/>
       <c r="J141" s="6"/>
       <c r="K141" s="6"/>
       <c r="L141" s="6"/>
       <c r="M141" s="5"/>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="71">
       <c r="A142" s="6"/>
       <c r="B142" s="7" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="D142" s="8">
-        <v>3123000010910</v>
+        <v>3000000002421</v>
       </c>
       <c r="E142" s="7" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F142" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G142" s="6">
-        <v>867.24</v>
+        <v>192.12</v>
       </c>
       <c r="H142" s="6"/>
       <c r="I142" s="6"/>
       <c r="J142" s="6"/>
       <c r="K142" s="6"/>
       <c r="L142" s="6"/>
       <c r="M142" s="5"/>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="71">
       <c r="A143" s="6"/>
       <c r="B143" s="7" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="D143" s="8">
-        <v>3123000011412</v>
+        <v>3123000006432</v>
       </c>
       <c r="E143" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F143" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G143" s="6">
-        <v>867.24</v>
+        <v>261.36</v>
       </c>
       <c r="H143" s="6"/>
       <c r="I143" s="6"/>
       <c r="J143" s="6"/>
       <c r="K143" s="6"/>
       <c r="L143" s="6"/>
       <c r="M143" s="5"/>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="71">
       <c r="A144" s="6"/>
       <c r="B144" s="7" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="D144" s="8">
-        <v>3123000011450</v>
+        <v>3123000006463</v>
       </c>
       <c r="E144" s="7" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="F144" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G144" s="6">
-        <v>273.6</v>
+        <v>261.36</v>
       </c>
       <c r="H144" s="6"/>
       <c r="I144" s="6"/>
       <c r="J144" s="6"/>
       <c r="K144" s="6"/>
       <c r="L144" s="6"/>
       <c r="M144" s="5"/>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="71">
       <c r="A145" s="6"/>
       <c r="B145" s="7" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="D145" s="8">
-        <v>3123000002496</v>
+        <v>3123000002632</v>
       </c>
       <c r="E145" s="7" t="s">
-        <v>343</v>
+        <v>198</v>
       </c>
       <c r="F145" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G145" s="6">
         <v>228.36</v>
       </c>
       <c r="H145" s="6"/>
       <c r="I145" s="6"/>
       <c r="J145" s="6"/>
       <c r="K145" s="6"/>
       <c r="L145" s="6"/>
       <c r="M145" s="5"/>
-    </row>
-[...403 lines deleted...]
-      <c r="M160" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>