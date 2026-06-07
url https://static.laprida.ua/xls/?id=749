--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пакети картонні однотонні</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:11</t>
+    <t>19:54</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -1575,51 +1575,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91cae9bb32977fcad1ed4ae10c49671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0883946bb6e3b3a557a9d33490dee4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947936f8ad2e4a4f5908a2e57dd2daae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430b5aa7970a73567792c93c4c4a4864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a47318ef32edf76d34845406ef40a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadc4cf459d933f9207a54fe6abb9a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc372b2895a89e0097326c9bdacaa737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0830514e6b1f181cd8d4a172aa89a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ad00acd3568ffaa3b3fe909ee6c579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0386903df2ad356ca794f45a548d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0ce6c7b4ba70b0e75d6a6907e58411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e6103fca773d4632838ad929c1e5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d0a8d8e35aa0878f4b34c65f6192213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef98a8b5b78f46b0d8b1e091cdb0b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc73cdbf40776e17aa9affedaad582e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d49b47b2eb11beac59bf5a5a6c19b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60548ae0e8d1ee19a20e77f72dd5aa5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812a39b944d49b6e81a3a2587c49da418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b443b389cb90e5627b57268daa4d85d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa419c93ea22f63ca1894b4bfbb3c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf7da61a283d43eb456a50df07f67c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72dd998c3e92a47dc301e15e7e881222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357e55023b55aa9d3a242637719534023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36622c97964a894ce373e1e3079a036e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac3d94791c06f2590ad4bfde3042d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b895b191e4d87734bf26e5b1ba10926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840d2d7296088ee1cbe463fe23b8c5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56480fd975ce36c51339be46aebfc7fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69da8a306e9d0b14a1c8ca7cf2fd37c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fdfd5ee6585c1fbe5dc75d97b94de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f0a5f5902a23443a8314e46fedd2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce83636e710c67fadda7c77bbe2b0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659937a57a70b71233fab45ecdd6fb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5fafafe508ca71969214925ef74af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8a8ce700e81792c86721b149808df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063191ec74fa12953ac824da957c7c1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a55f86138c5dbd2b973f53972ad237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503b8dd0525c25fff8ef6fc2e9200b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e21283a07fa135408d9f1bdd2b13a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00052696e41d317b5d30a733ea62909240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a77c261d561ac019e6e0a40f16b4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1a34704a2841fe8186d074b9a4c4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de3446b17708b86045378e1681de6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424aad9215d8cc59defb2d4866dc71844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e25dd4dfebefae956a0f721d37f54845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d4a35ad5ea19577812e140536759f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a3846dd7f63ccfd5b428f19d1fc0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b896bbb7a68bf02f6731d3c84d00a3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8faf42fb482568142dde1bbe1a1af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a5231c1cbe480a570fcbc040bfc5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdae0c4aa84cca94193077b83662d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fa4d4640a1d9ee6702ccf052aeda852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341016ab03a60ba7075476b2f21f0b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4e5f44e8cd0f0c8355cf6737c54c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267ece90f4f9709f8482ae047bf164255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4802a5f971a9e8f21f239fb6b755ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e79f850bdca8ec8c0cde7c2a59361257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975ed6fcbde54919d625d356e6fb93158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2578c20e6e48d77c523a087f4de29fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901e9aa5afb4f9aba263be82c0d21e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc35e07bf843d02327f69597cbe14661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813fa1556b5ce7420ac3763c23e125f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05474ab58d302b90996afb73a6c82b0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b576b258e76d0dad251a4a409822abb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1159992f6dacd4d03e0f9ffc12ebb8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dcf550b8b76c6da7fd1015a88973666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bfe5cdd4a338b3518019764a759c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd12f65691e8c5a17e3aebf13c3fb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c69cac5be07888f878f1518e4ce8ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af005bf0c3549556df01e2c4760b0f6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43fe0a726b839a752cdc61bb25dd3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc26cbf831bb9f4391180163316eb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5747c9efeca3b4cdb0cc9280fbfa51173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1521a4625fc92927a6fc09aece8e2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce37d7b7660f88f109f3b6f184d52175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cb7ec78a229c76477775630aae15c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b2fb81923c805a03a1635afaf3d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054344c5ab439937bc90b72b32e0e93a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691a3461a1d97843878c5fa34261a8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b327b811b657a88407c08706e44733280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abf054bb329aa7dd8af23b11e924b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f61e3bca98075d418a254b14723afc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4970fb53389e675d9cf679ca98b0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96308eca8c2510f524fab1a1ee1ecdf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c915048d39b92e77af976ff16a29d1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4ba02c63db3ed16bf9aba9c34b88c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc55e89c991d5d3a15ee01c46a291b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673aabe41168f07a183fc0e564271bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5398e5006916142fd2bdcd542850d9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a01ce065342d44865139f3437f9ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2cb03ef4219f4da9d1bbc034b253391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59602787cbc95741162a4270907b6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b4d91ead5efa15a4977ed69e8c7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2689f4a5c8ec9ad3af5d5e3be00012094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae952687fefebab455d49aef86a284d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc7721ee623632e518b95fe17d35c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf0ecbfc32392d6840aa69b740cf197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339c14aa878be455701f78263f9608e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2f9aeba50f81658e6839da73fb3a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346c3c495b7846fe83c6745dfbb5d5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0213995773b743415be5c523c4048101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc4af450d2a1d9f8eb39f224fab915102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76b0188c6846867c4d90efcd5a4090103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798238907b0ce647372af9c86ba44a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03d30a741621eb3e9a870b723c51ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897fb09e0c6f3f6d4e4806f374b52dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1251db7162c9a7f8bb1a43d18b785107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1eb0bcc58c17b901d813310180680108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afa4598d4caeaf511038149128c8fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c21078cbe9621e8a126f4fea9fa99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f05de1fc83923cac2c5f8996c1471111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a98bf984e92dcbdb89b5d3900ac1b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f951deb8ed87f4e2ba8761469bd4a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b8633ef0a2b15e0cb22efc30b2e60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfed64a6b8ee0d6fd86ade2e24bdcf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbad4b192a6899969b08fc20e786022116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba77cc3a264a5b013ffb8dd16f61f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35465ec400407af78ccb380caa786a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc885886582149a6dbed543c8bf3cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cd4aebb4ca6eab9c90b972c184e7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4431f15531ecd9603a4a511ae0649121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d5a24f45f0a9e5739c9e13dbbe7eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7c1d3b50e6e5759444d6feedc009123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af06ee886f91c557900a9f32d29395124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c1fad55b6a742f25770d1fafda66e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de24afc804229a142f87e966bd2a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de1871a1c5d11f87cfff7f65eff445127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745aa80c51647d5639fa6860996bf67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec897f83ff89b3fe4d31aa8606111e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224f5b4ab81734876c5b11b9a9fdb0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43722181aee8bb4fb5ba92b8181f38ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0b9cbde623be01b0ada8d90870467132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73150c1fb78e736c1582ec4b4e1303c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca40f48d292b8119ad0777c6da0166e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d5d95ee958843fa6256a9a114300135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0ff23f134ab03e3e67a63be1cf042136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd07fab7eed50cd0910dcc7bf7bd3b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7702f696ebe2afdc6245ec34166a7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b12e905cbc48698df513ed209c90d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbb07aea6f467b5afa8a150966312f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9152f580996252d1cec2bca4db2a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78b7528cd1de2da4126e99bf611149142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0925662197951ea696aab45a6f34021143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3229a69c0fdc0bf0d0b4f16e32575144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d7265c4ef27c3c081bc45ba6b6b3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19305c5d349bb11dcbaca4092483aa7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80752880dfd2febcb9f564d669fac305147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078905f1a6a93a8d41e743d475aff322148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2924b3ef7750033bebb46c80679e23e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba742188408dac4fb8b3bbd07306832150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cbd79c072a8e470614af78396b4d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd1d8d24408adfa2c81915a9c3163152.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d806be0b3a0762ad88aa3b52ba6684e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b838b2622aea51e78d76178bb3bf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba8d97a28a417f9e702e2c5e6e8c153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273917db653921cc51efc695871bcbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fa50aca969f608061ffc46f1486b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eecf7eb51ce6f3fbdf244541c9c636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e773740b3370a45049c1818fa01d0ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6ecb2dc2e0aa4ce1d2e6225adb6ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e2bdc76562afd5adf62c5e3a0ddbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a845f390174a0363b2e12d5ded1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5d9c3a0055770f36da1584f260b4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631fdf802a9a3d548e86dff89a93e1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198bbf83d1e8292c8e7edcfe52ba35613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d4d964109a8ec2203c288684559d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67593f52065450271dab00323c12ec115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7b30165abdf83a15f84f531b17bb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caa0b72dabfd32ca9f21bf5b566e1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4477ec197c30d542a03d133fb62f6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c09d3a9757c771105899d0084dc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e30b4332a10f60c481c3e973faafc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290020339cc7001a1cf708b86db4c13e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804a6aa8a14c9ca8add38f43714529d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bea72195c74441b8c126b6f752436023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82ff1d6368a87b3a8e02679b4a73a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11199e4e2968f0067a25d4d3d99f153625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33b9d4fbe32d07764e282e9bb96eca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c1552d3f9eb5cc8b77a97a2c4fc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c421a3722a09dc7809d88409873e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463499fcebef288baaf7623fefad6bcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fef22ad8259e87742eaf21f18e711030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700a7574ef71194c7cf6ab07f9a004531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc421efe4fa67cccb55951af6285983432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512298aab9c75ae4666caa3b09deca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aab7b350b4eb34fba1b9b63827e0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b391b5355897f62eb605ac39e69c82635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13111bd7285144365e5129a3df64743536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6be5baca99a041d896a6c03e60c9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7f8b9b3d9e0c8ef810de25ea810fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d2da98f489c9292a0c39b919b6b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a8befc62403444f411b4217eacb3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771ad61981d87ee7c064c9d256b8bd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f33cf04869c034ed88131dca81fef642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbe49d29b85694210a6db78a24eeb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2acb7a341536bcd3dd4e7c84e887d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799667984e268e15c2f21495f6a259345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a2cfc0920d53131322df83e7a775646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e410df15a2a05f5cbb49afe564a95e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dedb6bab211868aa32f2dba434f54448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1fde277df45dc053473d41f41370349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e07352c8b76f050588cb6e680a365c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5998d23b50e2e6d1bb09f6297002da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4596af65924645f376f2049ec0a8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de9efefb246c56ab0ab987b2a093b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c8074b59369d6e6fe86366ab14ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b008b1c5747212773c8098fc0bd634e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0ff17b17df6e4b0fac9708595985556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a2d9af41a1a153bcbac5fca667f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad560ad0bf6dc05dec684b28f72229e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb291a44471009ee4cdd854fd36b112559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf5619ce1c9438b5c77adb43de730a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fd5c471141696f1eadfa485f0249561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc16f00291f62b81007fa6346990ea962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fb209a392894cbae89d2907da0ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6629eb85b332cbc464ef0a348e2b5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6692c9d9cc76f1c46dc2095cf85af465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74b92bc42efd3d062df4a2bcc5672166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73c14f501c667687588f4ff321377e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df680a29c113b1ff4377a9696938da468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd03f64bc3ec0adc6b8e64dd475b9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600ad1539cdc3bc95f769a8af58021e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707789f198112d4e77b877e485e5ecb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e6effeef9f1124daef34f141f149f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c8023312d570721ff8271d8ac3ff873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98cf460ce8c4f5a41dda2d4ab934874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc661f71f907422adee90023f76561e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b17d4935061e4f14688732964359176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb000e48ec0963f68d2bfa1ab2e4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2263d5f5e3ed8948e48412e4e4d4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edef1f5a58a55c8fa18b69248ee7db479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89def9be5f94c2aa0bdd82156286f7eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af74cf4e9754e88d2b01b6642a8d0f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77cdb2a6327cfc3b4d75bf18a463d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeadfa8f3ab76ab04600e85437ac2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc2e508bcf2fe8fec0e865b3ba664b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c551e1707fd8fed635e2d289d02c17685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061b5afa062b49e3a260945248e42da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8a0ee397e15edde9ed8b513a4d65787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87456d189fde0b32e50e5dcefc7009e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87307705aa09bad6036114dca9e5e51b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef74eb8c6035ecc534e4bfa242db8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdcd1be78e2c75d2f04478ab5ba54691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e771038a84120e00ec9249aa41af6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75c1347a967096111f6529472c3cfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af0d7d87e4ce06c2b0fb1cabb657b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c8da216253a4769d187ca5933bbf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d894c02b10f0a89d6aa12670353d3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67125093098dc0c72de0571602e98a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf464ec6ade4c626ed87254c07595db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8dabd318361b01b4b0177a7d6e2ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95969e4928bc9b0557d28e5c2081be3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e715278796759c1a3054c30e7a7fe2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88d5cf1ca8de211269a9a2c529376102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06e54479b40f771053233fc5e9797103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bacb3b96545de5abf53748ae52d18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da949111d8ba0be8d2d9bdfde3c84070105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79cdb0b3139ebacae1373bcdd7e85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d891bcf38f8b16eaaff01cd441cf125107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee191839b002328b2bef15ea7b9a54a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66b54610cf556218b4e3ccee696a41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd141c336bf2dfd9489faa62b0be2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41e6d7804e46d054b707cf90c99b94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59a4f5229d44cb83e9fe79b45fb32c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a9d0ff7506c25c90f481781f3ebeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bbbc343816e3cd4494ad5b5395268114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be372ada4a687b51c9374950d6cdd552115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11c77ad007286feec9ae5922e02567116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f1c6c527b387d0bd6b144d01606ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e24b69b46184841ff32affa29920c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1d6952f15de2e0af20951ca85fd9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e271cf66ef89047cc917347f993a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6141909a0af48158c40ff2a61fd39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47d42696864c650a251019b1b18f22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02679df3252fb5ec74829eb9644fdfc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885848551e8b73242edd0c2b562476a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb43e80a98f5d814f710b6cef00726b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04688dac08407ea962beb56f02015156126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028229aac7fc557e690c4c42607e0dc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be07ca97f1a84d3f752c3317a59994128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ced67657845af99aadc45e21d7266129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2da4134c53bda04b6d9c8f1bb3293c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93706d28e8dab21047229582a58df2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2893a1be2c96a6ac35a72913ec7eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0faefc1d5f2f8b94f2b83634127ba9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660cc9bd0d165a22c56309d61de4dcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc848fb3d6e3a1001554841d72a489135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670bdf28d728fca48500c63619635e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734849f836fcab8ffbe7f888681fddb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2efd0a0ed19cc2790b69d6516d6cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458119ad8a77df5c03ff8fd079ab11dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c04ef68277fb8668d23300ee8d005140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad33319e2171e4d852d7394425e593141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c9445c58ffee3773f28aeba1db170142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629cf0ca120c3146c5d10b04285862d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbebfc69e678cd3aa4efaa254c71e7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44001a97eaca91979a3ae613e56769ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b694c3636866411264f8a71575b0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215693f13714957f5d316991e60c37c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35fa204f2fe24e5f17b2eea1638405148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302feb9231984b03c3d435beec3ad4ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0551ebe2dcd397d6932e7df1ba6e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c71270469aa2911b21176a434c717c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a634f164335d1b9954d2dffb50d699f152.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>