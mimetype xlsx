--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -14,1047 +14,1541 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пакети картонні однотонні</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:54</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Пакет картонний горизонтальний (16*7*13см) 210г/м² 3123-3783</t>
-[...2 lines deleted...]
-    <t>3123-3783</t>
+    <t>Пакет однотонний горизонтальний (32*11*25см) 3123-14161</t>
+  </si>
+  <si>
+    <t>3123-14161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:32 см
+Ширина:11 см
+Висота:25 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12шт.</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (32*11*25см) 3123-14178</t>
+  </si>
+  <si>
+    <t>3123-14178</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (32*11*25см) 3123-14185</t>
+  </si>
+  <si>
+    <t>3123-14185</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (32*11*25см) 3123-14192</t>
+  </si>
+  <si>
+    <t>3123-14192</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (40*13*32см) 3123-14208</t>
+  </si>
+  <si>
+    <t>3123-14208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:40 см
+Ширина:13 см
+Висота:32 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (40*13*32см) 3123-14215</t>
+  </si>
+  <si>
+    <t>3123-14215</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (40*13*32см) 3123-14222</t>
+  </si>
+  <si>
+    <t>3123-14222</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (40*13*32см) 3123-14239</t>
+  </si>
+  <si>
+    <t>3123-14239</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (28*20*10см) 3123-13928</t>
+  </si>
+  <si>
+    <t>3123-13928</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:28 см
+Ширина:10 см
+Висота:20 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (38*28*13см) 3123-14017</t>
+  </si>
+  <si>
+    <t>3123-14017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:38 см
+Ширина:13 см
+Висота:28 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (31*25*11см) 3123-14055</t>
+  </si>
+  <si>
+    <t>3123-14055</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:31 см
+Ширина:11 см
+Висота:25 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (35*26*13см) 3123-14062</t>
+  </si>
+  <si>
+    <t>3123-14062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:35 см
+Ширина:13 см
+Висота:26 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (38*28*13см) 3123-14079</t>
+  </si>
+  <si>
+    <t>3123-14079</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (50*35*14см) 3123-14093</t>
+  </si>
+  <si>
+    <t>3123-14093</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:50 см
+Ширина:14 см
+Висота:35 см
+Розмір пакета:M (высота 33 - 42 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (28*20*10см) 3123-14109</t>
+  </si>
+  <si>
+    <t>3123-14109</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (35*26*13см) 3123-14123</t>
+  </si>
+  <si>
+    <t>3123-14123</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (38*28*13см) 3123-14130</t>
+  </si>
+  <si>
+    <t>3123-14130</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (43*32*13см) 3123-14147</t>
+  </si>
+  <si>
+    <t>3123-14147</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:43 см
+Ширина:13 см
+Висота:32 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+</t>
+  </si>
+  <si>
+    <t>Пакет однотонний горизонтальний (50*35*14см) 3123-14154</t>
+  </si>
+  <si>
+    <t>3123-14154</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (27*8*21см) 210г/м² 3123-3752</t>
+  </si>
+  <si>
+    <t>3123-3752</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:27 см
+Ширина:8 см
+Висота:21 см
+Особливості:с кантом
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (32*11,5*26см) 210г/м² 3123-3769</t>
+  </si>
+  <si>
+    <t>3123-3769</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:32 см
+Ширина:11,5 см
+Висота:26 см
+Особливості:с кантом
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (40*12,5*30см) 210г/м² 3123-3776</t>
+  </si>
+  <si>
+    <t>3123-3776</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:40 см
+Ширина:12,5 см
+Висота:30 см
+Особливості:с кантом
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний (15*15*15см) чорний 3123-8894</t>
+  </si>
+  <si>
+    <t>3123-8894</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:15 см
+Ширина:15 см
+Висота:15 см
+Особливості:с широким дном
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний (15*15*15см) мінт 3123-8917</t>
+  </si>
+  <si>
+    <t>3123-8917</t>
+  </si>
+  <si>
+    <t>Пакет картонний (15*15*15см) оранжевий 3123-8931</t>
+  </si>
+  <si>
+    <t>3123-8931</t>
+  </si>
+  <si>
+    <t>Пакет картонний (15*15*15см) золото 3123-8955</t>
+  </si>
+  <si>
+    <t>3123-8955</t>
+  </si>
+  <si>
+    <t>Пакет картонний (15*15*15см) срібло 3123-8962</t>
+  </si>
+  <si>
+    <t>3123-8962</t>
+  </si>
+  <si>
+    <t>Пакет картонний (25*25*25см) оранжевий 3123-9136</t>
+  </si>
+  <si>
+    <t>3123-9136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:25 см
+Ширина:25 см
+Висота:25 см
+Особливості:с широким дном
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (46*15*35см) 210г/м² 3123-4292</t>
+  </si>
+  <si>
+    <t>3123-4292</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (16*7*13см) 210г/м² 3123-3684</t>
+  </si>
+  <si>
+    <t>3123-3684</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:16 см
 Ширина:7 см
 Висота:13 см
 Особливості:с кантом
 Розмір пакета:ХS (высота 10 - 20 см)
 Орієнтація:горизонтальный
 Щільність:210г/м²
 Матеріал:картон
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12шт.</t>
-[...5 lines deleted...]
-    <t>3123-3790</t>
+    <t>Пакет картонний горизонтальний (23*10*18см) 210г/м² 3123-3691</t>
+  </si>
+  <si>
+    <t>3123-3691</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:23 см
 Ширина:10 см
 Висота:18 см
 Особливості:с кантом
 Розмір пакета:ХS (высота 10 - 20 см)
 Орієнтація:горизонтальный
 Щільність:210г/м²
 Матеріал:картон
 </t>
   </si>
   <si>
-    <t>Пакет картонний горизонтальний (27*8*21см) 210г/м² 3123-3806</t>
-[...10 lines deleted...]
-Орієнтація:горизонтальный
+    <t>Пакет картонний горизонтальний (27*8*21см) 210г/м² 3123-3707</t>
+  </si>
+  <si>
+    <t>3123-3707</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (32*11,5*26см) 210г/м² 3123-3714</t>
+  </si>
+  <si>
+    <t>3123-3714</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (40*12,5*30см) 210г/м² 3123-3721</t>
+  </si>
+  <si>
+    <t>3123-3721</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (17,5*25,5*17см) 210г/м² 31-4484</t>
+  </si>
+  <si>
+    <t>31-4484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:17,5 см
+Ширина:17 см
+Висота:25,5 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:вертикальный
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (17,5*25,5*17см) 210г/м² 31-4538</t>
+  </si>
+  <si>
+    <t>31-4538</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:17.5 см
+Ширина:17 см
+Висота:25.5 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:Вертикальный
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (17,5*25,5*17см) 210г/м² 31-4477</t>
+  </si>
+  <si>
+    <t>31-4477</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:17.5 см
+Ширина:17 см
+Висота:25.5 см
+Особливості:с широким дном
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:вертикальный
 Щільність:210г/м²
 Матеріал:картон
 </t>
   </si>
   <si>
+    <t>Пакет картонний вертикальний (17,5*25,5*17см) 210г/м² 31-4439</t>
+  </si>
+  <si>
+    <t>31-4439</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:17.5 см
+Ширина:17 см
+Висота:25.5 см
+Особливості:с широким дном
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:вертикальный
+Щільність:210г/м²
+Матеріал:крафт
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (17,5*25,5*17см) 210г/м² 31-4460</t>
+  </si>
+  <si>
+    <t>31-4460</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (17,5*25,5*17см) 210г/м² 31-4446</t>
+  </si>
+  <si>
+    <t>31-4446</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (46*15*35см) 210г/м² 3123-7927</t>
+  </si>
+  <si>
+    <t>3123-7927</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (16*7*13см) 210г/м² 3123-3899</t>
+  </si>
+  <si>
+    <t>3123-3899</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (23*10*18см) 210г/м² 3123-3905</t>
+  </si>
+  <si>
+    <t>3123-3905</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (32*11,5*26см) 210г/м² 3123-3929</t>
+  </si>
+  <si>
+    <t>3123-3929</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (40*12,5*30см) 210г/м² 3123-3936</t>
+  </si>
+  <si>
+    <t>3123-3936</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (16*7*13см) 210г/м² 3123-3783</t>
+  </si>
+  <si>
+    <t>3123-3783</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (23*10*18см) 210г/м² 3123-3790</t>
+  </si>
+  <si>
+    <t>3123-3790</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (27*8*21см) 210г/м² 3123-3806</t>
+  </si>
+  <si>
+    <t>3123-3806</t>
+  </si>
+  <si>
     <t>Пакет картонний горизонтальний (40*12,5*30см) 210г/м² 3123-3820</t>
   </si>
   <si>
     <t>3123-3820</t>
-  </si>
-[...9 lines deleted...]
-</t>
   </si>
   <si>
     <t>Пакет картонний горизонтальний (46*15*35см) 210г/м² 3123-3837</t>
   </si>
   <si>
     <t>3123-3837</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:46 см
 Ширина:15 см
 Висота:35 см
 Особливості:с кантом
 Розмір пакета:M (высота 33 - 42 см)
 Орієнтація:горизонтальный
 Щільність:210г/м²
 Матеріал:картон
 </t>
   </si>
   <si>
-    <t>Пакет картонний горизонтальний (16*7*13см) 210г/м² 3123-3738</t>
-[...22 lines deleted...]
-Орієнтація:горизонтальный
+    <t>Пакет картонний (10 * 10 * 10см) крафт 3123-8771</t>
+  </si>
+  <si>
+    <t>3123-8771</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:10 см
+Ширина:10 см
+Висота:10 см
+Особливості:с широким дном
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний (10*10*10см) чорний 3123-8795</t>
+  </si>
+  <si>
+    <t>3123-8795</t>
+  </si>
+  <si>
+    <t>Пакет картонний (10*10*10см) рожевий 3123-8801</t>
+  </si>
+  <si>
+    <t>3123-8801</t>
+  </si>
+  <si>
+    <t>Пакет картонний (10*10*10см) мінт 3123-8818</t>
+  </si>
+  <si>
+    <t>3123-8818</t>
+  </si>
+  <si>
+    <t>Пакет картонний (10*10*10см) оранжевий 3123-8832</t>
+  </si>
+  <si>
+    <t>3123-8832</t>
+  </si>
+  <si>
+    <t>Пакет картонний (10*10*10см) бежевий 3123-8849</t>
+  </si>
+  <si>
+    <t>3123-8849</t>
+  </si>
+  <si>
+    <t>Пакет картонний (10*10*10см) золото 3123-8856</t>
+  </si>
+  <si>
+    <t>3123-8856</t>
+  </si>
+  <si>
+    <t>Пакет картонний (10*10*10см) срібло 3123-8863</t>
+  </si>
+  <si>
+    <t>3123-8863</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (49,5*37*15см) 210г/м² 31-4347</t>
+  </si>
+  <si>
+    <t>31-4347</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:49.5 см
+Ширина:15 см
+Висота:37 см
+Розмір пакета:M (высота 33 - 42 см)
+Орієнтація:Горизонтальный
 Щільність:210г/м²
 Матеріал:картон
 </t>
   </si>
   <si>
-    <t>Пакет картонний горизонтальний (40*12,5*30см) 210г/м² 3123-3776</t>
-[...59 lines deleted...]
-Особливості:с кантом
+    <t>Пакет картонний горизонтальний (16*7*13см) 210г/м² 3123-3950</t>
+  </si>
+  <si>
+    <t>3123-3950</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (23*10*18см) 210г/м² 3123-3967</t>
+  </si>
+  <si>
+    <t>3123-3967</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (27*8*21см) 210г/м² 3123-3974</t>
+  </si>
+  <si>
+    <t>3123-3974</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (32*11,5*26см) 210г/м² 3123-3981</t>
+  </si>
+  <si>
+    <t>3123-3981</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (40*12,5*30см) 210г/м² 3123-3998</t>
+  </si>
+  <si>
+    <t>3123-3998</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (26*38*21см) 210г/м² 31-4620</t>
+  </si>
+  <si>
+    <t>31-4620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:26 см
+Ширина:21 см
+Висота:38 см
+Особливості:с широким дном
 Розмір пакета:M (высота 33 - 42 см)
 Орієнтація:Вертикальный
-</t>
-[...481 lines deleted...]
-Орієнтація:вертикальный
+Матеріал:картон
 </t>
   </si>
   <si>
     <t>Пакет картонний вертикальний (31*42*12см) 210г/м² 31-4316</t>
   </si>
   <si>
     <t>31-4316</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:31 см
 Ширина:12 см
 Висота:42 см
 Розмір пакета:M (высота 33 - 42 см)
 Орієнтація:вертикальный
 Щільність:210г/м²
 Матеріал:картон
 </t>
   </si>
   <si>
-    <t>Пакет картонний вертикальний (17,5*25,5*17см) 210г/м² 31-4484</t>
-[...7 lines deleted...]
-Висота:25,5 см
+    <t>Пакет картонний вертикальний (14*7*15см) 210г/м² 3123-4247</t>
+  </si>
+  <si>
+    <t>3123-4247</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (15*6*20см) 210г/м² 3123-4254</t>
+  </si>
+  <si>
+    <t>3123-4254</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (20*9,5*28см) 210г/м² 3123-4261</t>
+  </si>
+  <si>
+    <t>3123-4261</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (30*12*40см) 210г/м² 3123-4285</t>
+  </si>
+  <si>
+    <t>3123-4285</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (28*10*33см) 210г/м² 3123-4278</t>
+  </si>
+  <si>
+    <t>3123-4278</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (16*7*13см) 210г/м² 3123-3844</t>
+  </si>
+  <si>
+    <t>3123-3844</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (23*10*18см) 210г/м² 3123-3851</t>
+  </si>
+  <si>
+    <t>3123-3851</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (27*8*21см) 210г/м² 3123-3868</t>
+  </si>
+  <si>
+    <t>3123-3868</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (32*11,5*26см) 210г/м² 3123-3875</t>
+  </si>
+  <si>
+    <t>3123-3875</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (14*7*15см) 210г/м² 3123-4087</t>
+  </si>
+  <si>
+    <t>3123-4087</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:14 см
+Ширина:7 см
+Висота:15 см
+Особливості:с кантом
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:Вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (15*6*20см) 210г/м² 3123-4094</t>
+  </si>
+  <si>
+    <t>3123-4094</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:15 см
+Ширина:6 см
+Висота:20 см
+Особливості:с кантом
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:Вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (20*9,5*28см) 210г/м² 3123-4100</t>
+  </si>
+  <si>
+    <t>3123-4100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 см
+Ширина:9,5 см
+Висота:28 см
+Особливості:с кантом
 Розмір пакета:S (высота 21 - 32 см)
-Орієнтація:вертикальный
+Орієнтація:Вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (28*10*33см) 210г/м² 3123-4117</t>
+  </si>
+  <si>
+    <t>3123-4117</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:28 см
+Ширина:10 см
+Висота:33 см
+Особливості:с кантом
+Розмір пакета:M (высота 33 - 42 см)
+Орієнтація:Вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (30*12*40см) 210г/м² 3123-4124</t>
+  </si>
+  <si>
+    <t>3123-4124</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:30 см
+Ширина:12 см
+Висота:40 см
+Особливості:с кантом
+Розмір пакета:M (высота 33 - 42 см)
+Орієнтація:Вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (16*7*13см) 210г/м² 3123-4131</t>
+  </si>
+  <si>
+    <t>3123-4131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:16 см
+Ширина:7 см
+Висота:13 см
+Особливості:с кантом
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:горизонтальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (23*10*18см) 210г/м² 3123-4148</t>
+  </si>
+  <si>
+    <t>3123-4148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:23 см
+Ширина:10 см
+Висота:18 см
+Особливості:с кантом
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:горизонтальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (27*8*21см) 210г/м² 3123-4155</t>
+  </si>
+  <si>
+    <t>3123-4155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:27 см
+Ширина:8 см
+Висота:21 см
+Особливості:с кантом
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:горизонтальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (32*11,5*26см) 210г/м² 3123-4162</t>
+  </si>
+  <si>
+    <t>3123-4162</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (40*12,5*30см) 210г/м² 3123-4179</t>
+  </si>
+  <si>
+    <t>3123-4179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:40 см
+Ширина:12,5 см
+Висота:30 см
+Особливості:с кантом
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (46*15*35см) 210г/м² 3123-4186</t>
+  </si>
+  <si>
+    <t>3123-4186</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:46 см
+Ширина:15 см
+Висота:35 см
+Особливості:с кантом
+Розмір пакета:M (высота 33 - 42 см)
+Орієнтація:горизонтальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (37*25*9см) 210г/м² 31-6884</t>
+  </si>
+  <si>
+    <t>31-6884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:37 см
+Ширина:9 см
+Висота:25 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
 Матеріал:картон
 </t>
   </si>
   <si>
-    <t>Пакет картонний вертикальний (17,5*25,5*17см) 210г/м² 31-4538</t>
-[...7 lines deleted...]
-Висота:25.5 см
+    <t>Пакет картонний горизонтальний (31*37*26см) 210г/м² 31-4682</t>
+  </si>
+  <si>
+    <t>31-4682</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:37 см
+Ширина:26 см
+Висота:31 см
+Особливості:с широким дном
 Розмір пакета:S (высота 21 - 32 см)
-Орієнтація:Вертикальный
+Орієнтація:горизонтальный
 Матеріал:картон
 </t>
   </si>
   <si>
-    <t>Пакет картонний вертикальний (17,5*25,5*17см) 210г/м² 31-4477</t>
-[...7 lines deleted...]
-Висота:25.5 см
+    <t>Пакет картонний горизонтальний (31*37*26см) 210г/м² 31-4743</t>
+  </si>
+  <si>
+    <t>31-4743</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:31 см
+Ширина:26 см
+Висота:37 см
 Особливості:с широким дном
-Розмір пакета:S (высота 21 - 32 см)
-Орієнтація:вертикальный
+Розмір пакета:M (высота 33 - 42 см)
+Орієнтація:Горизонтальный
 Щільність:210г/м²
 Матеріал:картон
 </t>
-  </si>
-[...90 lines deleted...]
-    <t>3123-8863</t>
   </si>
   <si>
     <t>Пакет картонний вертикальний (33*38*33см) 210г/м² 3123-3585</t>
   </si>
   <si>
     <t>3123-3585</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:33 см
 Ширина:33 см
 Висота:38 см
 Особливості:с широким дном
 Розмір пакета:M (высота 33 - 42 см)
 Орієнтація:вертикальный
 Щільність:210г/м²
 Матеріал:крафт
 </t>
   </si>
   <si>
     <t>Пакет картонний горизонтальний (23*28*23см) 210г/м² 3123-3578</t>
   </si>
   <si>
     <t>3123-3578</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:23 см
 Ширина:23 см
 Висота:28 см
 Особливості:с широким дном
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 Щільність:210г/м²
 Матеріал:крафт
 </t>
   </si>
   <si>
-    <t>Пакет картонний горизонтальний (37*25*9см) 210г/м² 3123-7934</t>
-[...76 lines deleted...]
-  <si>
     <t>Пакет картонний вертикальний (12*18*6см) 210г/м² 31-4194</t>
   </si>
   <si>
     <t>31-4194</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:12  см
 Ширина:6 см
 Висота:18 см
 Розмір пакета:ХS (высота 10 - 20 см)
 Орієнтація:вертикальный
 Щільність:210г/м²
 Матеріал:картон
 </t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (12*18*6см) 210г/м² 31-4187</t>
+  </si>
+  <si>
+    <t>31-4187</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (12*18*6см) 210г/м² 31-4118</t>
+  </si>
+  <si>
+    <t>31-4118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:12 см
+Ширина:6 см
+Висота:18 см
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:вертикальный
+Щільність:210г/м²
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (16*7*13см) 210г/м² 3123-3639</t>
+  </si>
+  <si>
+    <t>3123-3639</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (23*10*18см) 210г/м² 3123-3646</t>
+  </si>
+  <si>
+    <t>3123-3646</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (27*8*21см) 210г/м² 3123-3653</t>
+  </si>
+  <si>
+    <t>3123-3653</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (32*11,5*26см) 210г/м² 3123-3660</t>
+  </si>
+  <si>
+    <t>3123-3660</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (40*12,5*30см) 210г/м² 3123-3677</t>
+  </si>
+  <si>
+    <t>3123-3677</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (14*7*15см) 210г/м² 3123-4414</t>
+  </si>
+  <si>
+    <t>3123-4414</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (15*6*20см) 210г/м² 3123-4421</t>
+  </si>
+  <si>
+    <t>3123-4421</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (20*9,5*28см) 210г/м² 3123-4438</t>
+  </si>
+  <si>
+    <t>3123-4438</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (30*12*40см) 210г/м² 3123-4452</t>
+  </si>
+  <si>
+    <t>3123-4452</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (28*10*33см) 210г/м² 3123-4445</t>
+  </si>
+  <si>
+    <t>3123-4445</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (37*25*9см) 210г/м² 31-6945</t>
+  </si>
+  <si>
+    <t>31-6945</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (14*7*15см) 210г/м² 3123-4469</t>
+  </si>
+  <si>
+    <t>3123-4469</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (15*6*20см) 210г/м² 3123-4476</t>
+  </si>
+  <si>
+    <t>3123-4476</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (20*9,5*28см) 210г/м² 3123-4483</t>
+  </si>
+  <si>
+    <t>3123-4483</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (28*10*33см) 210г/м² 3123-4490</t>
+  </si>
+  <si>
+    <t>3123-4490</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (30*12*40см) 210г/м² 3123-4506</t>
+  </si>
+  <si>
+    <t>3123-4506</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (46*15*35см) 210г/м² 3123-4513</t>
+  </si>
+  <si>
+    <t>3123-4513</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (37*25*9см) 210г/м² 3123-7934</t>
+  </si>
+  <si>
+    <t>3123-7934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:37 см
+Ширина:9 см
+Висота:25 см
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (59*44*17см) 210г/м² 3123-8009</t>
+  </si>
+  <si>
+    <t>3123-8009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:59 см
+Ширина:17 см
+Висота:44 см
+Розмір пакета:L (высота 43 - 52 см)
+Орієнтація:горизонтальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (59*44*17см) 210г/м² 3123-7996</t>
+  </si>
+  <si>
+    <t>3123-7996</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (15*14*7см) 210г/м² 3123-3400</t>
+  </si>
+  <si>
+    <t>3123-3400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:14 см
+Ширина:7 см
+Висота:15 см
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:вертикальный
+Щільність:210г/м²
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (14*7*15см) 210г/м² 3123-4193</t>
+  </si>
+  <si>
+    <t>3123-4193</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (15*6*20см) 210г/м² 3123-4209</t>
+  </si>
+  <si>
+    <t>3123-4209</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (20*9,5*28см) 210г/м² 3123-4216</t>
+  </si>
+  <si>
+    <t>3123-4216</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (28*10*33см) 210г/м² 3123-4223</t>
+  </si>
+  <si>
+    <t>3123-4223</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (30*12*40см) 210г/м² 3123-4230</t>
+  </si>
+  <si>
+    <t>3123-4230</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (59*44*17см) 210г/м² 3123-7958</t>
+  </si>
+  <si>
+    <t>3123-7958</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (14*7*15см) 210г/м² 3123-4308</t>
+  </si>
+  <si>
+    <t>3123-4308</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (15*6*20см) 210г/м² 3123-4315</t>
+  </si>
+  <si>
+    <t>3123-4315</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (20*9,5*28см) 210г/м² 3123-4322</t>
+  </si>
+  <si>
+    <t>3123-4322</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (28*10*33см) 210г/м² 3123-4339</t>
+  </si>
+  <si>
+    <t>3123-4339</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (30*12*40см) 210г/м² 3123-4346</t>
+  </si>
+  <si>
+    <t>3123-4346</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (46*15*35см) 210г/м² 3123-4353</t>
+  </si>
+  <si>
+    <t>3123-4353</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (59*44*17см) 210г/м² 3123-7989</t>
+  </si>
+  <si>
+    <t>3123-7989</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (59*44*17см) 210г/м² 3123-7965</t>
+  </si>
+  <si>
+    <t>3123-7965</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (59*44*17см) 210г/м² 3123-7941</t>
+  </si>
+  <si>
+    <t>3123-7941</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (36*54*30см) 210г/м² 31-4972</t>
+  </si>
+  <si>
+    <t>31-4972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:36 см
+Ширина:30 см
+Висота:54 см
+Розмір пакета:ХL (высота 53 - 65 см )
+Орієнтація:вертикальный
+Щільність:210г/м²
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (36*54*30см) 210г/м² 31-4873</t>
+  </si>
+  <si>
+    <t>31-4873</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:36 см
+Ширина:30 см
+Висота:54 см
+Особливості:с широким дном
+Розмір пакета:ХL (высота 53 - 65 см )
+Орієнтація:вертикальный
+Щільність:210г/м²
+Матеріал:крафт
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (36*54*30см) 210г/м² 31-4903</t>
+  </si>
+  <si>
+    <t>31-4903</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:36 см
+Ширина:30 см
+Висота:54 см
+Розмір пакета:XXL (высота более 65 см)
+Орієнтація:вертикальный
+Щільність:210г/м²
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (36*54*30см) 210г/м² 31-4880</t>
+  </si>
+  <si>
+    <t>31-4880</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (36*54*30см) 210г/м² 31-4941</t>
+  </si>
+  <si>
+    <t>31-4941</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (36*54*30см) 210г/м² 31-4927</t>
+  </si>
+  <si>
+    <t>31-4927</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (26*38*21см) 210г/м² 31-7058</t>
+  </si>
+  <si>
+    <t>31-7058</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:26 см
+Ширина:21 см
+Висота:38 см
+Розмір пакета:M (высота 33 - 42 см)
+Орієнтація:вертикальный
+Матеріал:крафт
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний (30*30*30см) мінт 3123-9211</t>
+  </si>
+  <si>
+    <t>3123-9211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:30 см
+Ширина:30 см
+Висота:30 см
+Особливості:с широким дном
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний (30*30*30см) оранжевий 3123-9235</t>
+  </si>
+  <si>
+    <t>3123-9235</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (40*46*40см) 210г/м² 3123-8023</t>
+  </si>
+  <si>
+    <t>3123-8023</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (16*7*13см) 210г/м² 3123-4001</t>
+  </si>
+  <si>
+    <t>3123-4001</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (23*10*18см) 210г/м² 3123-4018</t>
+  </si>
+  <si>
+    <t>3123-4018</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (27*8*21см) 210г/м² 3123-4025</t>
+  </si>
+  <si>
+    <t>3123-4025</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (32*11,5*26см) 210г/м² 3123-4032</t>
+  </si>
+  <si>
+    <t>3123-4032</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (14*7*15см) 210г/м² 3123-4520</t>
+  </si>
+  <si>
+    <t>3123-4520</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (15*6*20см) 210г/м² 3123-4537</t>
+  </si>
+  <si>
+    <t>3123-4537</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (28*10*33см) 210г/м² 3123-4551</t>
+  </si>
+  <si>
+    <t>3123-4551</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (24.5*19*10см) 210г/м² 3123-3523</t>
+  </si>
+  <si>
+    <t>3123-3523</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:24,5 см
+Ширина:10 см
+Висота:19 см
+Розмір пакета:ХS (высота 10 - 20 см)
+Орієнтація:горизонтальный
+Щільність:210г/м²
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний горизонтальний (24.5*19*10см) 210г/м² 3123-3479</t>
+  </si>
+  <si>
+    <t>3123-3479</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (51*51*26см) 210г/м² 31-7089</t>
+  </si>
+  <si>
+    <t>31-7089</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:51 см
+Ширина:26 см
+Висота:51 см
+Розмір пакета:L (высота 43 - 52 см)
+Орієнтація:вертикальный
+Щільність:210г/м²
+Матеріал:картон
+</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (51*51*26см) 210г/м² 31-7157</t>
+  </si>
+  <si>
+    <t>31-7157</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (51*51*26см) 210г/м² 31-7102</t>
+  </si>
+  <si>
+    <t>31-7102</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (51*51*26см) 210г/м² 3123-1185</t>
+  </si>
+  <si>
+    <t>3123-1185</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (14*7*15см) 210г/м² 3123-4360</t>
+  </si>
+  <si>
+    <t>3123-4360</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (15*6*20см) 210г/м² 3123-4377</t>
+  </si>
+  <si>
+    <t>3123-4377</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (20*9,5*28см) 210г/м² 3123-4384</t>
+  </si>
+  <si>
+    <t>3123-4384</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (28*10*33см) 210г/м² 3123-4391</t>
+  </si>
+  <si>
+    <t>3123-4391</t>
+  </si>
+  <si>
+    <t>Пакет картонний вертикальний (30*12*40см) 210г/м² 3123-4407</t>
+  </si>
+  <si>
+    <t>3123-4407</t>
   </si>
   <si>
     <t>Пакет картонний вертикальний (51*51*26см) 210г/м² 3123-8016</t>
   </si>
   <si>
     <t>3123-8016</t>
   </si>
   <si>
     <t>Пакет картонний вертикальний (28*42*28см) 210г/м² 31-4859</t>
   </si>
   <si>
     <t>31-4859</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:28 см
 Ширина:28 см
 Висота:42 см
 Особливості:с широким дном
 Розмір пакета:M (высота 33 - 42 см)
 Орієнтація:вертикальный
 Щільність:210г/м²
 Матеріал:картон
 </t>
   </si>
   <si>
@@ -1076,430 +1570,50 @@
     <t>31-4774</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:28 см
 Ширина:28 см
 Висота:42 см
 Розмір пакета:M (высота 33 - 42 см)
 Орієнтація:вертикальный
 Щільність:210г/м²
 Матеріал:картон
 </t>
   </si>
   <si>
     <t>Пакет картонний вертикальний (28*42*28см) 210г/м² 31-4767</t>
   </si>
   <si>
     <t>31-4767</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:28 см
 Ширина:28 см
 Висота:42 см
 Розмір пакета:M (высота 33 - 42 см)
 Орієнтація:Вертикальный
 Матеріал:крафт
-</t>
-[...378 lines deleted...]
-Орієнтація:вертикальный
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1575,51 +1689,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d806be0b3a0762ad88aa3b52ba6684e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b838b2622aea51e78d76178bb3bf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba8d97a28a417f9e702e2c5e6e8c153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273917db653921cc51efc695871bcbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fa50aca969f608061ffc46f1486b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eecf7eb51ce6f3fbdf244541c9c636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e773740b3370a45049c1818fa01d0ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6ecb2dc2e0aa4ce1d2e6225adb6ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e2bdc76562afd5adf62c5e3a0ddbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a845f390174a0363b2e12d5ded1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5d9c3a0055770f36da1584f260b4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631fdf802a9a3d548e86dff89a93e1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198bbf83d1e8292c8e7edcfe52ba35613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d4d964109a8ec2203c288684559d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67593f52065450271dab00323c12ec115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7b30165abdf83a15f84f531b17bb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caa0b72dabfd32ca9f21bf5b566e1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4477ec197c30d542a03d133fb62f6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c09d3a9757c771105899d0084dc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e30b4332a10f60c481c3e973faafc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290020339cc7001a1cf708b86db4c13e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804a6aa8a14c9ca8add38f43714529d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bea72195c74441b8c126b6f752436023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82ff1d6368a87b3a8e02679b4a73a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11199e4e2968f0067a25d4d3d99f153625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33b9d4fbe32d07764e282e9bb96eca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c1552d3f9eb5cc8b77a97a2c4fc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c421a3722a09dc7809d88409873e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463499fcebef288baaf7623fefad6bcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fef22ad8259e87742eaf21f18e711030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700a7574ef71194c7cf6ab07f9a004531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc421efe4fa67cccb55951af6285983432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512298aab9c75ae4666caa3b09deca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aab7b350b4eb34fba1b9b63827e0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b391b5355897f62eb605ac39e69c82635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13111bd7285144365e5129a3df64743536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6be5baca99a041d896a6c03e60c9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7f8b9b3d9e0c8ef810de25ea810fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d2da98f489c9292a0c39b919b6b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a8befc62403444f411b4217eacb3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771ad61981d87ee7c064c9d256b8bd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f33cf04869c034ed88131dca81fef642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbe49d29b85694210a6db78a24eeb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2acb7a341536bcd3dd4e7c84e887d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799667984e268e15c2f21495f6a259345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a2cfc0920d53131322df83e7a775646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e410df15a2a05f5cbb49afe564a95e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dedb6bab211868aa32f2dba434f54448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1fde277df45dc053473d41f41370349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e07352c8b76f050588cb6e680a365c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5998d23b50e2e6d1bb09f6297002da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4596af65924645f376f2049ec0a8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de9efefb246c56ab0ab987b2a093b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c8074b59369d6e6fe86366ab14ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b008b1c5747212773c8098fc0bd634e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0ff17b17df6e4b0fac9708595985556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a2d9af41a1a153bcbac5fca667f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad560ad0bf6dc05dec684b28f72229e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb291a44471009ee4cdd854fd36b112559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf5619ce1c9438b5c77adb43de730a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fd5c471141696f1eadfa485f0249561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc16f00291f62b81007fa6346990ea962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fb209a392894cbae89d2907da0ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6629eb85b332cbc464ef0a348e2b5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6692c9d9cc76f1c46dc2095cf85af465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74b92bc42efd3d062df4a2bcc5672166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73c14f501c667687588f4ff321377e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df680a29c113b1ff4377a9696938da468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd03f64bc3ec0adc6b8e64dd475b9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600ad1539cdc3bc95f769a8af58021e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707789f198112d4e77b877e485e5ecb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e6effeef9f1124daef34f141f149f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c8023312d570721ff8271d8ac3ff873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98cf460ce8c4f5a41dda2d4ab934874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc661f71f907422adee90023f76561e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b17d4935061e4f14688732964359176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb000e48ec0963f68d2bfa1ab2e4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2263d5f5e3ed8948e48412e4e4d4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edef1f5a58a55c8fa18b69248ee7db479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89def9be5f94c2aa0bdd82156286f7eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af74cf4e9754e88d2b01b6642a8d0f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77cdb2a6327cfc3b4d75bf18a463d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeadfa8f3ab76ab04600e85437ac2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc2e508bcf2fe8fec0e865b3ba664b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c551e1707fd8fed635e2d289d02c17685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061b5afa062b49e3a260945248e42da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8a0ee397e15edde9ed8b513a4d65787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87456d189fde0b32e50e5dcefc7009e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87307705aa09bad6036114dca9e5e51b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef74eb8c6035ecc534e4bfa242db8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdcd1be78e2c75d2f04478ab5ba54691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e771038a84120e00ec9249aa41af6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75c1347a967096111f6529472c3cfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af0d7d87e4ce06c2b0fb1cabb657b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c8da216253a4769d187ca5933bbf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d894c02b10f0a89d6aa12670353d3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67125093098dc0c72de0571602e98a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf464ec6ade4c626ed87254c07595db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8dabd318361b01b4b0177a7d6e2ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95969e4928bc9b0557d28e5c2081be3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e715278796759c1a3054c30e7a7fe2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88d5cf1ca8de211269a9a2c529376102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06e54479b40f771053233fc5e9797103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bacb3b96545de5abf53748ae52d18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da949111d8ba0be8d2d9bdfde3c84070105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79cdb0b3139ebacae1373bcdd7e85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d891bcf38f8b16eaaff01cd441cf125107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee191839b002328b2bef15ea7b9a54a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66b54610cf556218b4e3ccee696a41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd141c336bf2dfd9489faa62b0be2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41e6d7804e46d054b707cf90c99b94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59a4f5229d44cb83e9fe79b45fb32c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a9d0ff7506c25c90f481781f3ebeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bbbc343816e3cd4494ad5b5395268114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be372ada4a687b51c9374950d6cdd552115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11c77ad007286feec9ae5922e02567116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f1c6c527b387d0bd6b144d01606ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e24b69b46184841ff32affa29920c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1d6952f15de2e0af20951ca85fd9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e271cf66ef89047cc917347f993a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6141909a0af48158c40ff2a61fd39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47d42696864c650a251019b1b18f22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02679df3252fb5ec74829eb9644fdfc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885848551e8b73242edd0c2b562476a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb43e80a98f5d814f710b6cef00726b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04688dac08407ea962beb56f02015156126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028229aac7fc557e690c4c42607e0dc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be07ca97f1a84d3f752c3317a59994128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ced67657845af99aadc45e21d7266129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2da4134c53bda04b6d9c8f1bb3293c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93706d28e8dab21047229582a58df2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2893a1be2c96a6ac35a72913ec7eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0faefc1d5f2f8b94f2b83634127ba9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660cc9bd0d165a22c56309d61de4dcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc848fb3d6e3a1001554841d72a489135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670bdf28d728fca48500c63619635e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734849f836fcab8ffbe7f888681fddb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2efd0a0ed19cc2790b69d6516d6cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458119ad8a77df5c03ff8fd079ab11dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c04ef68277fb8668d23300ee8d005140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad33319e2171e4d852d7394425e593141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c9445c58ffee3773f28aeba1db170142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629cf0ca120c3146c5d10b04285862d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbebfc69e678cd3aa4efaa254c71e7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44001a97eaca91979a3ae613e56769ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b694c3636866411264f8a71575b0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215693f13714957f5d316991e60c37c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35fa204f2fe24e5f17b2eea1638405148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302feb9231984b03c3d435beec3ad4ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0551ebe2dcd397d6932e7df1ba6e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c71270469aa2911b21176a434c717c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a634f164335d1b9954d2dffb50d699f152.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edd059ee654fa76d975192be540a121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba20cc51e33aa98cf7315c7506b98a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87896e7ef69aa6b3ac9c5900cfa09b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fb65a1554e1ca679c28cc6e7084544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ff731d3c5c009314e0be143526a1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e9d9573386db078456991ff95a0546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9b912167346f49cc4b13394ffc1ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e540af6b8045b19103b75415d3ca918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89f6eb0c164f4a1f77916cacfc07b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557b92f8c8ec7b443f5868fd71eb44210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa67c3e9c5752cd5bda07ac9f1770c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13205403a78b681592076abb0599da9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca4fc7363a06270a79f2d5a1be83a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06667eb487d6d11a211a36787a64adc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadbaec51d84b3b022c6fb0b2349e2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2055a9a256d31bff884ee25898fd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225ccd80a736e93089888b6d8e3933f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b94791b3d0dd2db6b89093ac5ffa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047981d01efe1fb20f4adeba4466cb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c5cee8f0e772c399b8f82ff786a9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a091e75dabbad1063c4cd1fbbc8bec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b9c7172235dfd86ef46dd211469e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9dc839a6eecafe3400882d833bd4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611b9ad037c76c3ae971e2ec88daaf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1b2fee41ca1909d259d2a98ea8ecb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5690d17051dcfccbf8b8df774de39b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e3093209114ad86d243ae1842d4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362638b004772d27d639fab175b5bf3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a011f5b4d492ad504de1602bc091c2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f215e5a40f16c88886f30c82fe263430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418a021dfa1edcc8cc5cac28bb6272331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365876358dd1e6bb5bfb6c2f1e5b15a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145d23a86c4f750437e6989bfaccd4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4d7b115da681c45c77fc9992f441a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a6de8810cfead2f22c6610bf07cbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a8bcc05989f66d432ee9d04d904e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483f27f83cc767b6780d97719a24c5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2448c7bcdb6364c8988b9f90b5eb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824edbe4ab2e77a1478e0834442bb2a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f837bc40317ff2548c9e1de9d886740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b3a73f59f530838f8999957cd1a7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463672e63cab7fbedb849560d8ef88ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c1e9982f78d04f3805ba26de2255143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e314592c0aa9ae771a8100d89d6cde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b18bb2f33a7a73220317c7ce0c99545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485b8da1f38b8a14be3e2cf5372f4c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2809879e2faec3c0417fa98164217a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb17e833085a80c48ae16d0beb883f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e062db8b7b3711eed8687ed82fc20049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc076086dd1a55523d945493639158150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960890471ac39d324414e04958502b4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fefdef213702633ce5053b68db12de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a669eb851aea24c5d7f394c219cfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292d98ab9206c856d3b338772cef6ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e9d2da336908fc47c73132e8f23b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1bf5c2abb9fd990c6eb1c6ec94fce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bc470ed5a60acbfa9e1019b99d3a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b891e949c6924cd1499cfb2be9606d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d2619355e7a34529b325d5931b21259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92799f04b09cfcb7ab3e728dac23331760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a01201db6ac669355e950ea59f115261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4328031235639397440da41e04dee5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a519e85119f9d0f92c97b9ef456fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00fda6a7101238da5f748d34330d6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a828b5ba7c1bd0495f6f88fdb427365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60531f88d1498bb3c301c61676cd125a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14ff06e898936c95aa23aff840ab5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc09f712ca169ef45d1b0fe99f74068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db9c028badfbaa741833eaf964976b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5d41b3274e9c75ccf5318b86dadb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e990271f28aaa6d50987c6a4329f6ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd86dfa7da892b0664779b46f5e745d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a714c80ddd04623a689e89cc01473f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0545c8aae751ed67f9d197b8b8903be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce42a7375c3d600b06a42e56b354b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03f5cab8b26956fded0b39f86e6b0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bbbf981812035349c89898793d18477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec21456785a9ab84eb66790feca2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12729d3483de7c7272ce11d6913f73279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930c6647b4c6d11eaba33a3cb36b9e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78c25ef0bd233b1e340eb990e4690e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696dccd5b30427cb97c620b7f5b38a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6519fd8d786eb476e835dba7ef0f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f0dec94f42805132cefaeaf878d0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848778135fadfe19834794ca012096e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb262e09961eb4d5252150f6baeb4b4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd041887458daa5dc898b5878504f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b45851d1cfc8606996d2e2de4192db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef588b8e31c5103df8bd67bd5bdec789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2c5d619b77d323f38231dbb0e640490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c63a07ba5089a6aa1b3920e319c8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc7ef05cad3d3cf58af9da21e2f92f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d0ba101170b17eff308b8c8473a1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a164b095399562062b376260f60435994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3766c67e5a9adbb674d6839e68c9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacc738a17c69d4c609c5da9c20017096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a377d37c5234c89406383c9a87e79797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04d83b339c72a4244465a94ccb3e8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7008dae9d27a49098505db309572d8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373724b01850d339a84adf1e8e174c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4ed625173beddd89c1bcc49109d9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c118d1462adb67e4078fec52bdd2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378eba0d26efd328055eef68422b2f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b5f0a40d9c31a3ca240a7f4e0b2f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e4dab47450eef684e2fd470540f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b2f6713d23a55590d39370a6f4df4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0513c65363bda366a3dd01e7511390f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e30ed0e8423594976f8ee27c63106108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74613d66ed48352d640e3cc41f692b51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067ab3b7402c1a58f29ee3178de3760110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ee581c805798a1e3d190ebbbcdee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37462a5c48cf2af4c73d7af9c6e2969d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dcf55de66fb7cd46b815c93fa5012113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af05a00956e3ce585598f2894b3151b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8122fd5c2d8101c57eb2dda2c3ad49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cb90fee604f5f446a7220ab3124b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb736cbb38d91e761957df44b159b472117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0049163a28b2bf42805fd80a1e0fdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753676a6ece56192b8213d112e39685e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaafdb0881b73579550829a4ca992d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5c23cfa7613f9e391215ac4a37715121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477c582645c7aad262424074eb6f080122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436dfa51bc427947ad021d69de5859c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b8707a34ba3b36ffc66c9ae72eb5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581ab70a630edcb43fbe3365c1b4237125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293cf38eb65ceb24d943dbeba2d7365126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f235ad4b53a692c53525f930de8215d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a77d7c01a3fd397b353c832b160b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887682430c9868c62910ae7d7965e474129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e6b6bf8a996ad05f7db27e9f98f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833176a4ac742e005a0a78073b20609131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695731ff8bf3638514161ad5c1fb066132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f61509678dee5117c56e06431ec24e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c1cfb55810f9675cb840ac5b5162134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283719719cf755161d0f5163823be53d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6fe75c5c96f2ece23ed8e1c67ae30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34f0b0e5cbb1f82fa1aed138216f19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bccb699458bcf184f53d2213922f6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfae35861f86a635492f1ec894c687139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcac72aa457caeb7914c1d7a493e33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f418aeeda39958f5aa6619be8a0ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be8428cb535caade212c057ae429ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfa1f193da58f73fae786801b0bc54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1798ab699e5f523fe2aaf789f9feb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f12c77915474584e0ad48ce02d1dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7025e47edbdf128817ac0d8d114a40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b6a4a63009465c1811da115e2536e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972f7de45832b720605f6061321f0cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766717e56cbbf8df742880bf2f5f84d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa394562006fda554003010699e64a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f709fad5c919f59ae8624909b1d91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8d07c830b36b77875dcd7d58bd1f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209c84bd89530b60a0f5996194392d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc18fb4b8eb42f8dcb8226dfe837b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dada366573a9450ec76c06d8d37c9c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb130abd31ad27a8ad9120bdced7195156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad17d6a74d09e5d70f3dfa5fc783fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512381772e4dbf4f8c6cf2a2d39cbf87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91717f0c643d23fdabb3be4a39c8c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a6ea9442005630521b12e73a12a86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697f07ec07d86bb762a9e70a78dc1d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b536d5d3d629ad695c833ba032f662a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba075e60bcf78ab0efa16c4b2e7294163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2f31d3f5dc7d3bd4140e631b5b6db164.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6127,50 +6241,410 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6437,54 +6911,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/pakety-kartonnye-odnotonnye/749/?utm_source=price&amp;utm_campaign=price_pakety-kartonnye-odnotonnye" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M158"/>
+  <dimension ref="A1:M170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M158" sqref="M158"/>
+      <selection activeCell="M170" sqref="M170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -6580,4114 +7054,4438 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>3123000003783</v>
+        <v>3123000014161</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>186</v>
+        <v>426</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>3123000003790</v>
+        <v>3123000014178</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>280.8</v>
+        <v>426</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="8">
-        <v>3123000003806</v>
+        <v>3123000014185</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>307.2</v>
+        <v>426</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>3123000003820</v>
+        <v>3123000014192</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>550.8</v>
+        <v>426</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D11" s="8">
-        <v>3123000003837</v>
+        <v>3123000014208</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>766.8</v>
+        <v>549.6</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D12" s="8">
-        <v>3123000003738</v>
+        <v>3123000014215</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>186</v>
+        <v>549.6</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D13" s="8">
-        <v>3123000003752</v>
+        <v>3123000014222</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>307.2</v>
+        <v>549.6</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14" s="8">
-        <v>3123000003769</v>
+        <v>3123000014239</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>426</v>
+        <v>549.6</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D15" s="8">
-        <v>3123000003776</v>
+        <v>3123000013928</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>550.8</v>
+        <v>307.2</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D16" s="8">
-        <v>3123000004414</v>
+        <v>3123000014017</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>186</v>
+        <v>442.8</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D17" s="8">
-        <v>3123000004421</v>
+        <v>3123000014055</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>198</v>
+        <v>354</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D18" s="8">
-        <v>3123000004438</v>
+        <v>3123000014062</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>310.8</v>
+        <v>402</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D19" s="8">
-        <v>3123000004452</v>
+        <v>3123000014079</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>526.8</v>
+        <v>442.8</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D20" s="8">
-        <v>3123000004445</v>
-[...1 lines deleted...]
-      <c r="E20" s="7"/>
+        <v>3123000014093</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>51</v>
+      </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>418.8</v>
+        <v>594</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D21" s="8">
-        <v>3123000004469</v>
+        <v>3123000014109</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>186</v>
+        <v>309.6</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D22" s="8">
-        <v>3123000004476</v>
+        <v>3123000014123</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>198</v>
+        <v>402</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D23" s="8">
-        <v>3123000004483</v>
+        <v>3123000014130</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>310.8</v>
+        <v>442.8</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D24" s="8">
-        <v>3123000004490</v>
+        <v>3123000014147</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>418.8</v>
+        <v>510</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D25" s="8">
-        <v>3123000004506</v>
+        <v>3123000014154</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>526.8</v>
+        <v>594</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D26" s="8">
-        <v>3123000004513</v>
+        <v>3123000003752</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>766.8</v>
+        <v>307.2</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D27" s="8">
-        <v>3123000004001</v>
+        <v>3123000003769</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>186</v>
+        <v>426</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" s="8">
+        <v>3123000003776</v>
+      </c>
+      <c r="E28" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>280.8</v>
+        <v>550.8</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="D29" s="8">
+        <v>3123000008894</v>
+      </c>
+      <c r="E29" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="D29" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>307.2</v>
+        <v>214.8</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="8">
-        <v>3123000004032</v>
+        <v>3123000008917</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>426</v>
+        <v>214.8</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="8">
-        <v>3123000004520</v>
+        <v>3123000008931</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>186</v>
+        <v>214.8</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D32" s="8">
-        <v>3123000004537</v>
+        <v>3123000008955</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>198</v>
+        <v>214.8</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="8">
-        <v>3123000004544</v>
+        <v>3123000008962</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>310.8</v>
+        <v>214.8</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D34" s="8">
-        <v>3123000004551</v>
+        <v>3123000009136</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>418.8</v>
+        <v>478.8</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D35" s="8">
-        <v>3123000004575</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000004292</v>
+      </c>
+      <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
         <v>766.8</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D36" s="8">
-        <v>3123000004247</v>
-[...1 lines deleted...]
-      <c r="E36" s="7"/>
+        <v>3123000003684</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>90</v>
+      </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
         <v>186</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D37" s="8">
-        <v>3123000004254</v>
-[...1 lines deleted...]
-      <c r="E37" s="7"/>
+        <v>3123000003691</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>93</v>
+      </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>198</v>
+        <v>280.8</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D38" s="8">
-        <v>3123000004261</v>
-[...1 lines deleted...]
-      <c r="E38" s="7"/>
+        <v>3123000003707</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>65</v>
+      </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>310.8</v>
+        <v>307.2</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D39" s="8">
-        <v>3123000004285</v>
-[...1 lines deleted...]
-      <c r="E39" s="7"/>
+        <v>3123000003714</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>68</v>
+      </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>526.8</v>
+        <v>426</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D40" s="8">
-        <v>3123000004292</v>
-[...1 lines deleted...]
-      <c r="E40" s="7"/>
+        <v>3123000003721</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>71</v>
+      </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>766.8</v>
+        <v>550.8</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D41" s="8">
-        <v>3123000004278</v>
-[...1 lines deleted...]
-      <c r="E41" s="7"/>
+        <v>3100000004484</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>102</v>
+      </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>418.8</v>
+        <v>341.52</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D42" s="8">
-        <v>3123000003684</v>
+        <v>3100000004538</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>18</v>
+        <v>105</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>186</v>
+        <v>341.52</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="D43" s="8">
-        <v>3123000003691</v>
+        <v>3100000004477</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>280.8</v>
+        <v>341.52</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D44" s="8">
-        <v>3123000003707</v>
+        <v>3100000004439</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>307.2</v>
+        <v>341.52</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="D45" s="8">
-        <v>3123000003714</v>
+        <v>3100000004460</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>426</v>
+        <v>341.52</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="C46" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D46" s="8">
+        <v>3100000004446</v>
+      </c>
+      <c r="E46" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="D46" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>550.8</v>
+        <v>341.52</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="D47" s="8">
-        <v>3123000004193</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000007927</v>
+      </c>
+      <c r="E47" s="7"/>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>186</v>
+        <v>881.88</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D48" s="8">
-        <v>3123000004209</v>
+        <v>3123000003899</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="D49" s="8">
-        <v>3123000004216</v>
+        <v>3123000003905</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>310.8</v>
+        <v>280.8</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="D50" s="8">
-        <v>3123000004223</v>
+        <v>3123000003929</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>418.8</v>
+        <v>426</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D51" s="8">
-        <v>3123000004230</v>
+        <v>3123000003936</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>526.8</v>
+        <v>550.8</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="D52" s="8">
-        <v>3123000003639</v>
+        <v>3123000003783</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
         <v>186</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D53" s="8">
-        <v>3123000003646</v>
+        <v>3123000003790</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
         <v>280.8</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D54" s="8">
-        <v>3123000003653</v>
+        <v>3123000003806</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
         <v>307.2</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D55" s="8">
-        <v>3123000003660</v>
+        <v>3123000003820</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>426</v>
+        <v>550.8</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="D56" s="8">
-        <v>3123000003677</v>
+        <v>3123000003837</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>550.8</v>
+        <v>766.8</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="D57" s="8">
-        <v>3123000003899</v>
+        <v>3123000008771</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>186</v>
+        <v>153.6</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="D58" s="8">
-        <v>3123000003905</v>
+        <v>3123000008795</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>280.8</v>
+        <v>153.6</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="D59" s="8">
-        <v>3123000003929</v>
+        <v>3123000008801</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>426</v>
+        <v>153.6</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="D60" s="8">
-        <v>3123000003936</v>
+        <v>3123000008818</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>28</v>
+        <v>139</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>550.8</v>
+        <v>153.6</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="D61" s="8">
-        <v>3123000003950</v>
+        <v>3123000008832</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>186</v>
+        <v>153.6</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D62" s="8">
+        <v>3123000008849</v>
+      </c>
+      <c r="E62" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="C62" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F62" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>280.8</v>
+        <v>153.6</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="D63" s="8">
-        <v>3123000003974</v>
+        <v>3123000008856</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>25</v>
+        <v>139</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>307.2</v>
+        <v>153.6</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="D64" s="8">
-        <v>3123000003981</v>
+        <v>3123000008863</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="6">
-        <v>426</v>
+        <v>153.6</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="D65" s="8">
-        <v>3123000003998</v>
+        <v>3100000004347</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>28</v>
+        <v>156</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="6">
-        <v>550.8</v>
+        <v>616.2</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="D66" s="8">
-        <v>3123000004087</v>
+        <v>3123000003950</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="6">
         <v>186</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="D67" s="8">
-        <v>3123000004094</v>
+        <v>3123000003967</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>198</v>
+        <v>280.8</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="D68" s="8">
-        <v>3123000004100</v>
+        <v>3123000003974</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="6">
-        <v>310.8</v>
+        <v>307.2</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="D69" s="8">
-        <v>3123000004117</v>
+        <v>3123000003981</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="6">
-        <v>418.8</v>
+        <v>426</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="D70" s="8">
-        <v>3123000004124</v>
+        <v>3123000003998</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G70" s="6">
-        <v>526.8</v>
+        <v>550.8</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="D71" s="8">
-        <v>3123000004131</v>
+        <v>3100000004620</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G71" s="6">
-        <v>186</v>
+        <v>519.6</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="D72" s="8">
-        <v>3123000004148</v>
+        <v>3100000004316</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G72" s="6">
-        <v>280.8</v>
+        <v>447.84</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="D73" s="8">
-        <v>3123000004155</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000004247</v>
+      </c>
+      <c r="E73" s="7"/>
       <c r="F73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="6">
-        <v>307.2</v>
+        <v>186</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="D74" s="8">
-        <v>3123000004162</v>
+        <v>3123000004254</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G74" s="6">
-        <v>426</v>
+        <v>198</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="D75" s="8">
-        <v>3123000004179</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000004261</v>
+      </c>
+      <c r="E75" s="7"/>
       <c r="F75" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G75" s="6">
-        <v>550.8</v>
+        <v>310.8</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="D76" s="8">
-        <v>3123000004186</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000004285</v>
+      </c>
+      <c r="E76" s="7"/>
       <c r="F76" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="6">
-        <v>766.8</v>
+        <v>526.8</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="D77" s="8">
-        <v>3123000004308</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000004278</v>
+      </c>
+      <c r="E77" s="7"/>
       <c r="F77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="6">
-        <v>186</v>
+        <v>418.8</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="D78" s="8">
-        <v>3123000004315</v>
+        <v>3123000003844</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="6">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="D79" s="8">
-        <v>3123000004322</v>
+        <v>3123000003851</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="6">
-        <v>310.8</v>
+        <v>280.8</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="D80" s="8">
-        <v>3123000004339</v>
+        <v>3123000003868</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G80" s="6">
-        <v>418.8</v>
+        <v>307.2</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="D81" s="8">
-        <v>3123000004346</v>
+        <v>3123000003875</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="6">
-        <v>526.8</v>
+        <v>426</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="D82" s="8">
-        <v>3123000004353</v>
+        <v>3123000004087</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>68</v>
+        <v>193</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G82" s="6">
-        <v>766.8</v>
+        <v>186</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="D83" s="8">
-        <v>3123000004360</v>
+        <v>3123000004094</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>43</v>
+        <v>196</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="6">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="D84" s="8">
-        <v>3123000004377</v>
+        <v>3123000004100</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>46</v>
+        <v>199</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="6">
-        <v>198</v>
+        <v>310.8</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="D85" s="8">
-        <v>3123000004384</v>
+        <v>3123000004117</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>49</v>
+        <v>202</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G85" s="6">
-        <v>310.8</v>
+        <v>418.8</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="D86" s="8">
-        <v>3123000004391</v>
+        <v>3123000004124</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>63</v>
+        <v>205</v>
       </c>
       <c r="F86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G86" s="6">
-        <v>418.8</v>
+        <v>526.8</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="D87" s="8">
-        <v>3123000004407</v>
+        <v>3123000004131</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>52</v>
+        <v>208</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G87" s="6">
-        <v>526.8</v>
+        <v>186</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="D88" s="8">
-        <v>3123000007927</v>
-[...1 lines deleted...]
-      <c r="E88" s="7"/>
+        <v>3123000004148</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>211</v>
+      </c>
       <c r="F88" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="6">
-        <v>881.88</v>
+        <v>280.8</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="D89" s="8">
-        <v>3123000009037</v>
+        <v>3123000004155</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G89" s="6">
-        <v>334.8</v>
+        <v>307.2</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="D90" s="8">
-        <v>3100000004316</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000004162</v>
+      </c>
+      <c r="E90" s="7"/>
       <c r="F90" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G90" s="6">
-        <v>447.84</v>
+        <v>426</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="D91" s="8">
-        <v>3100000004484</v>
+        <v>3123000004179</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G91" s="6">
-        <v>341.52</v>
+        <v>550.8</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="D92" s="8">
-        <v>3100000004538</v>
+        <v>3123000004186</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="6">
-        <v>341.52</v>
+        <v>766.8</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D93" s="8">
-        <v>3100000004477</v>
+        <v>3100000006884</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G93" s="6">
-        <v>341.52</v>
+        <v>342.24</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="D94" s="8">
-        <v>3100000004439</v>
+        <v>3100000004682</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G94" s="6">
-        <v>341.52</v>
+        <v>663.84</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="D95" s="8">
-        <v>3100000004460</v>
+        <v>3100000004743</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>211</v>
+        <v>231</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G95" s="6">
-        <v>341.52</v>
+        <v>663.84</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D96" s="8">
-        <v>3100000004446</v>
+        <v>3123000003585</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>211</v>
+        <v>234</v>
       </c>
       <c r="F96" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G96" s="6">
-        <v>341.52</v>
+        <v>669.36</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="D97" s="8">
-        <v>3123000008771</v>
+        <v>3123000003578</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G97" s="6">
-        <v>153.6</v>
+        <v>340.2</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="D98" s="8">
-        <v>3123000008795</v>
+        <v>3100000004194</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G98" s="6">
-        <v>153.6</v>
+        <v>143.52</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="D99" s="8">
-        <v>3123000008801</v>
+        <v>3100000004187</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G99" s="6">
-        <v>153.6</v>
+        <v>143.52</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="D100" s="8">
-        <v>3123000008818</v>
+        <v>3100000004118</v>
       </c>
       <c r="E100" s="7" t="s">
-        <v>221</v>
+        <v>245</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G100" s="6">
-        <v>153.6</v>
+        <v>143.52</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
-        <v>228</v>
+        <v>246</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="D101" s="8">
-        <v>3123000008825</v>
+        <v>3123000003639</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>221</v>
+        <v>90</v>
       </c>
       <c r="F101" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G101" s="6">
-        <v>153.6</v>
+        <v>186</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="D102" s="8">
-        <v>3123000008832</v>
+        <v>3123000003646</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>221</v>
+        <v>93</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G102" s="6">
-        <v>153.6</v>
+        <v>280.8</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="D103" s="8">
-        <v>3123000008849</v>
+        <v>3123000003653</v>
       </c>
       <c r="E103" s="7" t="s">
-        <v>221</v>
+        <v>65</v>
       </c>
       <c r="F103" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G103" s="6">
-        <v>153.6</v>
+        <v>307.2</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="71">
       <c r="A104" s="6"/>
       <c r="B104" s="7" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="D104" s="8">
-        <v>3123000008856</v>
+        <v>3123000003660</v>
       </c>
       <c r="E104" s="7" t="s">
-        <v>221</v>
+        <v>68</v>
       </c>
       <c r="F104" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G104" s="6">
-        <v>153.6</v>
+        <v>426</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="71">
       <c r="A105" s="6"/>
       <c r="B105" s="7" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="D105" s="8">
-        <v>3123000008863</v>
+        <v>3123000003677</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>221</v>
+        <v>71</v>
       </c>
       <c r="F105" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G105" s="6">
-        <v>153.6</v>
+        <v>550.8</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="71">
       <c r="A106" s="6"/>
       <c r="B106" s="7" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="D106" s="8">
-        <v>3123000003585</v>
+        <v>3123000004414</v>
       </c>
       <c r="E106" s="7" t="s">
-        <v>240</v>
+        <v>193</v>
       </c>
       <c r="F106" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G106" s="6">
-        <v>669.36</v>
+        <v>186</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6"/>
       <c r="M106" s="5"/>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="71">
       <c r="A107" s="6"/>
       <c r="B107" s="7" t="s">
-        <v>241</v>
+        <v>258</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="D107" s="8">
-        <v>3123000003578</v>
+        <v>3123000004421</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>243</v>
+        <v>196</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G107" s="6">
-        <v>340.2</v>
+        <v>198</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6"/>
       <c r="M107" s="5"/>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="71">
       <c r="A108" s="6"/>
       <c r="B108" s="7" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="D108" s="8">
-        <v>3123000007934</v>
+        <v>3123000004438</v>
       </c>
       <c r="E108" s="7" t="s">
-        <v>246</v>
+        <v>199</v>
       </c>
       <c r="F108" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G108" s="6">
-        <v>342.24</v>
+        <v>310.8</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="6"/>
       <c r="J108" s="6"/>
       <c r="K108" s="6"/>
       <c r="L108" s="6"/>
       <c r="M108" s="5"/>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="71">
       <c r="A109" s="6"/>
       <c r="B109" s="7" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="D109" s="8">
-        <v>3123000008009</v>
+        <v>3123000004452</v>
       </c>
       <c r="E109" s="7" t="s">
-        <v>249</v>
+        <v>205</v>
       </c>
       <c r="F109" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G109" s="6">
-        <v>891.48</v>
+        <v>526.8</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="71">
       <c r="A110" s="6"/>
       <c r="B110" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="D110" s="8">
-        <v>3123000007996</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000004445</v>
+      </c>
+      <c r="E110" s="7"/>
       <c r="F110" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G110" s="6">
-        <v>891.48</v>
+        <v>418.8</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="6"/>
       <c r="J110" s="6"/>
       <c r="K110" s="6"/>
       <c r="L110" s="6"/>
       <c r="M110" s="5"/>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="71">
       <c r="A111" s="6"/>
       <c r="B111" s="7" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="D111" s="8">
-        <v>3100000004620</v>
+        <v>3100000006945</v>
       </c>
       <c r="E111" s="7" t="s">
-        <v>254</v>
+        <v>225</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G111" s="6">
-        <v>519.6</v>
+        <v>325.68</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6"/>
       <c r="M111" s="5"/>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="71">
       <c r="A112" s="6"/>
       <c r="B112" s="7" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="D112" s="8">
-        <v>3100000004590</v>
+        <v>3123000004469</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>254</v>
+        <v>193</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G112" s="6">
-        <v>519.6</v>
+        <v>186</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="71">
       <c r="A113" s="6"/>
       <c r="B113" s="7" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="D113" s="8">
-        <v>3100000004347</v>
+        <v>3123000004476</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>259</v>
+        <v>196</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G113" s="6">
-        <v>616.2</v>
+        <v>198</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="5"/>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="71">
       <c r="A114" s="6"/>
       <c r="B114" s="7" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="D114" s="8">
-        <v>3123000007941</v>
-[...1 lines deleted...]
-      <c r="E114" s="7"/>
+        <v>3123000004483</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>199</v>
+      </c>
       <c r="F114" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G114" s="6">
-        <v>891.48</v>
+        <v>310.8</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6"/>
       <c r="M114" s="5"/>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="71">
       <c r="A115" s="6"/>
       <c r="B115" s="7" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="D115" s="8">
-        <v>3100000004194</v>
+        <v>3123000004490</v>
       </c>
       <c r="E115" s="7" t="s">
-        <v>264</v>
+        <v>202</v>
       </c>
       <c r="F115" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G115" s="6">
-        <v>143.52</v>
+        <v>418.8</v>
       </c>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="71">
       <c r="A116" s="6"/>
       <c r="B116" s="7" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="D116" s="8">
-        <v>3123000008016</v>
-[...1 lines deleted...]
-      <c r="E116" s="7"/>
+        <v>3123000004506</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>205</v>
+      </c>
       <c r="F116" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G116" s="6">
-        <v>959.16</v>
+        <v>526.8</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="5"/>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="71">
       <c r="A117" s="6"/>
       <c r="B117" s="7" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="D117" s="8">
-        <v>3100000004859</v>
+        <v>3123000004513</v>
       </c>
       <c r="E117" s="7" t="s">
-        <v>269</v>
+        <v>222</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G117" s="6">
-        <v>781.08</v>
+        <v>766.8</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="71">
       <c r="A118" s="6"/>
       <c r="B118" s="7" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="D118" s="8">
-        <v>3100000004866</v>
+        <v>3123000007934</v>
       </c>
       <c r="E118" s="7" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G118" s="6">
-        <v>781.08</v>
+        <v>342.24</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="71">
       <c r="A119" s="6"/>
       <c r="B119" s="7" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="D119" s="8">
-        <v>3100000004811</v>
+        <v>3123000008009</v>
       </c>
       <c r="E119" s="7" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G119" s="6">
-        <v>781.08</v>
+        <v>891.48</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="5"/>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="71">
       <c r="A120" s="6"/>
       <c r="B120" s="7" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="D120" s="8">
-        <v>3100000004774</v>
+        <v>3123000007996</v>
       </c>
       <c r="E120" s="7" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="F120" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G120" s="6">
-        <v>781.08</v>
+        <v>891.48</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="5"/>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="71">
       <c r="A121" s="6"/>
       <c r="B121" s="7" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="D121" s="8">
-        <v>3100000004767</v>
+        <v>3123000003400</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="F121" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G121" s="6">
-        <v>781.08</v>
+        <v>149.76</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="5"/>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="71">
       <c r="A122" s="6"/>
       <c r="B122" s="7" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="D122" s="8">
-        <v>3123000007958</v>
-[...1 lines deleted...]
-      <c r="E122" s="7"/>
+        <v>3123000004193</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>193</v>
+      </c>
       <c r="F122" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G122" s="6">
-        <v>891.48</v>
+        <v>186</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="5"/>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="71">
       <c r="A123" s="6"/>
       <c r="B123" s="7" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="D123" s="8">
-        <v>3123000009204</v>
+        <v>3123000004209</v>
       </c>
       <c r="E123" s="7" t="s">
-        <v>284</v>
+        <v>196</v>
       </c>
       <c r="F123" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G123" s="6">
-        <v>657.6</v>
+        <v>198</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="5"/>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="71">
       <c r="A124" s="6"/>
       <c r="B124" s="7" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="D124" s="8">
-        <v>3123000009211</v>
+        <v>3123000004216</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>284</v>
+        <v>199</v>
       </c>
       <c r="F124" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G124" s="6">
-        <v>657.6</v>
+        <v>310.8</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="5"/>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="71">
       <c r="A125" s="6"/>
       <c r="B125" s="7" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="D125" s="8">
-        <v>3123000009235</v>
+        <v>3123000004223</v>
       </c>
       <c r="E125" s="7" t="s">
-        <v>284</v>
+        <v>202</v>
       </c>
       <c r="F125" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G125" s="6">
-        <v>657.6</v>
+        <v>418.8</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="5"/>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="71">
       <c r="A126" s="6"/>
       <c r="B126" s="7" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D126" s="8">
-        <v>3123000007965</v>
-[...1 lines deleted...]
-      <c r="E126" s="7"/>
+        <v>3123000004230</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>205</v>
+      </c>
       <c r="F126" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G126" s="6">
-        <v>891.48</v>
+        <v>526.8</v>
       </c>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="5"/>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="71">
       <c r="A127" s="6"/>
       <c r="B127" s="7" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="D127" s="8">
-        <v>3100000006945</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000007958</v>
+      </c>
+      <c r="E127" s="7"/>
       <c r="F127" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G127" s="6">
-        <v>325.68</v>
+        <v>891.48</v>
       </c>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="5"/>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="71">
       <c r="A128" s="6"/>
       <c r="B128" s="7" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="D128" s="8">
-        <v>3123000003394</v>
+        <v>3123000004308</v>
       </c>
       <c r="E128" s="7" t="s">
-        <v>296</v>
+        <v>193</v>
       </c>
       <c r="F128" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G128" s="6">
-        <v>149.76</v>
+        <v>186</v>
       </c>
       <c r="H128" s="6"/>
       <c r="I128" s="6"/>
       <c r="J128" s="6"/>
       <c r="K128" s="6"/>
       <c r="L128" s="6"/>
       <c r="M128" s="5"/>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="71">
       <c r="A129" s="6"/>
       <c r="B129" s="7" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="D129" s="8">
-        <v>3123000007989</v>
-[...1 lines deleted...]
-      <c r="E129" s="7"/>
+        <v>3123000004315</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>196</v>
+      </c>
       <c r="F129" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G129" s="6">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="H129" s="6"/>
       <c r="I129" s="6"/>
       <c r="J129" s="6"/>
       <c r="K129" s="6"/>
       <c r="L129" s="6"/>
       <c r="M129" s="5"/>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="71">
       <c r="A130" s="6"/>
       <c r="B130" s="7" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="D130" s="8">
-        <v>3123000008894</v>
+        <v>3123000004322</v>
       </c>
       <c r="E130" s="7" t="s">
-        <v>301</v>
+        <v>199</v>
       </c>
       <c r="F130" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G130" s="6">
-        <v>214.8</v>
+        <v>310.8</v>
       </c>
       <c r="H130" s="6"/>
       <c r="I130" s="6"/>
       <c r="J130" s="6"/>
       <c r="K130" s="6"/>
       <c r="L130" s="6"/>
       <c r="M130" s="5"/>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="71">
       <c r="A131" s="6"/>
       <c r="B131" s="7" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="D131" s="8">
-        <v>3123000008917</v>
+        <v>3123000004339</v>
       </c>
       <c r="E131" s="7" t="s">
-        <v>301</v>
+        <v>202</v>
       </c>
       <c r="F131" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G131" s="6">
-        <v>214.8</v>
+        <v>418.8</v>
       </c>
       <c r="H131" s="6"/>
       <c r="I131" s="6"/>
       <c r="J131" s="6"/>
       <c r="K131" s="6"/>
       <c r="L131" s="6"/>
       <c r="M131" s="5"/>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="71">
       <c r="A132" s="6"/>
       <c r="B132" s="7" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="D132" s="8">
-        <v>3123000008931</v>
+        <v>3123000004346</v>
       </c>
       <c r="E132" s="7" t="s">
-        <v>301</v>
+        <v>205</v>
       </c>
       <c r="F132" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G132" s="6">
-        <v>214.8</v>
+        <v>526.8</v>
       </c>
       <c r="H132" s="6"/>
       <c r="I132" s="6"/>
       <c r="J132" s="6"/>
       <c r="K132" s="6"/>
       <c r="L132" s="6"/>
       <c r="M132" s="5"/>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="71">
       <c r="A133" s="6"/>
       <c r="B133" s="7" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="D133" s="8">
-        <v>3123000008955</v>
+        <v>3123000004353</v>
       </c>
       <c r="E133" s="7" t="s">
-        <v>301</v>
+        <v>222</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G133" s="6">
-        <v>214.8</v>
+        <v>766.8</v>
       </c>
       <c r="H133" s="6"/>
       <c r="I133" s="6"/>
       <c r="J133" s="6"/>
       <c r="K133" s="6"/>
       <c r="L133" s="6"/>
       <c r="M133" s="5"/>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="71">
       <c r="A134" s="6"/>
       <c r="B134" s="7" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D134" s="8">
-        <v>3123000008962</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000007989</v>
+      </c>
+      <c r="E134" s="7"/>
       <c r="F134" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G134" s="6">
-        <v>214.8</v>
+        <v>135</v>
       </c>
       <c r="H134" s="6"/>
       <c r="I134" s="6"/>
       <c r="J134" s="6"/>
       <c r="K134" s="6"/>
       <c r="L134" s="6"/>
       <c r="M134" s="5"/>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="71">
       <c r="A135" s="6"/>
       <c r="B135" s="7" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="D135" s="8">
-        <v>3100000007058</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000007965</v>
+      </c>
+      <c r="E135" s="7"/>
       <c r="F135" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G135" s="6">
-        <v>519.6</v>
+        <v>891.48</v>
       </c>
       <c r="H135" s="6"/>
       <c r="I135" s="6"/>
       <c r="J135" s="6"/>
       <c r="K135" s="6"/>
       <c r="L135" s="6"/>
       <c r="M135" s="5"/>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="71">
       <c r="A136" s="6"/>
       <c r="B136" s="7" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D136" s="8">
-        <v>3100000004972</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000007941</v>
+      </c>
+      <c r="E136" s="7"/>
       <c r="F136" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G136" s="6">
-        <v>904.5599999999999</v>
+        <v>891.48</v>
       </c>
       <c r="H136" s="6"/>
       <c r="I136" s="6"/>
       <c r="J136" s="6"/>
       <c r="K136" s="6"/>
       <c r="L136" s="6"/>
       <c r="M136" s="5"/>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="71">
       <c r="A137" s="6"/>
       <c r="B137" s="7" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="D137" s="8">
-        <v>3100000004873</v>
+        <v>3100000004972</v>
       </c>
       <c r="E137" s="7" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="F137" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G137" s="6">
         <v>904.5599999999999</v>
       </c>
       <c r="H137" s="6"/>
       <c r="I137" s="6"/>
       <c r="J137" s="6"/>
       <c r="K137" s="6"/>
       <c r="L137" s="6"/>
       <c r="M137" s="5"/>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="71">
       <c r="A138" s="6"/>
       <c r="B138" s="7" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="D138" s="8">
-        <v>3100000004903</v>
+        <v>3100000004873</v>
       </c>
       <c r="E138" s="7" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="F138" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G138" s="6">
         <v>904.5599999999999</v>
       </c>
       <c r="H138" s="6"/>
       <c r="I138" s="6"/>
       <c r="J138" s="6"/>
       <c r="K138" s="6"/>
       <c r="L138" s="6"/>
       <c r="M138" s="5"/>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="71">
       <c r="A139" s="6"/>
       <c r="B139" s="7" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="D139" s="8">
-        <v>3100000004880</v>
+        <v>3100000004903</v>
       </c>
       <c r="E139" s="7" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="F139" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G139" s="6">
         <v>904.5599999999999</v>
       </c>
       <c r="H139" s="6"/>
       <c r="I139" s="6"/>
       <c r="J139" s="6"/>
       <c r="K139" s="6"/>
       <c r="L139" s="6"/>
       <c r="M139" s="5"/>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="71">
       <c r="A140" s="6"/>
       <c r="B140" s="7" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="D140" s="8">
-        <v>3100000004941</v>
+        <v>3100000004880</v>
       </c>
       <c r="E140" s="7" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="F140" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G140" s="6">
         <v>904.5599999999999</v>
       </c>
       <c r="H140" s="6"/>
       <c r="I140" s="6"/>
       <c r="J140" s="6"/>
       <c r="K140" s="6"/>
       <c r="L140" s="6"/>
       <c r="M140" s="5"/>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="71">
       <c r="A141" s="6"/>
       <c r="B141" s="7" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="D141" s="8">
-        <v>3100000004927</v>
+        <v>3100000004941</v>
       </c>
       <c r="E141" s="7" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G141" s="6">
         <v>904.5599999999999</v>
       </c>
       <c r="H141" s="6"/>
       <c r="I141" s="6"/>
       <c r="J141" s="6"/>
       <c r="K141" s="6"/>
       <c r="L141" s="6"/>
       <c r="M141" s="5"/>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="71">
       <c r="A142" s="6"/>
       <c r="B142" s="7" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C142" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="D142" s="8">
+        <v>3100000004927</v>
+      </c>
+      <c r="E142" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="D142" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F142" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G142" s="6">
-        <v>186</v>
+        <v>904.5599999999999</v>
       </c>
       <c r="H142" s="6"/>
       <c r="I142" s="6"/>
       <c r="J142" s="6"/>
       <c r="K142" s="6"/>
       <c r="L142" s="6"/>
       <c r="M142" s="5"/>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="71">
       <c r="A143" s="6"/>
       <c r="B143" s="7" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="D143" s="8">
-        <v>3123000003851</v>
+        <v>3100000007058</v>
       </c>
       <c r="E143" s="7" t="s">
-        <v>22</v>
+        <v>338</v>
       </c>
       <c r="F143" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G143" s="6">
-        <v>280.8</v>
+        <v>519.6</v>
       </c>
       <c r="H143" s="6"/>
       <c r="I143" s="6"/>
       <c r="J143" s="6"/>
       <c r="K143" s="6"/>
       <c r="L143" s="6"/>
       <c r="M143" s="5"/>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="71">
       <c r="A144" s="6"/>
       <c r="B144" s="7" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="D144" s="8">
-        <v>3123000003875</v>
+        <v>3123000009211</v>
       </c>
       <c r="E144" s="7" t="s">
-        <v>38</v>
+        <v>341</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G144" s="6">
-        <v>426</v>
+        <v>657.6</v>
       </c>
       <c r="H144" s="6"/>
       <c r="I144" s="6"/>
       <c r="J144" s="6"/>
       <c r="K144" s="6"/>
       <c r="L144" s="6"/>
       <c r="M144" s="5"/>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="71">
       <c r="A145" s="6"/>
       <c r="B145" s="7" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="D145" s="8">
-        <v>3123000003523</v>
+        <v>3123000009235</v>
       </c>
       <c r="E145" s="7" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G145" s="6">
-        <v>247.08</v>
+        <v>657.6</v>
       </c>
       <c r="H145" s="6"/>
       <c r="I145" s="6"/>
       <c r="J145" s="6"/>
       <c r="K145" s="6"/>
       <c r="L145" s="6"/>
       <c r="M145" s="5"/>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="71">
       <c r="A146" s="6"/>
       <c r="B146" s="7" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D146" s="8">
-        <v>3123000003479</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000008023</v>
+      </c>
+      <c r="E146" s="7"/>
       <c r="F146" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G146" s="6">
-        <v>247.08</v>
+        <v>959.16</v>
       </c>
       <c r="H146" s="6"/>
       <c r="I146" s="6"/>
       <c r="J146" s="6"/>
       <c r="K146" s="6"/>
       <c r="L146" s="6"/>
       <c r="M146" s="5"/>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="71">
       <c r="A147" s="6"/>
       <c r="B147" s="7" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="C147" s="6" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="D147" s="8">
-        <v>3123000003561</v>
+        <v>3123000004001</v>
       </c>
       <c r="E147" s="7" t="s">
-        <v>341</v>
+        <v>90</v>
       </c>
       <c r="F147" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G147" s="6">
-        <v>247.08</v>
+        <v>186</v>
       </c>
       <c r="H147" s="6"/>
       <c r="I147" s="6"/>
       <c r="J147" s="6"/>
       <c r="K147" s="6"/>
       <c r="L147" s="6"/>
       <c r="M147" s="5"/>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="71">
       <c r="A148" s="6"/>
       <c r="B148" s="7" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D148" s="8">
-        <v>3100000004682</v>
+        <v>3123000004018</v>
       </c>
       <c r="E148" s="7" t="s">
-        <v>344</v>
+        <v>93</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G148" s="6">
-        <v>663.84</v>
+        <v>280.8</v>
       </c>
       <c r="H148" s="6"/>
       <c r="I148" s="6"/>
       <c r="J148" s="6"/>
       <c r="K148" s="6"/>
       <c r="L148" s="6"/>
       <c r="M148" s="5"/>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="71">
       <c r="A149" s="6"/>
       <c r="B149" s="7" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="D149" s="8">
-        <v>3100000004750</v>
+        <v>3123000004025</v>
       </c>
       <c r="E149" s="7" t="s">
-        <v>347</v>
+        <v>65</v>
       </c>
       <c r="F149" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G149" s="6">
-        <v>663.84</v>
+        <v>307.2</v>
       </c>
       <c r="H149" s="6"/>
       <c r="I149" s="6"/>
       <c r="J149" s="6"/>
       <c r="K149" s="6"/>
       <c r="L149" s="6"/>
       <c r="M149" s="5"/>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="71">
       <c r="A150" s="6"/>
       <c r="B150" s="7" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D150" s="8">
-        <v>3100000004743</v>
+        <v>3123000004032</v>
       </c>
       <c r="E150" s="7" t="s">
-        <v>350</v>
+        <v>68</v>
       </c>
       <c r="F150" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G150" s="6">
-        <v>663.84</v>
+        <v>426</v>
       </c>
       <c r="H150" s="6"/>
       <c r="I150" s="6"/>
       <c r="J150" s="6"/>
       <c r="K150" s="6"/>
       <c r="L150" s="6"/>
       <c r="M150" s="5"/>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="71">
       <c r="A151" s="6"/>
       <c r="B151" s="7" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="D151" s="8">
-        <v>3100000004668</v>
+        <v>3123000004520</v>
       </c>
       <c r="E151" s="7" t="s">
-        <v>353</v>
+        <v>193</v>
       </c>
       <c r="F151" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G151" s="6">
-        <v>663.84</v>
+        <v>186</v>
       </c>
       <c r="H151" s="6"/>
       <c r="I151" s="6"/>
       <c r="J151" s="6"/>
       <c r="K151" s="6"/>
       <c r="L151" s="6"/>
       <c r="M151" s="5"/>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="71">
       <c r="A152" s="6"/>
       <c r="B152" s="7" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D152" s="8">
-        <v>3100000006884</v>
+        <v>3123000004537</v>
       </c>
       <c r="E152" s="7" t="s">
-        <v>293</v>
+        <v>196</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G152" s="6">
-        <v>342.24</v>
+        <v>198</v>
       </c>
       <c r="H152" s="6"/>
       <c r="I152" s="6"/>
       <c r="J152" s="6"/>
       <c r="K152" s="6"/>
       <c r="L152" s="6"/>
       <c r="M152" s="5"/>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="71">
       <c r="A153" s="6"/>
       <c r="B153" s="7" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D153" s="8">
-        <v>3123000008023</v>
-[...1 lines deleted...]
-      <c r="E153" s="7"/>
+        <v>3123000004551</v>
+      </c>
+      <c r="E153" s="7" t="s">
+        <v>202</v>
+      </c>
       <c r="F153" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G153" s="6">
-        <v>959.16</v>
+        <v>418.8</v>
       </c>
       <c r="H153" s="6"/>
       <c r="I153" s="6"/>
       <c r="J153" s="6"/>
       <c r="K153" s="6"/>
       <c r="L153" s="6"/>
       <c r="M153" s="5"/>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="71">
       <c r="A154" s="6"/>
       <c r="B154" s="7" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D154" s="8">
-        <v>3100000007089</v>
+        <v>3123000003523</v>
       </c>
       <c r="E154" s="7" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F154" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G154" s="6">
-        <v>959.16</v>
+        <v>247.08</v>
       </c>
       <c r="H154" s="6"/>
       <c r="I154" s="6"/>
       <c r="J154" s="6"/>
       <c r="K154" s="6"/>
       <c r="L154" s="6"/>
       <c r="M154" s="5"/>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="71">
       <c r="A155" s="6"/>
       <c r="B155" s="7" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C155" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="D155" s="8">
+        <v>3123000003479</v>
+      </c>
+      <c r="E155" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="D155" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F155" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G155" s="6">
-        <v>959.16</v>
+        <v>247.08</v>
       </c>
       <c r="H155" s="6"/>
       <c r="I155" s="6"/>
       <c r="J155" s="6"/>
       <c r="K155" s="6"/>
       <c r="L155" s="6"/>
       <c r="M155" s="5"/>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="71">
       <c r="A156" s="6"/>
       <c r="B156" s="7" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C156" s="6" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D156" s="8">
-        <v>3100000007102</v>
+        <v>3100000007089</v>
       </c>
       <c r="E156" s="7" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F156" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G156" s="6">
         <v>959.16</v>
       </c>
       <c r="H156" s="6"/>
       <c r="I156" s="6"/>
       <c r="J156" s="6"/>
       <c r="K156" s="6"/>
       <c r="L156" s="6"/>
       <c r="M156" s="5"/>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="71">
       <c r="A157" s="6"/>
       <c r="B157" s="7" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C157" s="6" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D157" s="8">
-        <v>3123000001185</v>
+        <v>3100000007157</v>
       </c>
       <c r="E157" s="7" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F157" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G157" s="6">
         <v>959.16</v>
       </c>
       <c r="H157" s="6"/>
       <c r="I157" s="6"/>
       <c r="J157" s="6"/>
       <c r="K157" s="6"/>
       <c r="L157" s="6"/>
       <c r="M157" s="5"/>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="71">
       <c r="A158" s="6"/>
       <c r="B158" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="D158" s="8">
+        <v>3100000007102</v>
+      </c>
+      <c r="E158" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C158" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F158" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G158" s="6">
-        <v>478.8</v>
+        <v>959.16</v>
       </c>
       <c r="H158" s="6"/>
       <c r="I158" s="6"/>
       <c r="J158" s="6"/>
       <c r="K158" s="6"/>
       <c r="L158" s="6"/>
       <c r="M158" s="5"/>
+    </row>
+    <row r="159" spans="1:13" customHeight="1" ht="71">
+      <c r="A159" s="6"/>
+      <c r="B159" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="D159" s="8">
+        <v>3123000001185</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="F159" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G159" s="6">
+        <v>959.16</v>
+      </c>
+      <c r="H159" s="6"/>
+      <c r="I159" s="6"/>
+      <c r="J159" s="6"/>
+      <c r="K159" s="6"/>
+      <c r="L159" s="6"/>
+      <c r="M159" s="5"/>
+    </row>
+    <row r="160" spans="1:13" customHeight="1" ht="71">
+      <c r="A160" s="6"/>
+      <c r="B160" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="D160" s="8">
+        <v>3123000004360</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="F160" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G160" s="6">
+        <v>186</v>
+      </c>
+      <c r="H160" s="6"/>
+      <c r="I160" s="6"/>
+      <c r="J160" s="6"/>
+      <c r="K160" s="6"/>
+      <c r="L160" s="6"/>
+      <c r="M160" s="5"/>
+    </row>
+    <row r="161" spans="1:13" customHeight="1" ht="71">
+      <c r="A161" s="6"/>
+      <c r="B161" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="D161" s="8">
+        <v>3123000004377</v>
+      </c>
+      <c r="E161" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="F161" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G161" s="6">
+        <v>198</v>
+      </c>
+      <c r="H161" s="6"/>
+      <c r="I161" s="6"/>
+      <c r="J161" s="6"/>
+      <c r="K161" s="6"/>
+      <c r="L161" s="6"/>
+      <c r="M161" s="5"/>
+    </row>
+    <row r="162" spans="1:13" customHeight="1" ht="71">
+      <c r="A162" s="6"/>
+      <c r="B162" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="D162" s="8">
+        <v>3123000004384</v>
+      </c>
+      <c r="E162" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="F162" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G162" s="6">
+        <v>310.8</v>
+      </c>
+      <c r="H162" s="6"/>
+      <c r="I162" s="6"/>
+      <c r="J162" s="6"/>
+      <c r="K162" s="6"/>
+      <c r="L162" s="6"/>
+      <c r="M162" s="5"/>
+    </row>
+    <row r="163" spans="1:13" customHeight="1" ht="71">
+      <c r="A163" s="6"/>
+      <c r="B163" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="D163" s="8">
+        <v>3123000004391</v>
+      </c>
+      <c r="E163" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="F163" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G163" s="6">
+        <v>418.8</v>
+      </c>
+      <c r="H163" s="6"/>
+      <c r="I163" s="6"/>
+      <c r="J163" s="6"/>
+      <c r="K163" s="6"/>
+      <c r="L163" s="6"/>
+      <c r="M163" s="5"/>
+    </row>
+    <row r="164" spans="1:13" customHeight="1" ht="71">
+      <c r="A164" s="6"/>
+      <c r="B164" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="D164" s="8">
+        <v>3123000004407</v>
+      </c>
+      <c r="E164" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="F164" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G164" s="6">
+        <v>526.8</v>
+      </c>
+      <c r="H164" s="6"/>
+      <c r="I164" s="6"/>
+      <c r="J164" s="6"/>
+      <c r="K164" s="6"/>
+      <c r="L164" s="6"/>
+      <c r="M164" s="5"/>
+    </row>
+    <row r="165" spans="1:13" customHeight="1" ht="71">
+      <c r="A165" s="6"/>
+      <c r="B165" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="D165" s="8">
+        <v>3123000008016</v>
+      </c>
+      <c r="E165" s="7"/>
+      <c r="F165" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G165" s="6">
+        <v>959.16</v>
+      </c>
+      <c r="H165" s="6"/>
+      <c r="I165" s="6"/>
+      <c r="J165" s="6"/>
+      <c r="K165" s="6"/>
+      <c r="L165" s="6"/>
+      <c r="M165" s="5"/>
+    </row>
+    <row r="166" spans="1:13" customHeight="1" ht="71">
+      <c r="A166" s="6"/>
+      <c r="B166" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="D166" s="8">
+        <v>3100000004859</v>
+      </c>
+      <c r="E166" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="F166" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G166" s="6">
+        <v>781.08</v>
+      </c>
+      <c r="H166" s="6"/>
+      <c r="I166" s="6"/>
+      <c r="J166" s="6"/>
+      <c r="K166" s="6"/>
+      <c r="L166" s="6"/>
+      <c r="M166" s="5"/>
+    </row>
+    <row r="167" spans="1:13" customHeight="1" ht="71">
+      <c r="A167" s="6"/>
+      <c r="B167" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="D167" s="8">
+        <v>3100000004866</v>
+      </c>
+      <c r="E167" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="F167" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G167" s="6">
+        <v>781.08</v>
+      </c>
+      <c r="H167" s="6"/>
+      <c r="I167" s="6"/>
+      <c r="J167" s="6"/>
+      <c r="K167" s="6"/>
+      <c r="L167" s="6"/>
+      <c r="M167" s="5"/>
+    </row>
+    <row r="168" spans="1:13" customHeight="1" ht="71">
+      <c r="A168" s="6"/>
+      <c r="B168" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="D168" s="8">
+        <v>3100000004811</v>
+      </c>
+      <c r="E168" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="F168" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G168" s="6">
+        <v>781.08</v>
+      </c>
+      <c r="H168" s="6"/>
+      <c r="I168" s="6"/>
+      <c r="J168" s="6"/>
+      <c r="K168" s="6"/>
+      <c r="L168" s="6"/>
+      <c r="M168" s="5"/>
+    </row>
+    <row r="169" spans="1:13" customHeight="1" ht="71">
+      <c r="A169" s="6"/>
+      <c r="B169" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="D169" s="8">
+        <v>3100000004774</v>
+      </c>
+      <c r="E169" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="F169" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G169" s="6">
+        <v>781.08</v>
+      </c>
+      <c r="H169" s="6"/>
+      <c r="I169" s="6"/>
+      <c r="J169" s="6"/>
+      <c r="K169" s="6"/>
+      <c r="L169" s="6"/>
+      <c r="M169" s="5"/>
+    </row>
+    <row r="170" spans="1:13" customHeight="1" ht="71">
+      <c r="A170" s="6"/>
+      <c r="B170" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="D170" s="8">
+        <v>3100000004767</v>
+      </c>
+      <c r="E170" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="F170" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G170" s="6">
+        <v>781.08</v>
+      </c>
+      <c r="H170" s="6"/>
+      <c r="I170" s="6"/>
+      <c r="J170" s="6"/>
+      <c r="K170" s="6"/>
+      <c r="L170" s="6"/>
+      <c r="M170" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>