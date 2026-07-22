--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -14,285 +14,243 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пакети прозорі, з прозорим віконцем</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>20:56</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Плайм пакет білий (16*15*17см) 3123-11689</t>
-[...2 lines deleted...]
-    <t>3123-11689</t>
+    <t>Плайм пакет чорний (16*15*17см) 3123-11641</t>
+  </si>
+  <si>
+    <t>3123-11641</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:16 см
 Ширина:15 см
 Висота:17 см
 Матеріал:ПВХ
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10шт.</t>
   </si>
   <si>
-    <t>Плайм пакет білий (16*14*26см) 3123-11740</t>
-[...2 lines deleted...]
-    <t>3123-11740</t>
+    <t>Плайм пакет чорний (25*25*22см) 3123-11658</t>
+  </si>
+  <si>
+    <t>3123-11658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:25 см
+Ширина:22 см
+Висота:25 см
+Матеріал:ПВХ
+</t>
+  </si>
+  <si>
+    <t>Плайм пакет червоний (16*14*26см) 3123-11801</t>
+  </si>
+  <si>
+    <t>3123-11801</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:16 см
 Ширина:14 см
 Висота:26 см
 Матеріал:ПВХ
 </t>
   </si>
   <si>
-    <t>Плайм пакет зелений (16*15*17см) 3123-11665</t>
-[...21 lines deleted...]
-    <t>3123-11771</t>
+    <t>Плайм пакет червоний (20*16*30см) 3123-11818</t>
+  </si>
+  <si>
+    <t>3123-11818</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:20 см
 Ширина:16 см
 Висота:30 см
 Матеріал:ПВХ
 </t>
   </si>
   <si>
-    <t>Плайм пакет червоний (16*14*26см) 3123-11801</t>
-[...8 lines deleted...]
-    <t>3123-11818</t>
+    <t>Плайм пакет персик (16*15*17см) 3123-11726</t>
+  </si>
+  <si>
+    <t>3123-11726</t>
+  </si>
+  <si>
+    <t>Плайм пакет персик (25*25*22см) 3123-11733</t>
+  </si>
+  <si>
+    <t>3123-11733</t>
+  </si>
+  <si>
+    <t>Плайм пакет зелений (16*14*26см) 3123-11764</t>
+  </si>
+  <si>
+    <t>3123-11764</t>
+  </si>
+  <si>
+    <t>Плайм пакет зелений (16*15*17см) 3123-11665</t>
+  </si>
+  <si>
+    <t>3123-11665</t>
+  </si>
+  <si>
+    <t>Плайм пакет зелений (25*25*22см) 3123-11672</t>
+  </si>
+  <si>
+    <t>3123-11672</t>
+  </si>
+  <si>
+    <t>Плайм пакет зелений (20*16*30см) 3123-11771</t>
+  </si>
+  <si>
+    <t>3123-11771</t>
   </si>
   <si>
     <t>Плайм пакет бежевий (16*15*17см) 3123-11702</t>
   </si>
   <si>
     <t>3123-11702</t>
-  </si>
-[...71 lines deleted...]
-    <t>3123-11658</t>
   </si>
   <si>
     <t>Подарунковий пакет пластиковий (33*25*11,5см) 3123-1079</t>
   </si>
   <si>
     <t>3123-1079</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:25 см
 Ширина:11,5 см
 Висота:33 см
 Особливості:Прозрачный
 Розмір пакета:M (высота 33 - 42 см)
 Орієнтація:вертикальный
 Тематика свята:универсальные
 Матеріал:ПВХ
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12шт.</t>
   </si>
   <si>
     <t>Подарунковий пакет пластиковий (32*25*11,5см) 3123-140</t>
   </si>
   <si>
     <t>3123-140</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:32 см
 Ширина:11,5 см
 Висота:25 см
 Особливості:Прозрачный
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:горизонтальный
 Тематика свята:универсальный
+Матеріал:ПВХ
+</t>
+  </si>
+  <si>
+    <t>Плайм пакет чорний (23*18*24см) 3123-11603</t>
+  </si>
+  <si>
+    <t>3123-11603</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:23 см
+Ширина:18 см
+Висота:24 см
 Матеріал:ПВХ
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -369,51 +327,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada88aa58ae3666a9c642f17a85faa21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5670de92c68c16a37aebb5100151092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ab6ffa74dc9e35e57b4dd08cca9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3cecf767d9bbb5da2d6f853a6be8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823d4df5149163f902d72f4d100da045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4965df10857dcaf88bc60504e48016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc1e26f2965bf60d2249266b0511bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031845b539b7bb2040e470a71cab0e158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dbed1ad3c59d51e2a3992a1d01edc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba94a8b9a27e963ef7da2b2d57174ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dfe64008e5e0dd76646e68904ff7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d537a45816d833b6cb33f4dc5871fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515976414c8829004dc31c86aa0cb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58118cf2676a7f5b940ca463f4dbfbe014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc057c00795a146055508a6afc58f04f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8e564ceccb96097eaea699134a8de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8de2a60e3734a215a294e47df0d3ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83766cd37805d98142cf0eb829e1d5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f3ddafbc30b8016071223005e162819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a37caa0e66fcc079dbc7f4bfc6bb7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53598130350142023080baed35db7d521.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c59e9a7b5ea9f5adef4702084b04581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c8ab1ba6dd53e91d777cdfeb6b1232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc1e070b0437daf9d91d52d67086083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d6e2ea4db059efba8e31e81392be64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a113a1a4822501011a85273f8a6395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e8ab4368c2b90c535c5b14059a4966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad207413ec1efc0636246e29db1ee3b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3288a74d281425a7ff6b06175139d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233299f7782a83263e332e086fd105639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640031832ffad2ce8e0d09220232ef010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedb652226c6e549f65e0ef85e6cc7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fa99e8b217e9cd0c703860e0da5b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08a14fa6959350163f81aa72b0b6f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb890bfce5279b47767c950fe71feee14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -794,260 +752,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...208 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1301,54 +1049,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/pakety-prozrachnye-s-prozrachnym-okoshkom/750/?utm_source=price&amp;utm_campaign=price_pakety-prozrachnye-s-prozrachnym-okoshkom" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M27"/>
+  <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M27" sqref="M27"/>
+      <selection activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1444,607 +1192,416 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>3123000011689</v>
+        <v>3123000011641</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
         <v>199.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>3123000011740</v>
+        <v>3123000011658</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>248</v>
+        <v>345</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>3123000011665</v>
+        <v>3123000011801</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>199.5</v>
+        <v>248</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" s="8">
-        <v>3123000011672</v>
+        <v>3123000011818</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>345</v>
+        <v>288</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" s="8">
-        <v>3123000011771</v>
+        <v>3123000011726</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>288</v>
+        <v>195.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="8">
-        <v>3123000011801</v>
+        <v>3123000011733</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>248</v>
+        <v>345</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="8">
-        <v>3123000011818</v>
-[...3 lines deleted...]
-      </c>
+        <v>3123000011764</v>
+      </c>
+      <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>288</v>
+        <v>248</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="8">
-        <v>3123000011702</v>
+        <v>3123000011665</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
         <v>199.5</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="8">
-        <v>3123000011719</v>
+        <v>3123000011672</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
         <v>345</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="8">
-        <v>3123000011726</v>
+        <v>3123000011771</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>195.5</v>
+        <v>288</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="8">
-        <v>3123000011733</v>
+        <v>3123000011702</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>345</v>
+        <v>199.5</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="8">
-        <v>3123000011634</v>
+        <v>3123000001079</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="G18" s="6">
-        <v>345</v>
+        <v>378</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="8">
+        <v>3123000000140</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="D19" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G19" s="6">
-        <v>248</v>
+        <v>378</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D20" s="8">
-        <v>3123000011795</v>
+        <v>3123000011603</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>288</v>
+        <v>365</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
-    </row>
-[...187 lines deleted...]
-      <c r="M27" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>