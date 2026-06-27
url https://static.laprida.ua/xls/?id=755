--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -29,57 +29,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>БІЖУТЕРІЯ</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>11:25</t>
+    <t>13:13</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>