--- v1 (2026-06-27)
+++ v2 (2026-08-17)
@@ -29,57 +29,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>БІЖУТЕРІЯ</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>27.06.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>13:13</t>
+    <t>17:25</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>