--- v0 (2026-05-26)
+++ v1 (2026-07-19)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Товари з екопластику</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>26.05.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>04:59</t>
+    <t>17:38</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -200,56 +200,50 @@
   <si>
     <t>68-345</t>
   </si>
   <si>
     <t>Еко тарілка рожева 68-352</t>
   </si>
   <si>
     <t>68-352</t>
   </si>
   <si>
     <t>Еко тарілка блакитна 68-369</t>
   </si>
   <si>
     <t>68-369</t>
   </si>
   <si>
     <t>Еко тарілка минт 68-383</t>
   </si>
   <si>
     <t>68-383</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:тарелки
 Матеріал:эко-пластик
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>68-468</t>
   </si>
   <si>
     <t>Еко чашка минт 68-727</t>
   </si>
   <si>
     <t>68-727</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:чашки
 Об&amp;#039;єм:450 мл
 Розмір:12,5 см х 11,5 см
 Матеріал:эко-пластик
 Комплектування:чашка, крышка, ложечка
 </t>
   </si>
   <si>
     <t>Еко чашка блакитна 68-741</t>
   </si>
   <si>
     <t>68-741</t>
   </si>
   <si>
     <t>n0811*68-741*</t>
   </si>
   <si>
@@ -463,51 +457,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c17d3f2ed83832bd6612d87c09b0cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f7c0d324b0ec3a901526cad8267522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb16eaf0a2fcf60e71fcd10fcb887393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc47df4b68d495340db4086e854a5564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861c934b86e72b538ea16372159cd4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760ff15c8fef94c5dca3a9f017209976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d807d6884e3f83350901133b25b3407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbb51eb228de53130218a3271601258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6c62f4a28b5c8164ebc429e99344a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be29356eb2ce228cc65f2238507001310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafab3f72811cee252ba1946d25b89c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8447028e07117e2f27357b35e5c1af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54c7b86aeb87565a46a255690280c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135438be8cd7e48b2495bded3d9c070314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798053331921fb1d57f6a99b99a8efa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd13450aff16b39944424f6cf2c2c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348876950aacee59fd40a1b9319df1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f099beb992e52b828bd207afaf12918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854b85f6823bd585b74028407964c6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde4f479200ab2c89a0088253e9d2e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaf4d07f3d77e00591083eb190f88e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3181b817ee96e929d46eba30e72e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08600e75f48ea3f259c43a4622ff9dfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc619119e2116c6ee40bfac2b92c0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8faf5a8fcfc92de8a5c213977e71f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5695af2b8c4a2b6b044ef3ce4959ead26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a6fcd5be5cea9a4f73ed67ebc101427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db62dac373397a8a181614173be7d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c126e6b5a8e1b713c1f1228e3e058529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762310af644552442529094ef42a9ab130.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049790174f69448bbaeffd2fb1d29e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577248445b2a4a5d20db5313ca586532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65abc3cad55680acc3964cc9ec98bb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664b7fb2e0666a5b44709a3dc17f8064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a3c2862b589c95427a97bf6d0d36c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9a86f8aef7cbc28823b25f6414f4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1921cd6f2edee6a3a69d07404994e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0826f42de656706dec78f18cb6675e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2ee5e88f212ecfa26517468021a3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ca6ff971932579d8e7c53467b929510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9519b75f3bf486fd9918827ab715d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d427442389b386d4f148ea8a0288f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564ee9b1feb553e0b2315cb0f4bb21e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781f53309c55477751f0b9fbc81a6fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d0107fd6400e83e5500079fc1a74f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa900a51a5864d53b99f4c38cb814a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020ea68576f8585190fa9fc2159d83617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8f25506faa5f647f77bb582074c5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7b712d6f59be9d715ec7f9b20757f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4519834ed775bb62cf1e5e46bce1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb54e6416b3bda6310f9a4b2463a3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2413149c7beb7595751bd6fbdc16722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b006850bd1f5638dcf72758755077e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73385e435e93f239857f92b7dee1e71c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4257ad1f2eb6834fff049623fee8c6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb4de686bdf70d99e15337c91ba55026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b08ad912014e6bbca2d8d07c48389327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273d0c2205696f5f143e9251065805b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbac962da9ec9c70eb1ae14503eb86d29.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1325,80 +1319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1665,54 +1629,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/tovari-iz-ekoplastika/781/?utm_source=price&amp;utm_campaign=price_tovari-iz-ekoplastika" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M36" sqref="M36"/>
+      <selection activeCell="M35" sqref="M35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2159,497 +2123,472 @@
       <c r="E19" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
         <v>36.8</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="8">
-        <v>6800000000468</v>
-[...1 lines deleted...]
-      <c r="E20" s="7"/>
+        <v>6800000000727</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>53</v>
+      </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>129</v>
+        <v>48.6</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="8">
+        <v>6800000000741</v>
+      </c>
+      <c r="E21" s="7" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
         <v>48.6</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D22" s="8">
         <v>6800000000741</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
         <v>48.6</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D23" s="8">
-        <v>6800000000741</v>
+        <v>6800000000758</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
         <v>48.6</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" s="8">
+        <v>6800000000765</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
         <v>48.6</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="8">
-        <v>6800000000765</v>
+        <v>6800000000772</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
         <v>48.6</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="8">
-        <v>6800000000772</v>
+        <v>6800000000826</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>48.6</v>
+        <v>29</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" s="8">
+        <v>6800000000833</v>
+      </c>
+      <c r="E27" s="7" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
         <v>29</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="8">
-        <v>6800000000833</v>
+        <v>6800000000840</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
         <v>29</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="8">
-        <v>6800000000840</v>
+        <v>6800000000857</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
         <v>29</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D30" s="8">
-        <v>6800000000857</v>
+        <v>6800000000864</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D31" s="8">
+        <v>6800000000871</v>
+      </c>
+      <c r="E31" s="7" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
         <v>118</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D32" s="8">
-        <v>6800000000871</v>
+        <v>6800000000987</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G32" s="6">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33" s="8">
+        <v>6800000000994</v>
+      </c>
+      <c r="E33" s="7" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>29</v>
       </c>
       <c r="G33" s="6">
         <v>48</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="8">
-        <v>6800000000994</v>
+        <v>6800000001007</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>29</v>
       </c>
       <c r="G34" s="6">
         <v>48</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D35" s="8">
-        <v>6800000001007</v>
+        <v>6800000001014</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>29</v>
       </c>
       <c r="G35" s="6">
         <v>48</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
-    </row>
-[...25 lines deleted...]
-      <c r="M36" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>