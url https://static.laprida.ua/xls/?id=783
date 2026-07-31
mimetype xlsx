--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -14,313 +14,274 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>ЗІП-пакет</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>15.06.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>17:57</t>
+    <t>08:43</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>ЗІП пакет слайдер із білим замком 200х150 мм 70 мкм білий матовий 31-004</t>
   </si>
   <si>
     <t>31-004</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:200х150 мм
+Щільність:70 мкм
 Розмір пакета:200х150 мм
-Щільність:70 мкм
 Колір пакету:белый
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 50шт.</t>
   </si>
   <si>
-    <t>ЗІП пакет слайдер із білим замком 300х200 мм 70 мкм білий матовий 31-011</t>
-[...24 lines deleted...]
-  <si>
     <t>ЗІП пакет слайдер із ручкою 350х400 мм 75 мкм чорний матовий 31-127</t>
   </si>
   <si>
     <t>31-127</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:350х400 мм
+Щільність:75 мкм
 Розмір пакета:350х400 мм
-Щільність:75 мкм
 Колір пакету:черный
 </t>
   </si>
   <si>
     <t>ЗІП пакет слайдер із ручкою 400х450 мм 75 мкм чорний матовий 31-134</t>
   </si>
   <si>
     <t>31-134</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:400х450 мм
+Щільність:75 мкм
 Розмір пакета:400х450 мм
-Щільність:75 мкм
 Колір пакету:черный
 </t>
   </si>
   <si>
     <t>ЗІП пакет слайдер із чорним замком 250х150 мм 75 мкм чорний матовий 31-066</t>
   </si>
   <si>
     <t>31-066</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:250х150 мм
+Щільність:75 мкм
 Розмір пакета:250х150 мм
-Щільність:75 мкм
 Колір пакету:черный
 </t>
   </si>
   <si>
     <t>ЗІП пакет слайдер із чорним замком 250х300 мм 75 мкм чорний матовий 31-097</t>
   </si>
   <si>
     <t>31-097</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:250х300 мм
+Щільність:75 мкм
 Розмір пакета:250х300 мм
-Щільність:75 мкм
 Колір пакету:черный
 </t>
   </si>
   <si>
     <t>ЗІП пакет слайдер із чорним замком 300х200 мм 75 мкм чорний матовий 31-073</t>
   </si>
   <si>
     <t>31-073</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:300х200 мм
+Щільність:75 мкм
 Розмір пакета:300х200 мм
-Щільність:75 мкм
 Колір пакету:черный
 </t>
   </si>
   <si>
     <t>ЗІП пакет слайдер із чорним замком 350х250 мм 75 мкм чорний матовий 31-080</t>
   </si>
   <si>
     <t>31-080</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:350х250 мм
+Щільність:75 мкм
 Розмір пакета:350х250 мм
-Щільність:75 мкм
 Колір пакету:черный
 </t>
   </si>
   <si>
     <t>ЗІП пакет слайдер із чорним замком 400х500 мм 75 мкм чорний матовий 31-110</t>
   </si>
   <si>
     <t>31-110</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:400х500 мм
+Щільність:75 мкм
 Розмір пакета:400х500 мм
-Щільність:75 мкм
 Колір пакету:черный
 </t>
   </si>
   <si>
     <t>ЗІП пакет слайдер із чорним замком та прозрачною стінкою 250х300 мм 60 мкм чорний матовий 31-165</t>
   </si>
   <si>
     <t>31-165</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:250х350 мм
+Щільність:60 мкм
 Розмір пакета:250х350 мм
-Щільність:60 мкм
 Колір пакету:черный
 </t>
   </si>
   <si>
     <t>ЗІП пакет слайдер із чорним замком та прозрачною стінкою 250х350 мм 60 мкм чорний матовий 31-172</t>
   </si>
   <si>
     <t>31-172</t>
   </si>
   <si>
     <t>ЗІП пакет слайдер із чорним замком та прозрачною стінкою 300х250 мм 60 мкм чорний матовий 31-141</t>
   </si>
   <si>
     <t>31-141</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:300х250 мм
+Щільність:60 мкм
 Розмір пакета:300х250 мм
-Щільність:60 мкм
 Колір пакету:черный
 </t>
   </si>
   <si>
-    <t>ЗІП пакет слайдер із чорним замком та прозрачною стінкою 300х400 мм 60 мкм чорний матовий 31-189</t>
-[...6 lines deleted...]
-Розмір пакета:300х400 мм
+    <t>ЗІП пакет слайдер із чорним замком та прозрачною стінкою 350х250 мм 60 мкм чорний матовий 31-158</t>
+  </si>
+  <si>
+    <t>31-158</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:350х250 мм
 Щільність:60 мкм
+Розмір пакета:350х250 мм
 Колір пакету:черный
 </t>
   </si>
   <si>
-    <t>ЗІП пакет слайдер із чорним замком та прозрачною стінкою 350х250 мм 60 мкм чорний матовий 31-158</t>
-[...6 lines deleted...]
-Розмір пакета:350х250 мм
+    <t>ЗІП пакет слайдер із чорним замком та прозрачною стінкою 350х450 мм 60 мкм чорний матовий 31-196</t>
+  </si>
+  <si>
+    <t>31-196</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:350х450 мм
 Щільність:60 мкм
+Розмір пакета:350х450 мм
 Колір пакету:черный
 </t>
   </si>
   <si>
-    <t>ЗІП пакет слайдер із чорним замком та прозрачною стінкою 350х450 мм 60 мкм чорний матовий 31-196</t>
-[...6 lines deleted...]
-Розмір пакета:350х450 мм
+    <t>ЗІП пакет слайдер із чорним замком та прозрачною стінкою 400х500 мм 60 мкм чорний матовий 31-202</t>
+  </si>
+  <si>
+    <t>31-202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:400х500 мм
 Щільність:60 мкм
-Колір пакету:черный
-[...9 lines deleted...]
-    <t xml:space="preserve">Розмір:400х500 мм
 Розмір пакета:400х500 мм
-Щільність:60 мкм
 Колір пакету:черный
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -397,51 +358,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4be0a54d3fb9b00ddefee2dfa4a351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569d25fe42e547000ac1d32257713da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94503f15fc199be28097c8050518ec483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafcd600d1643b3e3ca3f0377e325494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d32f047bdfd6bcd8bb7cd0cbfb0fc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd5970d06718e40d481ee7856b42806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739c6cb1593bdd9109a668ca64b2487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd591c13a4c57c0e15b2fa8fa475748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721696ffb3700290d629b63d6f50a3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c023ed3a333d93d3ac9445c12d14e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca22726b8b583664183740c47c6196311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d27a4a4f5b4254e1419380a55c09f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396335b83c34a43df8e9c2c95ceca813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4b2cdfffb9c2427be189c1ab155c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1e877834e1cdce5e2063db951d47215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae866deb1b68516ff09caecbb3c80adb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318a6a26045c3ddacdee4a6b701631a17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0becc25c1cad2041a1c1b6c59564821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f255c9a978bd96697dcf7fa36e79362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d74238045931f44e6c513ffd8708ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db704f05e1ab392276acc0c45aedd674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87530b90a1799fd706b31539a71ebe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e29f6e9348777dc7b3317f5d37f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ff5bb9f0a49690cc378456e1702a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bc9da79b27e7054bb4d1245f542c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a1bd7874beea79eeb72bdd159ae949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413ee71cf7a16be8dec6c17df9dbcf410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ef4301b4cdd85e62d305ec157d9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dfa92feea688a860ad45d88b719d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66c018e42bc45e357d14fed389be1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c7701492bbc3096eaa678401674414.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -822,140 +783,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1209,54 +1080,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/zip-paket/783/?utm_source=price&amp;utm_campaign=price_zip-paket" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M23" sqref="M23"/>
+      <selection activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1379,472 +1250,391 @@
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
         <v>167</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>3100000000011</v>
+        <v>3100000000127</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>224.5</v>
+        <v>546.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>3100000000028</v>
+        <v>3100000000134</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>282</v>
+        <v>661.5</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="8">
-        <v>3100000000127</v>
+        <v>3100000000066</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>546.5</v>
+        <v>184</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="8">
-        <v>3100000000134</v>
+        <v>3100000000097</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>661.5</v>
+        <v>299</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="8">
-        <v>3100000000066</v>
+        <v>3100000000073</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>184</v>
+        <v>259</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="8">
-        <v>3100000000097</v>
+        <v>3100000000080</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>299</v>
+        <v>333.5</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="8">
-        <v>3100000000073</v>
+        <v>3100000000110</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>259</v>
+        <v>661.5</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="8">
-        <v>3100000000080</v>
+        <v>3100000000165</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>333.5</v>
+        <v>259</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="8">
-        <v>3100000000110</v>
+        <v>3100000000172</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>661.5</v>
+        <v>287.5</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="D17" s="8">
+        <v>3100000000141</v>
+      </c>
+      <c r="E17" s="7" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>259</v>
+        <v>224.5</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="D18" s="8">
+        <v>3100000000158</v>
+      </c>
+      <c r="E18" s="7" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>287.5</v>
+        <v>253</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="8">
-        <v>3100000000141</v>
+        <v>3100000000196</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>224.5</v>
+        <v>431.5</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="8">
-        <v>3100000000189</v>
+        <v>3100000000202</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>339.5</v>
+        <v>546.5</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
-    </row>
-[...79 lines deleted...]
-      <c r="M23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>