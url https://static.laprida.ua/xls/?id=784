--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Калька рулонна</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>11.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>03:03</t>
+    <t>02:02</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -113,67 +113,50 @@
   </si>
   <si>
     <t>Калька двостороння (#13) у рулоні (0,6м*20м) 60мкм 255-9322</t>
   </si>
   <si>
     <t>255-9322</t>
   </si>
   <si>
     <t>Калька однотонна (#153) в рулоні (0,57м*20м) 80мкм 255-9254</t>
   </si>
   <si>
     <t>255-9254</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:20 м
 Ширина:0,57 м
 Щільність:80 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в рулонах
 Довжина рулону:20 м
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Калька однотонна (#41) у рулоні (0,6м*20м) 50мкм 255-9186</t>
-[...15 lines deleted...]
-  <si>
     <t>Калька однотонна ( #34) в рулоні (0,6м*20м) 65мкм 255-7984</t>
   </si>
   <si>
     <t>255-7984</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:20 м
 Ширина:60 см
 Щільність:65 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в рулонах
 Довжина рулону:20 м
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Калька однотонна ( #19) в рулоні (0,6м*20м)65мкм 255-7854</t>
   </si>
   <si>
     <t>255-7854</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:20 м
 Ширина:0,6 м
@@ -187,155 +170,102 @@
   </si>
   <si>
     <t>Калька однотонна (#21) в рулоні (0,6м*20м) 65мкм 255-8042</t>
   </si>
   <si>
     <t>255-8042</t>
   </si>
   <si>
     <t>Калька однотонна (#05) в рулоні (0,6м*8м) 65мкм 255-7755</t>
   </si>
   <si>
     <t>255-7755</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,6 м
 Щільність:65 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в рулонах
 Довжина рулону:8 м
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Калька однотонна (#05) в рулоні (0,6м*20м) 65мкм</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька однотонна (#29) в рулоні (0,6м*20м) 65мкм 255-8448</t>
   </si>
   <si>
     <t>255-8448</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:20 м
 Ширина:0,6 м
 Щільність:65 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в рулонах
 Довжина рулону:20 м
 Дизайн:однотонная; двусторонняя
 </t>
   </si>
   <si>
-    <t>Калька однотонна (#15) в рулоні (0,6м*20м) 65мкм 255-8394</t>
-[...16 lines deleted...]
-  <si>
     <t>Калька однотонна (#02) в рулоні (0,6м*20м) 65мкм 255-8363</t>
   </si>
   <si>
     <t>255-8363</t>
   </si>
   <si>
     <t>Калька однотонна ( #28)  в рулоні (0,6м*20м) 65мкм 255-8080</t>
   </si>
   <si>
     <t>255-8080</t>
   </si>
   <si>
     <t>Калька однотонна (#24) в рулоні (0,6м*20м) 65мкм 255-7632</t>
   </si>
   <si>
     <t>255-7632</t>
-  </si>
-[...21 lines deleted...]
-</t>
   </si>
   <si>
     <t>Калька однотонна (#31) в рулоні (0,57м*20м) 80мкм 255-8738</t>
   </si>
   <si>
     <t>255-8738</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:20 м
 Ширина:0,53 м
 Щільність:80 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в рулонах
 Довжина рулону:20 м
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Калька однотонна (#81) в рулоні (0,57м*20м) 80мкм 255-8745</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька однотонна (#163) в рулоні (0,57м*20м) 80мкм 255-8752</t>
   </si>
   <si>
     <t>255-8752</t>
   </si>
   <si>
     <t>Калька однотонна (#165) в рулоні (0,57м*20м) 80мкм 255-8776</t>
   </si>
   <si>
     <t>255-8776</t>
   </si>
   <si>
     <t>Калька однотонна (#164) в рулоні (0,57м*20м) 80мкм 255-8714</t>
   </si>
   <si>
     <t>255-8714</t>
   </si>
   <si>
     <t>Калька однотонна (#155) в рулоні (0,57м*20м) 80мкм 255-8769</t>
   </si>
   <si>
     <t>255-8769</t>
   </si>
   <si>
     <t>Калька однотонна (#11) в рулоні (0,57м*20м) 80мкм 255-8806</t>
@@ -416,66 +346,54 @@
   <si>
     <t>Калька однотонна (#28) в рулоні (0,6м*20м) 53мкм 255-8219</t>
   </si>
   <si>
     <t>255-8219</t>
   </si>
   <si>
     <t>Калька однотонна (#02) в рулоні (0,6м*20м) 53мкм 255-8127</t>
   </si>
   <si>
     <t>255-8127</t>
   </si>
   <si>
     <t>Калька однотонна (#01) в рулоні (0,6м*20м) 53мкм 255-8110</t>
   </si>
   <si>
     <t>255-8110</t>
   </si>
   <si>
     <t>Калька однотонна (#06) в рулоні (0,6м*20м) 53мкм 255-8158</t>
   </si>
   <si>
     <t>255-8158</t>
   </si>
   <si>
-    <t>Калька однотонна (#18) в рулоні (0,6м*20м) 53мкм 255-8189</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька однотонна (#39) в рулоні (0,6м*20м) 53мкм 255-8240</t>
   </si>
   <si>
     <t>255-8240</t>
-  </si>
-[...4 lines deleted...]
-    <t>255-7694</t>
   </si>
   <si>
     <t>Калька однотонна (#29) в рулоні (0,6м*20м) 53мкм 255-7786</t>
   </si>
   <si>
     <t>255-7786</t>
   </si>
   <si>
     <t>Калька однотонна (#20) в рулоні (0,6м*8м) 53мкм 255-4730</t>
   </si>
   <si>
     <t>255-4730</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,6 м
 Щільність:53 мкм
 Особливості:полупрозрачная
 Тип товару:калька
 Тип упаковки:в рулонах
 Довжина рулону:8 м
 Дизайн:однотонная
 </t>
   </si>
   <si>
@@ -498,93 +416,104 @@
   </si>
   <si>
     <t>Калька двостороння (#46) в рулоні (0,6м*20м) 60мкм 255-8325</t>
   </si>
   <si>
     <t>255-8325</t>
   </si>
   <si>
     <t>Калька двостороння (#57) в рулоні (0,6м*8м) 60мкм 255-7830</t>
   </si>
   <si>
     <t>255-7830</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,6 м
 Щільність:60 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в рулонах
 Довжина рулону:8 м
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Калька двостороння (#44) в рулоні (0,6м*8м) 60мкм 255-7663</t>
-[...2 lines deleted...]
-    <t>255-7663</t>
+    <t>Калька двостороння (#51) в рулоні (0,6м*20м) 60мкм 255-7649</t>
+  </si>
+  <si>
+    <t>255-7649</t>
+  </si>
+  <si>
+    <t>Калька двостороння ( #25) в рулоні (0,6м*20м) 60мкм 255-7519</t>
+  </si>
+  <si>
+    <t>255-7519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 м
+Ширина:0,6 м
+Щільність:60 мкм
+Особливості:плотная
+Тип товару:калька
+Тип упаковки:в рулонах
+Дизайн:однотонная; двусторонняя
+</t>
+  </si>
+  <si>
+    <t>Калька двостороння (#51) в рулоні (0,6м*8м) 60мкм 255-7427</t>
+  </si>
+  <si>
+    <t>255-7427</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,6 м
 Щільність:60 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в рулонах
 Довжина рулону:8 м
 Дизайн:однотонная; двусторонняя
 </t>
   </si>
   <si>
-    <t>Калька двостороння (#51) в рулоні (0,6м*20м) 60мкм 255-7649</t>
-[...8 lines deleted...]
-    <t>255-7519</t>
+    <t>Калька однотонна (#19) в рулоні (0,6м*20м) 55мкм 255-8646</t>
+  </si>
+  <si>
+    <t>255-8646</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:20 м
 Ширина:0,6 м
-Щільність:60 мкм
-Особливості:плотная
+Щільність:55 мкм
+Особливості:полупрозрачная
 Тип товару:калька
 Тип упаковки:в рулонах
-Дизайн:однотонная; двусторонняя
+Довжина рулону:20 м
+Дизайн:однотонная
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>255-7427</t>
   </si>
   <si>
     <t>Калька однотонна (#19) в рулоні (0,6м*8м) 53мкм 255-5188</t>
   </si>
   <si>
     <t>255-5188</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:60 см
 Щільність:53 мкм
 Особливості:полупрозрачная
 Тип товару:калька
 Тип упаковки:в рулонах
 Довжина рулону:8 м
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Калька в рулоні #021  255-1395</t>
   </si>
   <si>
     <t>255-1395</t>
   </si>
   <si>
@@ -759,51 +688,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a927a36283f4d1cd7de2a7b4d5035ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da74b6126e26aaffb95262fc2f791792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39256da91576c206b97ea9b71d13893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de6d5238f22648e6e37acaba7a342e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c921cc70d9a52587939585b504628d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc5dddd2d4c59e4e6e5e2ec96eca506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562e9309f7c1c6b53b48ab1ceac95ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab44dd9639f3b4078400a58ace94a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee8bc2711ab31d0649e68a150f43669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8480f0a0834721534901d4e12cb678b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef2edd9f92f058fce6b04cb827553e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a0d955f9e1b31df8097225852fb1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3902c0fc690a855f3ecd041f73e9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a207c15016b17914fbc8d3ccf67d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af61c77c3f59debbced690d253f34615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c5aa35f61e53cd0a951ddca99251916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed98500f592a16117b7ae003a02994217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0194c6cedc4ff819846eed2c15937118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84320678ea2220bff3997f0a74b1382219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bbcf031b5bf2279940915a73e56ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53dbc276111a61801e94d284db490a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac37dd0a9a6251466dc0a9d500430722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f0340c13dfcb6e19695f77fb04a9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fc613573dbe1929fa4cc9b02bafcf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953598fdc081168e2c7d3fb8ad0ca2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63231d04f38a958fb04419af469117b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff8f4cb3717d7d272c9f9e5bc6578827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb503f811927675669a3473b9d090828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa087c9077634540a0ef18ce0a6ca529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fc36f8cd2a29958a8eb372bd229bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99806527244958a3e1cc9011300de0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dfc3274d66f3c667766030071fb7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77060efb0f5e65f5e5eaa3f6dd1513b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a0b6000c2cb16f14eb0417c134cc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27d35cc4b54795615b0f91de08b38d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde2776ea93a0e260d916230292bbee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b216520be65e4f35dbc159e4cf05037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda276a766bce1697a4ccc51918140e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56971047d9952946e0a91234af02b4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696054adeb0b752cbd8f6f5a42e0dd8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5befceed28bebfcd4049dd9faea7b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c3d2eee9e631574d56cba1195a5d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd001b8e504180ce22c10b941571dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d3245023fa23fb8c91045fe6a213d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90921f47ce1818e03f481428899deedc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98900c7a5d50b6150ea5ba5eba15eb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b21437af68d60d8e78cd4b86832b2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ae2abbb8d812ef608c52992d170848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c2dd232ffa8fc4c377631731906949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1b2c8f03a2e7f70de9f8a7274820650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b25cac5a174c8de1d2ad3623d516d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92982818a721fceb9b244956fbde0b6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ffcfae3a84fdf78089ed5efd2bb5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7870051d075efea386c3614282cf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82026b8b071aac0f2aae2ab74559453a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a16ddec68c290de6b04d5fbb555fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0353b702aae1d5f0d34746ea3aa0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2d25622acb9d4060cf42f78abefdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81b3e170b231e067516610539d2d5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85fa90744cc02b1ffca7306b44ccd260.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cbd8dd7aa82b451f4b396c1da71071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6957afc05e77ba6fb7205ba9e130cb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599818e795ed88467f0907a377996163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67c68c699e40f3577d55f418b08d104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad43559afd3a4c3c88751f50a37d7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef588e7728c6f7ed40c3852b18f513e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d708004ed2bcaa38355fe788571f6f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933945325da999047303202d8cd8c1e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c7b63ca56d0bdf67c1d64f6a28b0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b126db173e23a771f8099fc041016710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507c8946275884f0523ec450764a4b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93cc2a03c425e451a502289f1ae56912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81481591a9331d5971182ce8948a83ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af2bc69c6f9792090a465cf7bf37b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc1a7c4d6149dcac0cb1acfe76cd6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e4cb8341bb4bba2b98117be1ccc9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe0959a236898bd740c7bc1c11357a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c89155fcb97181ea2839baf4aeb7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0356b23acb5c14b78c803eaf7c6768619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36b4ae446fd45c70dbf8f3665b09fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c58d439082483c830d1c3a8ae94e3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6da67b2f701e675bf96734f551eb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69702e5f5d6462db59cf4cc88f5d19123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d974070d7a1fbcfadc95ab09635701b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84267298d3cc2fe2fe2c4ca54e656825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f25b32ecaedd182fcc8780ea2a80b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ea46fb39cebd4e9bc38902846ec6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0008b3ffc419c244d5fdda5a463af9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322687b9704cd196d39225254853268929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbd4e5042fb898123e6042a59ecf4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3490e00dddb25b819bb0fb661f30c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f2ae0b5ce27f7689ecb648a02111c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319d1e01aea1cedb69eb64f59f02bac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d7a69ef2a5f2d17df40d55f7f360934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac8cbf0676fb6e15d011ae2bf4cf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a44f70ef76d2159107c86d7edd72a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5ebb4a3ba8055b42a19032c30e37b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82aacfd71f77139a91757728af2f0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3604a527f37534303bc5a2192eb5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e851c0f2aba83a52cdaa1252f24ff6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99076ecf48174650496c736c7aa3770b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc191875e85e87edb8d6da8ecdd68542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8db35c1ae5e95523257cb174fceb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd4ac0872d1d730b079daffd1552ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d182db07a07fd34db3b674dbbf8d30545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc18677b8bf82eee45917f89a3638b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783fc99e4ae0db8ab78d2c418e2961e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aa5005a46462ab08fddf03e095ad348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863aa83d8fa386350a9ce7936aaabd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b265406aa1575d7725d0c01a74a5fbf50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2251,350 +2180,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2861,54 +2490,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kal-ka-rulonnaya/784/?utm_source=price&amp;utm_campaign=price_kal-ka-rulonnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M66"/>
+  <dimension ref="A1:M56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M66" sqref="M66"/>
+      <selection activeCell="M56" sqref="M56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3013,1651 +2642,1381 @@
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
         <v>2550000009315</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
         <v>2550000008257</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
         <v>2550000009322</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="8">
         <v>2550000009254</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
         <v>233.2</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="8">
-        <v>2550000009186</v>
+        <v>2550000007984</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>168</v>
+        <v>184.2</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="8">
-        <v>2550000007984</v>
+        <v>2550000007854</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>184.2</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="8">
-        <v>2550000007854</v>
+        <v>2550000008042</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
         <v>184.2</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="D14" s="8">
+        <v>2550000007755</v>
+      </c>
+      <c r="E14" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>184.2</v>
+        <v>79</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>2550000007755</v>
+        <v>2550000008448</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>79</v>
+        <v>184.2</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="8">
-        <v>2000066926939</v>
+        <v>2550000008363</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
         <v>184.2</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="8">
-        <v>2550000008448</v>
+        <v>2550000008080</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
         <v>184.2</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="8">
-        <v>2550000008394</v>
+        <v>2550000007632</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
         <v>184.2</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="D19" s="8">
+        <v>2550000008738</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="D19" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>184.2</v>
+        <v>233.2</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="8">
-        <v>2550000008486</v>
+        <v>2550000008752</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>184.2</v>
+        <v>233.2</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="8">
-        <v>2550000008363</v>
+        <v>2550000008776</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>184.2</v>
+        <v>233.2</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="8">
-        <v>2550000008080</v>
+        <v>2550000008714</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>184.2</v>
+        <v>233.2</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D23" s="8">
-        <v>2550000007632</v>
+        <v>2550000008769</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>184.2</v>
+        <v>233.2</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D24" s="8">
-        <v>2550000007533</v>
+        <v>2550000008806</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>79</v>
+        <v>233.2</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D25" s="8">
-        <v>2550000009025</v>
+        <v>2550000008783</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>62</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>168</v>
+        <v>233.2</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="8">
-        <v>2550000008738</v>
+        <v>2550000008813</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
         <v>233.2</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="8">
-        <v>2550000008745</v>
+        <v>2550000008844</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
         <v>233.2</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="8">
-        <v>2550000008752</v>
+        <v>2550000008721</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
         <v>233.2</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="8">
-        <v>2550000008776</v>
+        <v>2550000008820</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
         <v>233.2</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="C30" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="8">
-        <v>2550000008714</v>
+        <v>2550000008790</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
         <v>233.2</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="8">
-        <v>2550000008769</v>
+        <v>2550000008837</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
         <v>233.2</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="D32" s="8">
+        <v>2550000008226</v>
+      </c>
+      <c r="E32" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D32" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>233.2</v>
+        <v>168</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D33" s="8">
-        <v>2550000008783</v>
+        <v>2550000008219</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>229.5</v>
+        <v>168</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="8">
-        <v>2550000008813</v>
+        <v>2550000008127</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>229.5</v>
+        <v>168</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="8">
-        <v>2550000008844</v>
+        <v>2550000008110</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>233.2</v>
+        <v>168</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="8">
-        <v>2550000008721</v>
+        <v>2550000008158</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>229.5</v>
+        <v>168</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="8">
-        <v>2550000008820</v>
+        <v>2550000008240</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>229.5</v>
+        <v>168</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="8">
-        <v>2550000008790</v>
+        <v>2550000007786</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>229.5</v>
+        <v>168</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="C39" s="6" t="s">
+      <c r="D39" s="8">
+        <v>2550000004730</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="D39" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>233.2</v>
+        <v>69</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D40" s="8">
-        <v>2550000008226</v>
+        <v>2550000004709</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>168</v>
+        <v>69</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="C41" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="8">
-        <v>2550000008219</v>
+        <v>2550000008271</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C42" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="C42" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="8">
-        <v>2550000008127</v>
+        <v>2550000008301</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C43" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="C43" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="8">
-        <v>2550000008110</v>
+        <v>2550000008325</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C44" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="C44" s="6" t="s">
+      <c r="D44" s="8">
+        <v>2550000007830</v>
+      </c>
+      <c r="E44" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="D44" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>168</v>
+        <v>79</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D45" s="8">
-        <v>2550000008189</v>
+        <v>2550000007649</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D46" s="8">
-        <v>2550000008240</v>
+        <v>2550000007519</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D47" s="8">
-        <v>2550000007694</v>
+        <v>2550000007427</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>168</v>
+        <v>78</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D48" s="8">
-        <v>2550000007786</v>
+        <v>2550000008646</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
         <v>168</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D49" s="8">
-        <v>2550000004730</v>
+        <v>2550000005188</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
         <v>69</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D50" s="8">
-        <v>2550000004709</v>
+        <v>2550000001395</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
         <v>69</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D51" s="8">
+        <v>2550000001425</v>
+      </c>
+      <c r="E51" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>169</v>
+        <v>69</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D52" s="8">
-        <v>2550000008301</v>
+        <v>2550000005133</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>179</v>
+        <v>69</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D53" s="8">
-        <v>2550000008325</v>
+        <v>2550000004020</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>169</v>
+        <v>67</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="D54" s="8">
-        <v>2550000007830</v>
+        <v>2550000005997</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D55" s="8">
-        <v>2550000007663</v>
+        <v>2550000005324</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>78</v>
+        <v>147.75</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="D56" s="8">
-        <v>2550000007649</v>
+        <v>2550000005331</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>169</v>
+        <v>147.75</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
-    </row>
-[...268 lines deleted...]
-      <c r="M66" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>