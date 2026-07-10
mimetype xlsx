--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -14,129 +14,249 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Калька листова</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>11.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>02:57</t>
+    <t>02:02</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Матовий папір-калька "Magic Edge" 60х60см (4) 5-90990</t>
-[...2 lines deleted...]
-    <t>5-90990</t>
+    <t>Калька P.NGZHDJ (#021) у листах (0,56 м*0,56 м) 50 мкм 5-92475</t>
+  </si>
+  <si>
+    <t>5-92475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:56 см
+Ширина:56 см
+Щільність:50 мкм
+Особливості:полупрозрачная
+Тип товару:калька
+Тип упаковки:в листах
+Дизайн:с рисунком
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 20шт.</t>
+  </si>
+  <si>
+    <t>Калька P.NGZHDJ (#031) у листах (0,56 м*0,56 м) 50 мкм 5-92468</t>
+  </si>
+  <si>
+    <t>5-92468</t>
+  </si>
+  <si>
+    <t>Калька P.NGZHDJ (#111) у листах (0,56 м*0,56 м) 50 мкм 5-92444</t>
+  </si>
+  <si>
+    <t>5-92444</t>
+  </si>
+  <si>
+    <t>Калька P.NGZHDJ (#165) у листах (0,56 м*0,56 м) 50 мкм 5-92451</t>
+  </si>
+  <si>
+    <t>5-92451</t>
+  </si>
+  <si>
+    <t>Калька P.PPQ (#01) у листах (0,58 м*0,58 м) 50 мкм 5-92352</t>
+  </si>
+  <si>
+    <t>5-92352</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:58 см
+Ширина:58 см
+Щільність:50 мкм
+Особливості:полупрозрачная
+Тип товару:калька
+Тип упаковки:в листах
+Дизайн:однотонная;  с кантом
+</t>
+  </si>
+  <si>
+    <t>Калька P.PPQ (#02) у листах (0,58 м*0,58 м) 50 мкм 5-92369</t>
+  </si>
+  <si>
+    <t>5-92369</t>
+  </si>
+  <si>
+    <t>Калька P.PPQ (#04) у листах (0,58 м*0,58 м) 50 мкм 5-92376</t>
+  </si>
+  <si>
+    <t>5-92376</t>
+  </si>
+  <si>
+    <t>Калька P.PPQ (#05) у листах (0,58 м*0,58 м) 50 мкм 5-92383</t>
+  </si>
+  <si>
+    <t>5-92383</t>
+  </si>
+  <si>
+    <t>Калька P.PPQ (#06) у листах (0,58 м*0,58 м) 50 мкм 5-92390</t>
+  </si>
+  <si>
+    <t>5-92390</t>
+  </si>
+  <si>
+    <t>Калька P.PPQ (#07) у листах (0,58 м*0,58 м) 50 мкм 5-92406</t>
+  </si>
+  <si>
+    <t>5-92406</t>
+  </si>
+  <si>
+    <t>Калька P.PPQ (#08) у листах (0,58 м*0,58 м) 50 мкм 5-92413</t>
+  </si>
+  <si>
+    <t>5-92413</t>
+  </si>
+  <si>
+    <t>Калька P.PPQ (#09) у листах (0,58 м*0,58 м) 50 мкм 5-92420</t>
+  </si>
+  <si>
+    <t>5-92420</t>
+  </si>
+  <si>
+    <t>Калька P.PPQ (#12) у листах (0,58 м*0,58 м) 50 мкм 5-92437</t>
+  </si>
+  <si>
+    <t>5-92437</t>
+  </si>
+  <si>
+    <t>Калька із серцями (#012) у листках (0,58 м*0,58 м) 50 мкм 5-92611</t>
+  </si>
+  <si>
+    <t>5-92611</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:58 см
+Ширина:58 см
+Щільність:50 мкм
+Особливості:полупрозрачная
+Тип товару:калька
+Тип упаковки:в листах
+Дизайн:однотонная;  с рисунком
+</t>
+  </si>
+  <si>
+    <t>Калька із серцями (#155) у листках (0,58 м*0,58 м) 50 мкм 5-92482</t>
+  </si>
+  <si>
+    <t>5-92482</t>
+  </si>
+  <si>
+    <t>Калька із серцями (#161) у листках (0,58 м*0,58 м) 50 мкм 5-92604</t>
+  </si>
+  <si>
+    <t>5-92604</t>
+  </si>
+  <si>
+    <t>Калька із серцями (#165) у листах (0,58 м*0,58 м) 50 мкм 5-92499</t>
+  </si>
+  <si>
+    <t>5-92499</t>
+  </si>
+  <si>
+    <t>Матовий папір-калька "Magic Edge" 60х60см (08 бузковий) 5-63949</t>
+  </si>
+  <si>
+    <t>5-63949</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:60 см
 Ширина:60 см
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:однотонная;  с кантом
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 20шт.</t>
-[...13 lines deleted...]
-  <si>
     <t>Матовий папір-калька "Magic Edge" 60х60см (03 світло-рожевий) 5-63956</t>
   </si>
   <si>
     <t>5-63956</t>
   </si>
   <si>
     <t>Матовий папір-калька "Magic Edge" 60х60см (09) 5-84708</t>
   </si>
   <si>
     <t>5-84708</t>
   </si>
   <si>
     <t>Матовий папір-калька "Magic Edge" 60х60см (07) 5-84692</t>
   </si>
   <si>
     <t>5-84692</t>
   </si>
   <si>
     <t>Матовий папір-калька "Magic Edge" 60х60см (17) 5-84746</t>
   </si>
   <si>
     <t>5-84746</t>
   </si>
   <si>
     <t>Матовий папір-калька "Magic Edge" 60х60см (12 чорний) 5-63901</t>
@@ -145,56 +265,50 @@
     <t>5-63901</t>
   </si>
   <si>
     <t>Матовий папір-калька "Magic Edge" 60х60см (05) 5-84685</t>
   </si>
   <si>
     <t>5-84685</t>
   </si>
   <si>
     <t>Матовий папір-калька "Magic Edge" 60х60см (10) 5-91003</t>
   </si>
   <si>
     <t>5-91003</t>
   </si>
   <si>
     <t>Матовий папір-калька "Magic Edge" 60х60см (11) 5-91010</t>
   </si>
   <si>
     <t>5-91010</t>
   </si>
   <si>
     <t>Матовий папір-калька "Magic Edge" 60х60см (13) 5-84715</t>
   </si>
   <si>
     <t>5-84715</t>
-  </si>
-[...4 lines deleted...]
-    <t>5-84739</t>
   </si>
   <si>
     <t>Калька однотонна (#06) у листах (0,58 м*0,58 м) 53 мкм 5-83466</t>
   </si>
   <si>
     <t>5-83466</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:58 см
 Щільність:53 мкм
 Особливості:полупрозрачная
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Калька однотонна (#26) у листах (0,58 м * 0,58 м) 53 мкм 5-82711</t>
   </si>
   <si>
     <t>5-82711</t>
   </si>
   <si>
     <t>Калька у листах подвійний край 57*57см 53мкм (111) 5-87372</t>
@@ -213,148 +327,118 @@
 </t>
   </si>
   <si>
     <t>Калька у листах подвійний край 57*57см 53мкм (081) 5-87365</t>
   </si>
   <si>
     <t>5-87365</t>
   </si>
   <si>
     <t>Калька однотонна щільна (#32) у листах (0,52м*0,53м) (90мкм) 5-90778</t>
   </si>
   <si>
     <t>5-90778</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:52 см
 Ширина:53 см
 Щільність:90 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Калька однотонна щільна (#31) у листах (0,52м*0,53м) (90мкм) 5-90785</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька однотонна щільна (#245) у листах (0,52м*0,53м) (90мкм) 5-90839</t>
   </si>
   <si>
     <t>5-90839</t>
   </si>
   <si>
     <t>Калька однотонна щільна (#243) у листах (0,52м*0,53м) (90мкм) 5-90822</t>
   </si>
   <si>
     <t>5-90822</t>
   </si>
   <si>
     <t>Калька однотонна щільна (#21) у листах (0,52м*0,53м) (90мкм) 5-90723</t>
   </si>
   <si>
     <t>5-90723</t>
   </si>
   <si>
     <t>Калька однотонна щільна (#171) у листах (0,52м*0,53м) (90мкм) 5-90754</t>
   </si>
   <si>
     <t>5-90754</t>
   </si>
   <si>
     <t>Калька однотонна щільна (#155) у листах (0,52м*0,53м) (90мкм) 5-90709</t>
   </si>
   <si>
     <t>5-90709</t>
   </si>
   <si>
     <t>Калька однотонна щільна (#15) у листах (0,52м*0,53м) (90мкм) 5-90716</t>
   </si>
   <si>
     <t>5-90716</t>
   </si>
   <si>
-    <t>Калька у листах 50мкм (57*57см) 5-88751</t>
-[...2 lines deleted...]
-    <t>5-88751</t>
+    <t>Калька у листах 50мкм (57*57см) 5-88720</t>
+  </si>
+  <si>
+    <t>5-88720</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:57 см
 Ширина:57 см
 Щільність:50 мкм
 Особливості:полупрозрачная
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:однотонная;  с кантом
 </t>
   </si>
   <si>
-    <t>Калька у листах 50мкм (57*57см) 5-88737</t>
-[...16 lines deleted...]
-  <si>
     <t>Калька у листах 50мкм (57*57см) 5-88676</t>
   </si>
   <si>
     <t>5-88676</t>
   </si>
   <si>
     <t>Калька у листах 50мкм (57*57см) 5-88669</t>
   </si>
   <si>
     <t>5-88669</t>
   </si>
   <si>
     <t>Калька у листах 50мкм (57*57см) 5-88645</t>
   </si>
   <si>
     <t>5-88645</t>
-  </si>
-[...4 lines deleted...]
-    <t>5-88638</t>
   </si>
   <si>
     <t>Калька у листах 50мкм (57*57см) 5-90679</t>
   </si>
   <si>
     <t>5-90679</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:57 см
 Ширина:57 см
 Щільність:50 мкм
 Особливості:полупрозрачная
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:с рисунком
 </t>
   </si>
   <si>
     <t>Калька у листах 50мкм (57*57см) 5-90686</t>
   </si>
   <si>
     <t>5-90686</t>
   </si>
   <si>
     <t>Калька двостороння (001) у листах (0,58 м*0,58 м) 5-85026</t>
@@ -396,90 +480,78 @@
 </t>
   </si>
   <si>
     <t>Калька двостороння (#171) "Шах мат" у листах (0,58 м*0,58 м) 5-80274</t>
   </si>
   <si>
     <t>5-80274</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:58 см
 Щільність:65 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:однотонная; двусторонняя
 </t>
   </si>
   <si>
     <t>Калька двостороння (#54) "Бежевий оранж" у листах (0,58 м*0,58 м) 5-80182</t>
   </si>
   <si>
     <t>5-80182</t>
   </si>
   <si>
-    <t>Калька двостороння (#135) "Синя Троянда" у листах (0,58 м*0,58 м) 65 мкм 5-80229</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька у листах 65мкм (P.OY-002) (58*58см) (#131) 5-83855</t>
   </si>
   <si>
     <t>5-83855</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:58 см
 Щільність:65 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:с рисунком
 </t>
   </si>
   <si>
     <t>Калька у листах 65мкм (P.OY-002) (58*58см) (#054) 5-83862</t>
   </si>
   <si>
     <t>5-83862</t>
   </si>
   <si>
     <t>Калька у листах 65мкм (P.OY-002) (58*58см) (#177) 5-83961</t>
   </si>
   <si>
     <t>5-83961</t>
   </si>
   <si>
-    <t>Калька у листах 65мкм (P.OY-002) (58*58см) (#167) 5-83824</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька у листах 65мкм (P.OY-002) (58*58см) (#123) 5-83923</t>
   </si>
   <si>
     <t>5-83923</t>
   </si>
   <si>
     <t>Калька у листах 65мкм (P.OY-002) (58*58см) (#117) 5-83886</t>
   </si>
   <si>
     <t>5-83886</t>
   </si>
   <si>
     <t>Калька у листах 65мкм (P.OY-002) (58*58см) (#034) 5-83916</t>
   </si>
   <si>
     <t>5-83916</t>
   </si>
   <si>
     <t>Калька двостороння  у листах (0,58 м * 0,58 м) (#33) 5-80304</t>
   </si>
   <si>
     <t>5-80304</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
@@ -526,76 +598,64 @@
 Тип упаковки:в листах
 Дизайн:двусторонняя
 </t>
   </si>
   <si>
     <t>Калька  у листах (0,58 м * 0,58 м) (#164) 5-79544</t>
   </si>
   <si>
     <t>5-79544</t>
   </si>
   <si>
     <t>Калька  у листах (0,58 м * 0,58 м) (#31) 5-79520</t>
   </si>
   <si>
     <t>5-79520</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:58 см
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Папір-калька P.SHXL-001 амбре двостороння (58x50см) (#101) 5-84661</t>
-[...2 lines deleted...]
-    <t>5-84661</t>
+    <t>Папір-калька P.SHXL-001 амбре двостороння (58x50см) (#11) 5-84678</t>
+  </si>
+  <si>
+    <t>5-84678</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:50 см
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:с градиентом
 </t>
   </si>
   <si>
-    <t>Папір-калька P.SHXL-001 амбре двостороння (58x50см) (#11) 5-84678</t>
-[...10 lines deleted...]
-  <si>
     <t>Папір-калька P.SHXL-001 амбре двостороння (58x50см) (#31) 5-80335</t>
   </si>
   <si>
     <t>5-80335</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:50 см
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:двусторонняя; с градиентом
 </t>
   </si>
   <si>
     <t>Папір-калька P.SHXL-001 амбре двостороння (58x50см) (#35) 5-80342</t>
   </si>
   <si>
     <t>5-80342</t>
   </si>
   <si>
     <t>Папір-калька P.SHXL-001 амбре двостороння (58x50см) (#164) 5-80359</t>
   </si>
   <si>
     <t>5-80359</t>
   </si>
@@ -612,257 +672,191 @@
     <t>5-84753</t>
   </si>
   <si>
     <t>Калька у листах 65мкм (P.XXY-003) (58*58см) (#171) 5-84791</t>
   </si>
   <si>
     <t>5-84791</t>
   </si>
   <si>
     <t>Калька у листах 65мкм (P.XXY-003) (58*58см) (#165) 5-84784</t>
   </si>
   <si>
     <t>5-84784</t>
   </si>
   <si>
     <t>Калька у листах 65мкм (P.XXY-003) (58*58см) (#116) 5-84760</t>
   </si>
   <si>
     <t>5-84760</t>
   </si>
   <si>
     <t>Калька у листах 65мкм (P.XXY-003) (58*58см) (#034) 5-84777</t>
   </si>
   <si>
     <t>5-84777</t>
-  </si>
-[...13 lines deleted...]
-</t>
   </si>
   <si>
     <t>Калька однотонна (#05) у листах (0,58 м*0,58 м) (65 мкм) 5-84845</t>
   </si>
   <si>
     <t>5-84845</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:58 см
 Щільність:65 мкм
 Особливості:плотная
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Калька однотонна (#14) у листах (0,58 м*0,58 м) (65 мкм) 5-84852</t>
   </si>
   <si>
     <t>5-84852</t>
   </si>
   <si>
     <t>Калька однотонна (#32) у листах (0,58 м*0,58 м) 53 мкм 5-84913</t>
   </si>
   <si>
     <t>5-84913</t>
   </si>
   <si>
-    <t>Калька однотонна (#34) у листах (0,58 м*0,58 м) (65 мкм) 5-84883</t>
-[...2 lines deleted...]
-    <t>5-84883</t>
+    <t xml:space="preserve">Довжина:58 см
+Ширина:58 см
+Щільність:65 мкм
+Тип товару:калька
+Тип упаковки:в листах
+Дизайн:однотонная
+</t>
   </si>
   <si>
     <t>Калька однотонна (#35) у листах (0,58 м*0,58 м) (65 мкм) 5-84890</t>
   </si>
   <si>
     <t>5-84890</t>
   </si>
   <si>
     <t>Калька однотонна (#18) у листах (0,58 м * 0,58 м) 53 мкм 5-83497</t>
   </si>
   <si>
     <t>5-83497</t>
-  </si>
-[...10 lines deleted...]
-    <t>5-83473</t>
   </si>
   <si>
     <t>Калька однотонна (#28) у листах (0,58 м * 0,58 м) 53 мкм 5-80083</t>
   </si>
   <si>
     <t>5-80083</t>
   </si>
   <si>
     <t>Калька  у листах (0,58 м * 0,58 м) (#003) 5-79070</t>
   </si>
   <si>
     <t>5-79070</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:58 см
 Тип товару:калька
 Тип упаковки:в листах
 Дизайн:с рисунком
 </t>
   </si>
   <si>
     <t>Калька  у листах (0,58 м * 0,58 м) (#007) 5-73849</t>
   </si>
   <si>
     <t>5-73849</t>
   </si>
   <si>
     <t>Калька  у листах (0,58 м * 0,58 м) (#005) 5-73863</t>
   </si>
   <si>
     <t>5-73863</t>
   </si>
   <si>
-    <t>Калька  у листах (0,58 м * 0,58 м) (#006) 5-79087</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька у листах 65мкм (P.XXY-013) (58*58см) (#171) 5-84029</t>
   </si>
   <si>
     <t>5-84029</t>
   </si>
   <si>
     <t>Калька однотонна (#07) у листах (0,58 м*0,58 м) 53 мкм 5-80014</t>
   </si>
   <si>
     <t>5-80014</t>
   </si>
   <si>
     <t>Калька однотонна (#05) у листах (0,58 м*0,58 м) 53 мкм 5-80007</t>
   </si>
   <si>
     <t>5-80007</t>
   </si>
   <si>
-    <t>Калька однотонна (#08) у листах (0,58 м*0,58 м) 53 мкм 5-80137</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька однотонна (#39) у листах (0,58 м*0,58 м) 53 мкм 5-80120</t>
   </si>
   <si>
     <t>5-80120</t>
   </si>
   <si>
     <t>Калька однотонна (#27) у листах (0,58 м*0,58 м) 53 мкм 5-80076</t>
   </si>
   <si>
     <t>5-80076</t>
   </si>
   <si>
-    <t>Калька однотонна (#24) у листах (0,58 м*0,58 м) 53 мкм 5-80069</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька однотонна (#02)  у листах (0,58 м*0,58 м) 53 мкм 5-79988</t>
   </si>
   <si>
     <t>5-79988</t>
   </si>
   <si>
     <t>Калька однотонна (#34)  у листах (0,58 м * 0,58 м) 53 мкм 5-80113</t>
   </si>
   <si>
     <t>5-80113</t>
   </si>
   <si>
     <t>Калька однотонна напівпрозора (#22) у листах (0,58 м*0,58 м) 53 мкм 5-82735</t>
   </si>
   <si>
     <t>5-82734</t>
   </si>
   <si>
-    <t>Калька однотонна (#13) у листах (0,58 м*0,58 м) 53 мкм 5-82698</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька однотонна (#24) у листах (0,58 м*0,58 м) (65 мкм) 5-79094</t>
   </si>
   <si>
     <t>5-79094</t>
   </si>
   <si>
-    <t>Калька однотонна (#19) у листах (0,58 м*0,58 м) (65 мкм) 5-83589</t>
-[...4 lines deleted...]
-  <si>
     <t>Калька однотонна (#29) у листах (0,58 м*0,58 м) (65 мкм) 5-83596</t>
   </si>
   <si>
     <t>5-83596</t>
-  </si>
-[...10 lines deleted...]
-    <t>5-83633</t>
   </si>
   <si>
     <t>Калька однотонна (#38) у листах (0,58 м*0,58 м) (65 мкм) 5-83671</t>
   </si>
   <si>
     <t>5-83671</t>
   </si>
   <si>
     <t>Калька однотонна (#25) у листах (0,58 м*0,58 м) (65 мкм) 5-83732</t>
   </si>
   <si>
     <t>5-83732</t>
   </si>
   <si>
     <t>Калька однотонна (#18) у листах (0,58 м*0,58 м) (65 мкм) 5-83749</t>
   </si>
   <si>
     <t>5-83749</t>
   </si>
   <si>
     <t>Калька однотонна (#21) у листах (0,58 м*0,58 м) (65 мкм) 5-84876</t>
   </si>
   <si>
     <t>5-84876</t>
   </si>
@@ -961,51 +955,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427baf3844f26b50a85510fc374cfb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acec1f04f52c9c60e8941248d596bc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afda8f3aa5296fc9a63ef851d81639d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d47dafdb4fc28cb23c2b4f9ccc1314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1546932ccb5cc816eb8317129bfae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de681ab95b2e079a96ee957a1bd5f516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa94c76c470604dbf9f80bb7ff3ee1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4aa5ca8baca1914347edb3ca535288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc10b72169b00f07e4c25c42974dd6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b9dab6098bc560457431a122a320e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b35cc31f64cb824c494735cbda324c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d43dffb9ffb6e634e6938e28cba612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d7a9750d2b5977e6038151c8bf6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b857b69be76f1bd36a2f81365f1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c1be044d9237313b016f98c0fc6d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90514311e4e4d432828d43f250fbf6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc59f28ca24826311b7a9a30209382d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8c58ecc59b7e77278a619a4e6850d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073b518cb661335e5f75b6f7991ac619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000a6f4b371e2efdabc85896e27063c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c26b440cfee0d640cfbc8ecb65bcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b8db89bcf66584c1c334d9389084822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eef49657ff28e4e9da16c6a25846723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ad26699de9ce2c1de404ebf2bbcf324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc430b2489d93693bba74a215f69ce9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf7c55de411a75d9e0d88cd036a2f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c94977fed2d1427e841734f71770e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62660df7fd63a4bce5945141349e286d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edc68067c379b9c4d66566463870d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9bd7097fadcbd9be282ea55f8118230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ba90138fd70a4992eeafad75bf24d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee969fcc41018b18920f378eb3fcceb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d453c4c824ce0f237d37c60898a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6652f014179c27f9ebbea9df76ca234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690e7ff3cda799cee9fbde0a8bb9f1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6396bdced06bf2eda9bda4bfef67b1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5522c38510cc50df4bfd6df4b28c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa16313742b1b7768f02c58fed65ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5218e7bda001e9490d1ac38a8fef539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a7e45349c506354a31754952bcf3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a226ac9201e3053506172b6c302fa8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72046c273fb648c3755d4fb8a66fda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c2253f68c0a09218c12659c88fde343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a79140918bb09bf4d8a9bee25f781b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc809aa117c29baf704a37b91d417745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d34546cf6edc95ec68ca8bec3102e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a0f7353ea229e055de6a15fc6ec247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8889afed79cf8bcdef683995a9f96848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c73d6e5ee1c2dddc4e4ecb2c1530cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453869fe96bec6669c4af41e4142fc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204e4fd4b6b61c8c40f34700d2fe6c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1ab8fc3614e2a344a563bfab69a7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4b18c1f6047477d16a2b398750cfa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40a62391e16fc9a00f79f13c80cbd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ad527b6686356698089b0e776bbab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26795317787bd8d07e20cb0e9e807d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ae8d804320a0372223020cbaa6e9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99dfa654ee5494cf2fac5a2591c77858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1d14ff8877e75cba030161ac7c49759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e824b4c7565bd8697aa7d923e14c5c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697fc9722803540daadccc883cbaab261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b45a74ac83fdb77dca7cdf334d9dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a22536e0f7fc0d8d638951607fc9d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de37637faab14ba2b14a7d58085eb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f6dc102bfa0e759c7d0b8a52137b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178f37a89a7a95fbd889e706df1070966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7c3e0619fc9e09b9aafb33faf8c7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172beaa6221625230f5eb55feba0fd1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871eabc3cb47256091bbfe3792b24cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d8f78eadb14199b065d6efd13407070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c806d3d2f639f664ac77e7549544a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1570c6f587ff256b30bb474e815a81472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfb15b3f7bf5fefbf8e3b7ec56483173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2dd72c7ddca3d07e352b2aa63c42e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1a41b32caf079fecd8e82333e9bf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0260869627c3bb40eb2674fe59dcda776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3f945b8f86c09238c36ec40dd9db877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b922cb1f3d71b9779f69587367a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81210b11cd201a7d17d29c3e44bf745e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58897b2cfad00b006c346dea4d89846280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d95442800d38727dd67b41fbab8ea781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d9b7b241b99ce0ba7ec9f5df3a4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc5ec24c67e312e97b8305db3f3f9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb0d85b4efe2d32b7de051aa901f1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5509e2b2d83a8bdc6669e4f8bbd7b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d8cbcba78a0326e031142add93d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399d198a6fc23f2234f6d1bed89f8b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1044fdb631e44dc0717002ac33a66f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d01d339d9991ecaafe138fc74daaca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ede6d7c0b045b570c6f408c9a678990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6883d38ab1675de65af8fbcffa6808e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c953319a359283084adedb2dc3795692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb7eaefaaf40f3e6504a676218c2fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5196ac4fff59bc1ec1ace74668837394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9f61ab9aa7d6572d6b8f3c334873595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13390994af5838c3578a28a737658bdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b6c02ccbca91dd04e8ecbd5fcb8cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edda9abc302e1590dd62f97817106b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619f92fd97af1d2e8b6e62f8a21e7c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6c4c6f382b534238d1d94658402d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e74ce9397b5f434ed1598a24577fe3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58208d1f500f6206c6a4df5d08e86b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50535bf9818d68d11b5e4ad5b772c6a103.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1a9ebdb0e914bedac4364f68613f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e81a59b1c5a7c82a5835bc5a8d1b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff76dfcc3cfbbb57f775c80b66165e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241a897b42a56a5f8b35e0b7ad31def4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150c2455dca2bf208cd819933fd5ab65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81610d2f3ed3c4cd251fdef2f836ff646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fb6b9404b244ae1635ecae7f603de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7fb8fa88cfc3fc5f2fa98e6432d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b9ae859147ef9bb9598ad2746b6339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df587e5594bfe7a0bab50c71757c6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02efda67a9cb4b4488960291126e3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd9796ae018a10557b586f16af0e0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61419bea88c892a2913d6e181bc307a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cc22ebf066d099ce0dc424eb88fb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3a9528bc2c55b590e25e46dad0f6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda9b8f382aa0562e898b269057fc3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e61fdbb98fe6b56973d7d1d0a103117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71527ea2077f3fdad2c07d101c945f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aab73415ee3dbebf8eb8aea89ee0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbf18a62e91e2b9dbb3662d742175720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2662008ece91a6c69b2c20d08a1e9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cd27b9c07b3a00e1497baeba863ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec46a6213437b11b063de9e4d9e23e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53592fb9625b3c5995ab761a5dbde5c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bb583bc1c93b9732c7e1b5711f8fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2be250acb61137aeadfa516019a4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f0019a97edaf8d4ab5dea85dbc08927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b07ea774f912349f14cecd5ddc461b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1edf518846ee695f1c5e1061de90929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51383d3d3f776538ac97f57500fe96a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b21404806eac777bdd88944bb800b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7316598fa70c8b6b818d304a17cb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b65fb19c725c2f437770e0f5f178533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0cd0c7fc2158616ef0d7da367c3a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d385e4ca7cf967c119111517863f7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e21c72c1b0ac6e97dd62f31320a8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2048fa24d633f93bf75de28ac2f21d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976873c8ff6dc83d498c9f956eb36ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13f741700070a25d6e8ddf7bee02f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406edcbbbb940cda6495921d468cfcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17afddae01a45be4c8622cea00800441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49384cdb86c64218682c7aa6e15756b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e10d20a4a4b88ed4b3ada2cab7bf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ad6d83413fd02e8812a7cdc0dba844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a22a3fe72935aafab889087347f72e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3435fe739088d83c3419f39496b08646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5b9a3174aa4f869c3f5307855c2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989077f8b216c556a6ffebbcacbb3f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dd7c4a0fbc12319abaed82d156a9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff9f1edae77513f6d1f815adb8444850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467534a122992d10f2f51a01aa588cca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71687502f38bd831eac46bdcf399f52452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d6a626b2b5f429e7201fa6ad2479b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73ff1c3404d680771fe6afbc4643c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0aebf2d902b6972ddf0e7bd990d6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba79d477109a4802abdaef96595e74e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a3c185d2f6cf32d02d341fc9e976f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b8367654ad993bf80ca43aa11d24558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479469452391b6ad84983a5190fa11459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c45c847e7ff62b8654b6b544e80bb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae6263431c5df886fe282f230221061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d194c665ad2c990dda2dcb04fd320d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb1607bda49098409c069873c405b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3940147ca7a2cbdf3046cbe272eaf0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a015d2fea46f4cfe39ef986d0a15e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4d91db74215c3dd3d50a062cb3d8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781f6a719ab56b3cdd2efcf0887a49f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459ba52d941f04bdf86542247ed847d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51210e3627483b6fdf41178845d3d55869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa6a22de74fcce3b08e77dea458fcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff99670ba0b19d3ce84d0e7aaac09b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f005d0618e0ec20ac3cadf6b08f66872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281f1141eb7d95451af31ab1ecab5b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3a82736a27019853615e189b7f53374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b310131aaee97dc209a6e829902b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446f035ac500c47d4300a513517673076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241687f4124a3ed5d431b30b7eeb541577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c386fb0b94af3d2a06e4c0a7faa09dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea0c1acc2d2b223a0e70bf6558a59579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677018ba6833f5ce1dfd6166cf253e5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed9c0b16aee4c82c3fb12f0f3e4d3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48517908b4458ef6aae824acbf3cd8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d833e336beabf77ffd505ede41c16b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b76b0ce6f81b826a501499e19a65784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a991bfe8ab7f6f2baac83291e2fa285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b7a6500b54366f756cc24bd06257e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f41d3bb8de54a2071142f41d635e0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bafccab6f21ed9ffa3afdab09fb85588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444f4be3253b44cb697186e2a96e5f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f9f6d46e89d5d6095e71ef023e87990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f69bda47dfb00c1aadeab6aa16df3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515765811a71fd60d6ceab25196fe8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec39ddef0a7a93eafb2720cfaa5b5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaacac69b869354d9f6c669cbaff6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd51dd5e446e617936fbf12a947cb3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf497625fa21ba5b13dfbbc7c49476296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753d7f2a3998dc50c04fe5fe0f6a65497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3863,230 +3857,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4353,54 +4167,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kal-ka-listovaya/785/?utm_source=price&amp;utm_campaign=price_kal-ka-listovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M109"/>
+  <dimension ref="A1:M103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M109" sqref="M109"/>
+      <selection activeCell="M103" sqref="M103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4496,2821 +4310,2659 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>5000000090990</v>
+        <v>5000000092475</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000063963</v>
+        <v>5000000092468</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>5000000063949</v>
+        <v>5000000092444</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>5000000063956</v>
+        <v>5000000092451</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000084708</v>
+        <v>5000000092352</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="8">
+        <v>5000000092369</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" s="8">
-        <v>5000000084746</v>
+        <v>5000000092376</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000063901</v>
+        <v>5000000092383</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15" s="8">
-        <v>5000000084685</v>
+        <v>5000000092390</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" s="8">
-        <v>5000000091003</v>
+        <v>5000000092406</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D17" s="8">
-        <v>5000000091010</v>
+        <v>5000000092413</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D18" s="8">
-        <v>5000000084715</v>
+        <v>5000000092420</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D19" s="8">
-        <v>5000000084739</v>
+        <v>5000000092437</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D20" s="8">
-        <v>5000000083466</v>
+        <v>5000000092611</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="8">
+        <v>5000000092482</v>
+      </c>
+      <c r="E21" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D22" s="8">
-        <v>5000000087372</v>
+        <v>5000000092604</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="8">
-        <v>5000000087365</v>
+        <v>5000000092499</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="8">
-        <v>5000000090778</v>
+        <v>5000000063949</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="8">
-        <v>5000000090785</v>
+        <v>5000000063956</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="8">
-        <v>5000000090839</v>
+        <v>5000000084708</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="8">
-        <v>5000000090822</v>
+        <v>5000000084692</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D28" s="8">
-        <v>5000000090723</v>
+        <v>5000000084746</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D29" s="8">
-        <v>5000000090754</v>
+        <v>5000000063901</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>56</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="8">
-        <v>5000000090709</v>
+        <v>5000000084685</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D31" s="8">
-        <v>5000000090716</v>
+        <v>5000000091003</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D32" s="8">
-        <v>5000000088751</v>
+        <v>5000000091010</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="8">
-        <v>5000000088737</v>
+        <v>5000000084715</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="C34" s="6" t="s">
+      <c r="D34" s="8">
+        <v>5000000083466</v>
+      </c>
+      <c r="E34" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D34" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D35" s="8">
-        <v>5000000088690</v>
+        <v>5000000082711</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D36" s="8">
-        <v>5000000088676</v>
+        <v>5000000087372</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D37" s="8">
+        <v>5000000087365</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D38" s="8">
-        <v>5000000088645</v>
+        <v>5000000090778</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C39" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="D39" s="8">
+        <v>5000000090839</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="D39" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D40" s="8">
-        <v>5000000090679</v>
+        <v>5000000090822</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D41" s="8">
-        <v>5000000090686</v>
+        <v>5000000090723</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D42" s="8">
-        <v>5000000085026</v>
+        <v>5000000090754</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D43" s="8">
-        <v>5000000084982</v>
+        <v>5000000090709</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D44" s="8">
-        <v>5000000085019</v>
+        <v>5000000090716</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D45" s="8">
-        <v>5000000080250</v>
+        <v>5000000088720</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D46" s="8">
-        <v>5000000080274</v>
+        <v>5000000088676</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="C47" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="8">
-        <v>5000000080182</v>
+        <v>5000000088669</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="8">
-        <v>5000000080229</v>
+        <v>5000000088645</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="C49" s="6" t="s">
+      <c r="D49" s="8">
+        <v>5000000090679</v>
+      </c>
+      <c r="E49" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="D49" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="8">
-        <v>5000000083862</v>
+        <v>5000000090686</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C51" s="6" t="s">
+      <c r="D51" s="8">
+        <v>5000000085026</v>
+      </c>
+      <c r="E51" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="D51" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D52" s="8">
-        <v>5000000083824</v>
+        <v>5000000084982</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D53" s="8">
-        <v>5000000083923</v>
+        <v>5000000085019</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D54" s="8">
-        <v>5000000083886</v>
+        <v>5000000080250</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D55" s="8">
-        <v>5000000083916</v>
+        <v>5000000080274</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C56" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D56" s="8">
+        <v>5000000080182</v>
+      </c>
+      <c r="E56" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="D56" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D57" s="8">
-        <v>5000000080298</v>
+        <v>5000000083855</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C58" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D58" s="8">
+        <v>5000000083862</v>
+      </c>
+      <c r="E58" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="D58" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F58" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D59" s="8">
-        <v>5000000080311</v>
+        <v>5000000083961</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D60" s="8">
-        <v>5000000080328</v>
+        <v>5000000083923</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D61" s="8">
-        <v>5000000079551</v>
+        <v>5000000083886</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D62" s="8">
-        <v>5000000079544</v>
+        <v>5000000083916</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D63" s="8">
-        <v>5000000079520</v>
+        <v>5000000080304</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D64" s="8">
+        <v>5000000080298</v>
+      </c>
+      <c r="E64" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="C64" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="6">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D65" s="8">
-        <v>5000000084678</v>
+        <v>5000000080281</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="6">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D66" s="8">
-        <v>5000000084654</v>
+        <v>5000000080311</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
         <v>151</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D67" s="8">
-        <v>5000000080335</v>
+        <v>5000000080328</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C68" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="C68" s="6" t="s">
+      <c r="D68" s="8">
+        <v>5000000079551</v>
+      </c>
+      <c r="E68" s="7" t="s">
         <v>155</v>
       </c>
-      <c r="D68" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="6">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>157</v>
       </c>
       <c r="D69" s="8">
-        <v>5000000080359</v>
+        <v>5000000079544</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="6">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
         <v>158</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D70" s="8">
-        <v>5000000080366</v>
+        <v>5000000079520</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G70" s="6">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D71" s="8">
-        <v>5000000084753</v>
+        <v>5000000084678</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>112</v>
+        <v>163</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G71" s="6">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D72" s="8">
-        <v>5000000084791</v>
+        <v>5000000080335</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>112</v>
+        <v>166</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G72" s="6">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D73" s="8">
-        <v>5000000084784</v>
+        <v>5000000080342</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>112</v>
+        <v>166</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="6">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="D74" s="8">
+        <v>5000000080359</v>
+      </c>
+      <c r="E74" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="C74" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F74" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G74" s="6">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D75" s="8">
-        <v>5000000084777</v>
+        <v>5000000080366</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>112</v>
+        <v>166</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G75" s="6">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D76" s="8">
-        <v>5000000084906</v>
+        <v>5000000084753</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>172</v>
+        <v>131</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="6">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D77" s="8">
-        <v>5000000084845</v>
+        <v>5000000084791</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>175</v>
+        <v>131</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="6">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D78" s="8">
-        <v>5000000084852</v>
+        <v>5000000084784</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>175</v>
+        <v>131</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="6">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D79" s="8">
-        <v>5000000084913</v>
+        <v>5000000084760</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>172</v>
+        <v>131</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="6">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D80" s="8">
-        <v>5000000084883</v>
+        <v>5000000084777</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>175</v>
+        <v>131</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G80" s="6">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D81" s="8">
-        <v>5000000084890</v>
+        <v>5000000084845</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="6">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C82" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="D82" s="8">
+        <v>5000000084852</v>
+      </c>
+      <c r="E82" s="7" t="s">
         <v>185</v>
       </c>
-      <c r="D82" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F82" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G82" s="6">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D83" s="8">
-        <v>5000000083510</v>
+        <v>5000000084913</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>46</v>
+        <v>190</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="6">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D84" s="8">
-        <v>5000000083473</v>
+        <v>5000000084890</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>46</v>
+        <v>185</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="6">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D85" s="8">
-        <v>5000000080083</v>
+        <v>5000000083497</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G85" s="6">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D86" s="8">
-        <v>5000000079070</v>
+        <v>5000000080083</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>194</v>
+        <v>77</v>
       </c>
       <c r="F86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G86" s="6">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D87" s="8">
-        <v>5000000073849</v>
+        <v>5000000079070</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G87" s="6">
         <v>99</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D88" s="8">
-        <v>5000000073863</v>
+        <v>5000000073849</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="6">
         <v>99</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="D89" s="8">
+        <v>5000000073863</v>
+      </c>
+      <c r="E89" s="7" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G89" s="6">
         <v>99</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D90" s="8">
         <v>5000000084029</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G90" s="6">
         <v>96</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D91" s="8">
         <v>5000000080014</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G91" s="6">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D92" s="8">
         <v>5000000080007</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="6">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D93" s="8">
-        <v>5000000080137</v>
+        <v>5000000080120</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G93" s="6">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D94" s="8">
-        <v>5000000080120</v>
+        <v>5000000080076</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G94" s="6">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D95" s="8">
-        <v>5000000080076</v>
+        <v>5000000079988</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G95" s="6">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D96" s="8">
-        <v>5000000080069</v>
+        <v>5000000080113</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="F96" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G96" s="6">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D97" s="8">
-        <v>5000000079988</v>
+        <v>5000000082735</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G97" s="6">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D98" s="8">
-        <v>5000000080113</v>
+        <v>5000000079094</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>46</v>
+        <v>185</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G98" s="6">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D99" s="8">
-        <v>5000000082735</v>
+        <v>5000000083596</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>46</v>
+        <v>185</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G99" s="6">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D100" s="8">
-        <v>5000000082698</v>
+        <v>5000000083671</v>
       </c>
       <c r="E100" s="7" t="s">
-        <v>46</v>
+        <v>185</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G100" s="6">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D101" s="8">
-        <v>5000000079094</v>
+        <v>5000000083732</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="F101" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G101" s="6">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D102" s="8">
-        <v>5000000083589</v>
+        <v>5000000083749</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G102" s="6">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D103" s="8">
-        <v>5000000083596</v>
+        <v>5000000084876</v>
       </c>
       <c r="E103" s="7" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="F103" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G103" s="6">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
-    </row>
-[...160 lines deleted...]
-      <c r="M109" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>