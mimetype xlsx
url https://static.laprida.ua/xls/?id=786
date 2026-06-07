--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Папір каффін</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:08</t>
+    <t>19:54</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -404,51 +404,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a2749bdda2313b3ac6c5820fda0bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fb6b7c92217cbab87ff15aefa75a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364cccccfcc8939f94cb1ca7486321c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1285d5089b7dbb17a6ed21e36be9c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010611c4d360d22a47eddbafb70010db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05cef09c1cb229bfc7a4720b9ebfe36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f12dc7a298cab4ffc9f9381e90abe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17481ebe755ec030e75ed64b30f48bbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ab35611546be97bb3decf5834c229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afd55961f46ac91c65a00238238a4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d08adafe6c8a3575ccdff3c24ebab211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d068ad23c4d859a6dc3f8f21bbcaea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec97e88ef64672c95adf68e509fe5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673357d6e648cb8f0ae3a20e8b2a345714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e920aa6a4a1f196c084cbccc90220015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538df31b6fee6950bf3746b5bf7e82816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380818ccc78bc9d627e15296fe1758117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b23e8cea6597938ce5b52d165ce99f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90fce7368e49a7fd5b79fa20b0169a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58a61d6f8498f7799ec69aa675966320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028bd91a6e51449b51c680a5892ab721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ec973b8f1e4f929a626adce9c8af722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b522edf2378f83452d748590f48b7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511c08321b5b113a9da574861e37fd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3174cd4c9ee5a0a0093f514354643f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6767a650873c630665a185d0172618826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527883721125e1eab01a68987942b5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9917bb2182ea3ccc83ebe369079ea9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a105463809851b53e1637ca1afb88df29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927307045aea08dab41c0ceb8c2e0611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db480a0f79c21ca2cf03ec334ca3b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5688712812c52610d24049ade84793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d1e32e0e0ad434c34878fab0190744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c23f215d75f33288037f4be4e7ace5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eabbcfc1dedf398fd7440f8aaa34aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b35fb55088ddb8e2ffa051741861797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c58b698d6d7af2055b1d787fbb7418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd00e509f418cc6f2ecb13bc53436b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a283be9a9eaf3f1f4e75978a7922f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c638eda3774a0931b60c6c092bac1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ade409522aacf57224e9a6e24f45212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8101fb5734bb2214cac40f458f79413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a25858b1b2734cf8dd596fe1648d7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92f1adf7ede2b44be58d15295d533315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcee93fd0600d311ab71a5990804c2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51743b84bc41f96fb7e061623072af1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1781123b094207215ef62ab1cd4a25218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc84c90f178bd194a48a3505f0b1c3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c76ecc4068000c84ea23169b2a798720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ba99c052b4089fad4456b462a113b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af625c90683cce976e700bb6de428d3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e243f3d8fd3631c18b91a677c60ed723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36cd03e8d5b2e9642e0eb2786ccf0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a494d477eb8dee2647848ad556d3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53f6120a35ab1cbdce15155154d32d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb73ab5315ef659199693796e3ec64427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f3a65e84d94916edc19b5a7f91d4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654b7861c4593f0f5591a7cf11279f329.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>