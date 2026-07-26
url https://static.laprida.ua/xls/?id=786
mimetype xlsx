--- v1 (2026-06-07)
+++ v2 (2026-07-26)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Папір каффін</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:54</t>
+    <t>21:58</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -111,83 +111,143 @@
   <si>
     <t>Текстурна плівка "Кафін" у рулоні однотонна 5мх60см (115) 5-91355</t>
   </si>
   <si>
     <t>5-91355</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін" у рулоні однотонна 5мх60см (161) 5-91362</t>
   </si>
   <si>
     <t>5-91362</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін" у рулоні однотонна 5мх60см (164) 5-91379</t>
   </si>
   <si>
     <t>5-91379</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін" у рулоні однотонна 5мх60см (165) 5-91386</t>
   </si>
   <si>
     <t>5-91386</t>
   </si>
   <si>
-    <t>Текстурна плівка "Кафін" у рулоні однотонна 5мх60см (167) 5-91393</t>
-[...4 lines deleted...]
-  <si>
     <t>Текстурна плівка "Кафін" однотонна 60х60см (115) 5-91317</t>
   </si>
   <si>
     <t>5-91317</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 20шт.</t>
   </si>
   <si>
-    <t>Текстурна плівка "Кафін" однотонна 60х60см (164) 5-83343</t>
-[...2 lines deleted...]
-    <t>5-83343</t>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (167) 5-91324</t>
+  </si>
+  <si>
+    <t>5-91324</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (014) 5-91409</t>
+  </si>
+  <si>
+    <t>5-91409</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:60 см
 Ширина:60 см
 Тип товару:каффин
 Тип упаковки:в листах
 Дизайн:однотонная; текстурная
 </t>
   </si>
   <si>
+    <t>Текстурная пленка "Каффин" однотонная 60х60см (152) 5-91416</t>
+  </si>
+  <si>
+    <t>5-91416</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (154) 5-83367</t>
+  </si>
+  <si>
+    <t>5-83367</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (155 кавова) 5-64250</t>
+  </si>
+  <si>
+    <t>5-64250</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (165 світло-рожева) 5-63727</t>
+  </si>
+  <si>
+    <t>5-63727</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (033 фіолетова) 5-63680</t>
+  </si>
+  <si>
+    <t>5-63680</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (161 рожева) 5-63710</t>
+  </si>
+  <si>
+    <t>5-63710</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (012 червона) 5-83312</t>
+  </si>
+  <si>
+    <t>5-83312</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (021) 5-83329</t>
+  </si>
+  <si>
+    <t>5-83329</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (164) 5-83343</t>
+  </si>
+  <si>
+    <t>5-83343</t>
+  </si>
+  <si>
     <t>Текстурна плівка "Кафін" однотонна 60х60см (015 червона) 5-63697</t>
   </si>
   <si>
     <t>5-63697</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (011 бордова) 5-63659</t>
+  </si>
+  <si>
+    <t>5-63659</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін" однотонна 58*58см (051 оранжевий) 5-85729</t>
   </si>
   <si>
     <t>5-85729</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:58 см
 Тип товару:каффин
 Тип упаковки:в листах
 Дизайн:однотонная; текстурная
 </t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін" однотонна 60х60см (242 жовта) 5-84647</t>
   </si>
   <si>
     <t>5-84647</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін" однотонна 60х60см (032 бузкова) 5-84616</t>
   </si>
   <si>
@@ -204,54 +264,78 @@
   </si>
   <si>
     <t>5-83336</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін" однотонна 60*60см (102 синя) 5-85699</t>
   </si>
   <si>
     <t>5-85699</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін" однотонна 60х60см (101 темно-синя) 5-63642</t>
   </si>
   <si>
     <t>5-63642</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:60 см
 Ширина:60 см
 Тип товару:каффин
 Тип упаковки:в листах
 Дизайн:однотонная; с тиснением
 </t>
   </si>
   <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (096 сіро-зелена) 5-63666</t>
+  </si>
+  <si>
+    <t>5-63666</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (124 сіра) 5-63673</t>
+  </si>
+  <si>
+    <t>5-63673</t>
+  </si>
+  <si>
     <t>Текстурна плівка "Кафін" однотонна 60х60см (111 біла) 5-64274</t>
   </si>
   <si>
     <t>5-64274</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (094 зелена) 5-84623</t>
+  </si>
+  <si>
+    <t>5-84623</t>
+  </si>
+  <si>
+    <t>Текстурна плівка "Кафін" однотонна 60х60см (171 чорна) 5-63635</t>
+  </si>
+  <si>
+    <t>5-63635</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін двосторонній" 60*60см 90мкм (171) 5-87037</t>
   </si>
   <si>
     <t>5-87037</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:60 см
 Ширина:60 см
 Щільність:90 мкм
 Тип товару:каффин
 Тип упаковки:в листах
 Дизайн:однотонная; с тиснением
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 15шт.</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін двосторонній" 60*60см 90 мкм (243) 5-87051</t>
   </si>
   <si>
     <t>5-87051</t>
   </si>
@@ -262,56 +346,50 @@
     <t>5-87044</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін двосторонній" 60*60см 90мкм (085) 5-86986</t>
   </si>
   <si>
     <t>5-86986</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін двосторонній" 60*60см 90мкм (131) 5-87006</t>
   </si>
   <si>
     <t>5-87006</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін двосторонній" 60*60см 90мкм (032) 5-86962</t>
   </si>
   <si>
     <t>5-86962</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін двосторонній" 60*60см 90 мкм (036) 5-86979</t>
   </si>
   <si>
     <t>5-86979</t>
-  </si>
-[...4 lines deleted...]
-    <t>5-87020</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін двосторонній" 60*60см 90 мкм (164) 5-87013</t>
   </si>
   <si>
     <t>5-87013</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін двосторонній" 60*60см 90 мкм (021) 5-86955</t>
   </si>
   <si>
     <t>5-86955</t>
   </si>
   <si>
     <t>Текстурна плівка "Кафін двосторонній" 60*60см 90мкм (012) 5-86948</t>
   </si>
   <si>
     <t>5-86948</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -404,51 +482,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927307045aea08dab41c0ceb8c2e0611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db480a0f79c21ca2cf03ec334ca3b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5688712812c52610d24049ade84793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d1e32e0e0ad434c34878fab0190744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c23f215d75f33288037f4be4e7ace5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eabbcfc1dedf398fd7440f8aaa34aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b35fb55088ddb8e2ffa051741861797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c58b698d6d7af2055b1d787fbb7418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd00e509f418cc6f2ecb13bc53436b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a283be9a9eaf3f1f4e75978a7922f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c638eda3774a0931b60c6c092bac1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ade409522aacf57224e9a6e24f45212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8101fb5734bb2214cac40f458f79413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a25858b1b2734cf8dd596fe1648d7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92f1adf7ede2b44be58d15295d533315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcee93fd0600d311ab71a5990804c2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51743b84bc41f96fb7e061623072af1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1781123b094207215ef62ab1cd4a25218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc84c90f178bd194a48a3505f0b1c3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c76ecc4068000c84ea23169b2a798720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ba99c052b4089fad4456b462a113b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af625c90683cce976e700bb6de428d3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e243f3d8fd3631c18b91a677c60ed723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36cd03e8d5b2e9642e0eb2786ccf0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a494d477eb8dee2647848ad556d3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53f6120a35ab1cbdce15155154d32d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb73ab5315ef659199693796e3ec64427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f3a65e84d94916edc19b5a7f91d4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654b7861c4593f0f5591a7cf11279f329.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab1f52dacfa52a4d2ca941048c7c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadbc9cf8aef66c55db4d72dcf50eb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ae003eb0d572d6a25751e064561423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d0dd97e84a6edbe2b8b55ac95a7f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dade7fdbde91ccda567d9d2ed7486eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdb5eecfe413e000224fb96caddcb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71138c4abeba6b449f7ab3035a5b68857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77437d535736052bf9ee34fe45f5d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0933a3e7de49e22295c99c3760d07d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a447674e13fef7dc6def2154f87ea9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d64755db4ca6e9c69cfe74dc6ab2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965e4bd1ace5e61b1118cdef0f9f17712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e80ae494c42944c09b9bd0a37ccd2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91404423811e42783115dbd61628911714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55d7f27986de14e33364e023b9715415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bc1ed6f2dc6aecf600a79d092057b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11d8b6cae72d84a8c9130426af1e2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dff275c8d87039bb90d79daa446ad118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43364979aa8c62f66a974fc9a3156919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dfa6ab6fd080ec3c8ca3674ce59e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4191259c8f59a4fd05f6a6437efcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945d23ba840deab329b3f2a5e622d9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31098d409f52540483e91825d89bed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208750938a301eac7e70200f68d44c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f79f1b5ea46afb8fc033a791c4c9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2970369ae96e49c2108af893951bbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cbfb9e418e0bc665e4bc7f4ee4dc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b7639059cc8f02337cbef82ac81228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f7843845e99e91d225da283e94ab629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f1330bc2a021256402d8024bdeabf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b20f89a5cbf7c1034cdc99389bf2e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230415ec515c68e744ff0a69a64a18ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fb3886ac5fa26c959d032ac6b169b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f9d55b3ef7058b3ed10e1c495228534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43286144cadfe7336249998cff51450635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0564d204e334c301d1f2abdc3de977236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17506dc16893ea3ebdddbda865a04c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98d59d9a79611ed85d81fa83754a9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f03e1c2b3c7d2fe4a89cc0c64a4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb16f9b1800132f159c2740fb0dfbbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e44e347173e9a15b1dc2748caa44d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aca0f5f72f3f3ebf16179a43e919542.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1266,50 +1344,440 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1576,54 +2044,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/bumaga-kaffin/786/?utm_source=price&amp;utm_campaign=price_bumaga-kaffin" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M35" sqref="M35"/>
+      <selection activeCell="M48" sqref="M48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1881,659 +2349,1008 @@
       <c r="E12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>128.5</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="8">
-        <v>5000000091393</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091317</v>
+      </c>
+      <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="G13" s="6">
-        <v>128.5</v>
+        <v>184</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000091317</v>
+        <v>5000000091324</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G14" s="6">
         <v>184</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="8">
-        <v>5000000083343</v>
+        <v>5000000091409</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G15" s="6">
         <v>184</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="8">
-        <v>5000000063697</v>
+        <v>5000000091416</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G16" s="6">
         <v>184</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="8">
-        <v>5000000085729</v>
+        <v>5000000083367</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G17" s="6">
         <v>184</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="8">
-        <v>5000000084647</v>
+        <v>5000000064250</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G18" s="6">
         <v>184</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="8">
-        <v>5000000084616</v>
+        <v>5000000063727</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G19" s="6">
         <v>184</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="8">
-        <v>5000000063703</v>
+        <v>5000000063680</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G20" s="6">
         <v>184</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="8">
-        <v>5000000083336</v>
+        <v>5000000063710</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G21" s="6">
         <v>184</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="8">
-        <v>5000000085699</v>
+        <v>5000000083312</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G22" s="6">
         <v>184</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="8">
-        <v>5000000063642</v>
+        <v>5000000083329</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G23" s="6">
         <v>184</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D24" s="8">
-        <v>5000000064274</v>
+        <v>5000000083343</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G24" s="6">
         <v>184</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D25" s="8">
-        <v>5000000087037</v>
+        <v>5000000063697</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G25" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D26" s="8">
-        <v>5000000087051</v>
+        <v>5000000063659</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G26" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D27" s="8">
-        <v>5000000087044</v>
+        <v>5000000085729</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G27" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D28" s="8">
-        <v>5000000086986</v>
+        <v>5000000084647</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G28" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D29" s="8">
-        <v>5000000087006</v>
+        <v>5000000084616</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G29" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D30" s="8">
-        <v>5000000086962</v>
+        <v>5000000063703</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G30" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D31" s="8">
-        <v>5000000086979</v>
+        <v>5000000083336</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G31" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D32" s="8">
-        <v>5000000087020</v>
+        <v>5000000085699</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G32" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D33" s="8">
-        <v>5000000087013</v>
+        <v>5000000063642</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G33" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D34" s="8">
-        <v>5000000086955</v>
+        <v>5000000063666</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G34" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D35" s="8">
-        <v>5000000086948</v>
+        <v>5000000063673</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G35" s="6">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
+    </row>
+    <row r="36" spans="1:13" customHeight="1" ht="71">
+      <c r="A36" s="6"/>
+      <c r="B36" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D36" s="8">
+        <v>5000000064274</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F36" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G36" s="6">
+        <v>184</v>
+      </c>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="5"/>
+    </row>
+    <row r="37" spans="1:13" customHeight="1" ht="71">
+      <c r="A37" s="6"/>
+      <c r="B37" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D37" s="8">
+        <v>5000000084623</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G37" s="6">
+        <v>184</v>
+      </c>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="5"/>
+    </row>
+    <row r="38" spans="1:13" customHeight="1" ht="71">
+      <c r="A38" s="6"/>
+      <c r="B38" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" s="8">
+        <v>5000000063635</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G38" s="6">
+        <v>184</v>
+      </c>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="5"/>
+    </row>
+    <row r="39" spans="1:13" customHeight="1" ht="71">
+      <c r="A39" s="6"/>
+      <c r="B39" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="D39" s="8">
+        <v>5000000087037</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G39" s="6">
+        <v>132</v>
+      </c>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="5"/>
+    </row>
+    <row r="40" spans="1:13" customHeight="1" ht="71">
+      <c r="A40" s="6"/>
+      <c r="B40" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D40" s="8">
+        <v>5000000087051</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G40" s="6">
+        <v>132</v>
+      </c>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="6"/>
+      <c r="M40" s="5"/>
+    </row>
+    <row r="41" spans="1:13" customHeight="1" ht="71">
+      <c r="A41" s="6"/>
+      <c r="B41" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D41" s="8">
+        <v>5000000087044</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G41" s="6">
+        <v>132</v>
+      </c>
+      <c r="H41" s="6"/>
+      <c r="I41" s="6"/>
+      <c r="J41" s="6"/>
+      <c r="K41" s="6"/>
+      <c r="L41" s="6"/>
+      <c r="M41" s="5"/>
+    </row>
+    <row r="42" spans="1:13" customHeight="1" ht="71">
+      <c r="A42" s="6"/>
+      <c r="B42" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D42" s="8">
+        <v>5000000086986</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G42" s="6">
+        <v>132</v>
+      </c>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="5"/>
+    </row>
+    <row r="43" spans="1:13" customHeight="1" ht="71">
+      <c r="A43" s="6"/>
+      <c r="B43" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D43" s="8">
+        <v>5000000087006</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G43" s="6">
+        <v>132</v>
+      </c>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="6"/>
+      <c r="M43" s="5"/>
+    </row>
+    <row r="44" spans="1:13" customHeight="1" ht="71">
+      <c r="A44" s="6"/>
+      <c r="B44" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D44" s="8">
+        <v>5000000086962</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G44" s="6">
+        <v>132</v>
+      </c>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="5"/>
+    </row>
+    <row r="45" spans="1:13" customHeight="1" ht="71">
+      <c r="A45" s="6"/>
+      <c r="B45" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D45" s="8">
+        <v>5000000086979</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G45" s="6">
+        <v>132</v>
+      </c>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="6"/>
+      <c r="M45" s="5"/>
+    </row>
+    <row r="46" spans="1:13" customHeight="1" ht="71">
+      <c r="A46" s="6"/>
+      <c r="B46" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="D46" s="8">
+        <v>5000000087013</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G46" s="6">
+        <v>132</v>
+      </c>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="5"/>
+    </row>
+    <row r="47" spans="1:13" customHeight="1" ht="71">
+      <c r="A47" s="6"/>
+      <c r="B47" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D47" s="8">
+        <v>5000000086955</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G47" s="6">
+        <v>132</v>
+      </c>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="6"/>
+      <c r="M47" s="5"/>
+    </row>
+    <row r="48" spans="1:13" customHeight="1" ht="71">
+      <c r="A48" s="6"/>
+      <c r="B48" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="D48" s="8">
+        <v>5000000086948</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F48" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G48" s="6">
+        <v>132</v>
+      </c>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="6"/>
+      <c r="M48" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>