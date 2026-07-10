--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Папір флористичний</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>11.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>03:05</t>
+    <t>02:02</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -118,50 +118,65 @@
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#164) 5-90945</t>
   </si>
   <si>
     <t>5-90945</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#155) 5-79674</t>
   </si>
   <si>
     <t>5-79674</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#031) 5-79667</t>
   </si>
   <si>
     <t>5-79667</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#169) 5-79681</t>
   </si>
   <si>
     <t>5-79681</t>
   </si>
   <si>
+    <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#111) 5-79704</t>
+  </si>
+  <si>
+    <t>5-79704</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:70 см
+Ширина:50 см
+Щільність:26 г/м2
+Тип товару:флористическая тишью
+Тип упаковки:в листах
+Дизайн:однотонная
+</t>
+  </si>
+  <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#135) 5-79711</t>
   </si>
   <si>
     <t>5-79711</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#103) 5-79643</t>
   </si>
   <si>
     <t>5-79643</t>
   </si>
   <si>
     <t>Упаковка на флізеліновій основі (30*30см) 5-90242</t>
   </si>
   <si>
     <t>5-90242</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:30 см
 Ширина:30 см
 Тип товару:флизелин
 Тип упаковки:в листах
 Дизайн:однотонная
 </t>
   </si>
@@ -169,56 +184,50 @@
     <t>Продається упаковками. В упаковці: 40шт.</t>
   </si>
   <si>
     <t>Упаковка на флізеліновій основі (30*30см) 5-90235</t>
   </si>
   <si>
     <t>5-90235</t>
   </si>
   <si>
     <t>Упаковка на флізеліновій основі (30*30см) 5-90228</t>
   </si>
   <si>
     <t>5-90228</t>
   </si>
   <si>
     <t>Упаковка на флізеліновій основі (30*30см) 5-90211</t>
   </si>
   <si>
     <t>5-90211</t>
   </si>
   <si>
     <t>Упаковка на флізеліновій основі (30*30см) 5-90204</t>
   </si>
   <si>
     <t>5-90204</t>
-  </si>
-[...4 lines deleted...]
-    <t>5-90198</t>
   </si>
   <si>
     <t>Флізелін щільний текстурний в листах 58*58см 50грам (243) 5-87563</t>
   </si>
   <si>
     <t>5-87563</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:58 см
 Щільність:50 г
 Тип товару:флизелин
 Тип упаковки:в листах
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Флізелін щільний текстурний в листах 58*58см 50грам (171) 5-87624</t>
   </si>
   <si>
     <t>5-87624</t>
   </si>
   <si>
     <t>Флізелін щільний текстурний в листах 58*58см 50грам (155) 5-87570</t>
   </si>
@@ -253,56 +262,50 @@
     <t>Флізелін щільний текстурний в листах 58*58см 50грам (164) 5-87549</t>
   </si>
   <si>
     <t>5-87549</t>
   </si>
   <si>
     <t>Плівка в рулонах із шимером 49см*4,5м 150мкм (18) 5-87532</t>
   </si>
   <si>
     <t>5-87532</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:4,5 м
 Ширина:49 см
 Щільність:150 мкм
 Тип товару:пленка с шиммером
 Тип упаковки:в рулонах
 Довжина рулону:4,5 м
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>Плівка в рулонах із шимером 49см*4,5м 150мкм (15) 5-87525</t>
-[...4 lines deleted...]
-  <si>
     <t>Флізелін текстурний у листах 60*60см 30грам (243) 5-87679</t>
   </si>
   <si>
     <t>5-87679</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:60 см
 Ширина:60 см
 Щільність:30 г
 Тип товару:флизелин
 Тип упаковки:в листах
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Флізелін текстурний у листах 60*60см 30грам (167) 5-87716</t>
   </si>
   <si>
     <t>5-87716</t>
   </si>
   <si>
     <t>Флізелін текстурний у листах 60*60см 30грам (162) 5-87709</t>
   </si>
   <si>
     <t>5-87709</t>
@@ -580,80 +583,68 @@
   </si>
   <si>
     <t>5-88843</t>
   </si>
   <si>
     <t>Упаковка на флізеліновій основі (45*6см) 5-88850</t>
   </si>
   <si>
     <t>5-88850</t>
   </si>
   <si>
     <t>Папір калька (NO-82-YWZ) (60x60см) (#006) 5-79926</t>
   </si>
   <si>
     <t>5-79926</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:60 см
 Ширина:60 см
 Тип товару:флористическая бумага
 Тип упаковки:в листах
 Дизайн:текстурная; однотонная
 </t>
   </si>
   <si>
-    <t>Папір калька (NO-82-YWZ) (60x60см) (#009) 5-79957</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір калька (NO-76-FDQKL) (58x58см) (#005) 5-79803</t>
   </si>
   <si>
     <t>5-79803</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:58 см
 Тип товару:флористическая бумага
 Тип упаковки:в листах
 Дизайн:текстурная; однотонная
 </t>
   </si>
   <si>
     <t>Папір калька (NO-76-FDQKL) (58x58см) (#007) 5-79810</t>
   </si>
   <si>
     <t>5-79810</t>
-  </si>
-[...4 lines deleted...]
-    <t>5-79827</t>
   </si>
   <si>
     <t>Папір калька (NO-76-FDQKL) (58x58см) (#020) 5-79834</t>
   </si>
   <si>
     <t>5-79834</t>
   </si>
   <si>
     <t>Папір калька (NO-76-FDQKL) (58x58см) (#023) 5-79858</t>
   </si>
   <si>
     <t>5-79858</t>
   </si>
   <si>
     <t>Папір калька (NO-76-FDQKL) (58x58см) (#024) 5-79865</t>
   </si>
   <si>
     <t>5-79865</t>
   </si>
   <si>
     <t>Папір флізеліновий сізофлор блакитний</t>
   </si>
   <si>
     <t>51-26361</t>
   </si>
@@ -828,89 +819,77 @@
 Щільність:80г/м2
 Тип товару:флористическая бумага
 Тип упаковки:в листах
 Дизайн:однотонная; текстурная
 </t>
   </si>
   <si>
     <t>Папір флористичний у листах 80г/м2 (P.BZXL) (52*39см) (#114) 5-84814</t>
   </si>
   <si>
     <t>5-84814</t>
   </si>
   <si>
     <t>Папір флористичний у листах 80г/м2 (P.BZXL) (52*39см) (#111) 5-84807</t>
   </si>
   <si>
     <t>5-84807</t>
   </si>
   <si>
     <t>Папір флористичний у листах 80г/м2 (P.BZXL) (52*39см) (#171) 5-84838</t>
   </si>
   <si>
     <t>5-84838</t>
   </si>
   <si>
-    <t>Папір флористичний на флізиліновій основі 58х58см (134) 5-83404</t>
-[...2 lines deleted...]
-    <t>5-83404</t>
+    <t>Папір флористичний на флізиліновій основі 58х58см (011) 5-83374</t>
+  </si>
+  <si>
+    <t>5-83374</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:58 см
 Ширина:58 см
 Тип товару:бумага на флизилиновой основе
 Тип упаковки:в листах
 Дизайн:однотонная; текстурная
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 15шт.</t>
   </si>
   <si>
-    <t>Папір флористичний на флізиліновій основі 58х58см (011) 5-83374</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір флористичний на флізиліновій основі 58х58см (101) 5-83398</t>
   </si>
   <si>
     <t>5-83398</t>
   </si>
   <si>
     <t>Папір флористичний на флізиліновій основі 58х58см (171) 5-83442</t>
   </si>
   <si>
     <t>5-83442</t>
-  </si>
-[...4 lines deleted...]
-    <t>5-83381</t>
   </si>
   <si>
     <t>Папір флористичний на флізиліновій основі 58х58см (164) 5-83428</t>
   </si>
   <si>
     <t>5-83428</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -991,51 +970,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeb6f76ee11126780e35c58acbce431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af8721c0d79aae512d558adf0a9fa32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce08ba14064cff036ad9342ca818f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b780cad3c5d9458b943e4b9a932e5fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8a06ccbe273ab3319534730db3c5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a585e49fadccb21f1bd9800e7a8d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9656f4d12931c6a8b085db656155747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61210808d6331f9440fee7abda17a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cb41d38431b2062d07bd98f1a3e8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dcd6285162287773ae11a99ab8e1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03283c0e1b3f5ee26184e5cb196f894f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2a2cb3baec84debf80cbc3ea0e2ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a540d3b9ba4e9036dbe3eee4af86213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20219c5c9174fcd81eae00eea9189f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4b55daf76e29f9559cf42a1d38cfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2097cd537d5dd393f5b559e804ac32f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d6d68a3fb44765942e747d9e527d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae55b83c030c3843231e8686a6466d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ce25dd04115e0224bb2b67558ddf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c827ca5d5b4868e87486d0e9743f4f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e03b93400fa5f1f6424231540a9bb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94e967d3d687b2915513eabf19414522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2aaa43f98850976ed84254da243d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a4ecc70c5625696a6f9ec418a9bfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf9c787cb515e21c90412a6024ef4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5591770b995b835c0b0f361aae6c34326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5207b12df2285ce768ce76a80b55627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e71687b9f81469facd816e72512a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfbdd145e86d5371b7713583eaaa1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9d32131a72d0cea7a7429bf7e73d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09c2d664fef786bf74ba9cff81889931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c1385be19e69d71ac5528fc02f0ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f89284214a3decd5a7847f615ee2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa3d0340968e566af86a0d063c68a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7950413b37f1923819cbf57cfcc585c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e017d859e959d7c559b4a69e2f80d7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9e8f78fcc7477034cc5de3007739e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c9c48b9ae0a131626acc0397f936b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a44f18265d3fe3ef5067e6cf345a0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b534f806f9ddae6429618416278dccc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a34083041352f924e52f8e0da61d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698369db0cfd9445506766a74c10be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ea56a68406aff2fdf68c97602e61a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cff5c353f746e48bfc0d4dc764c5f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcec8ff27a8d656f2acb32d895730745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593c73937a0098192cc457852c01a4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc333ef3fb31b62c950751b2e6a3e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ac99ca4ce8cc681090907cd49a01a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e41cb36580e30d5a1839559a4f50449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfafb8b06b3b5942f45200c714b37b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6515d380f8109d3f29b63435dcc1f7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc853413d0eec4ae0475eee7113d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a5274eb153be2459b3cefe33d8b3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbba76e17e23d26bb6ab9a091af6f6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6eabbbddb1e1e98d5d7a4cad8184355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86307dffdcbc61fa4018050695e2a94256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c7c6c6d1f378c6bd6bf78b84c6fee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94485d322a82f160657c1afd5d9be38358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01a907aaa06ccaadbb426d7cba30cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f39b890372bb89e6d8f68c1aebf95c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a838b56c26c6e20463a66f96ee54361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec51e0b15c5291ee52964bd2149132f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dfedd017956bebfe647ce6763ea8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede5de263a5360ee59c6a320fa42ae964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f811dd0304c341c32bbc7de4a1920465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3598731f7d4e45f64f12119e3b1cc4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529be97da28e0dc27db21c17285bb7e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2447b3905804d7150493f48a4c10a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f466885e8f82613aaef15dfd6a29169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a7785312fd08d8611c578b08235b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830104c28b9ad218116fb008fbbc729671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399ff35f5ac9a659073b4c91128435272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968754edf79a5b2fbb04d580a0eb86c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb8f5697c15c8dc70cf307708e3fd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc91a4454840426393ce6bacaea97c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1345b9ee61b8bb3f3fdd8d0139f91d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7122e45388b07e0adca9d55fefa66c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872b9368cbbb945d66f8909c5ba4b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff67bb7ba78d8b7ab4203ae37f14a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aacf4f6b1ec9f762edc4da3d0dce880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46e9aebdf207244264fdee25b1666d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ddbf81d3873099667678e825cdcb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ea40a028a390848ea2843cae1fa0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a0f570970dbd2bc068e53ae5c70da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079b722aecc10681d71a783ead625a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30152aac35a1b8ff8966b754e694fae886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ab1948071cb007554f4e5ceb1646987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a64fb45f8316e265f3263fc57a73b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9b1e87193039cd196fcf66e226eea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e0bb51b3721fcadb6fa70dddb24ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353211a7000b297f07c9297049f9a9ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed4706993de1db4d6f483a3824a51192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7959a34c52ca91edb7f153ef060714c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87438b150b572238e3185b6ef2908f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c5130e22709136930231ac09eddf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbcc03718629bce4b1189321d6f69a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26560f7ecb80248b1072abb925dc7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c65bbed2cb4cafb08b2ccbb0013c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b345c0467eadb861da309993d363e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899b9a0148e11c6e3abd35368ffe9b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd141a85547564ae9119c33d0de6eea4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9e88b3dfdf23a7ff8debadd854459102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07ada5a8912cab24e6e42f975a1bce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0bd7b708503dd20c7b5fddc48c251104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb8024e2fa03b2dab728db466c19a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407eee64a9d360651c046276e020180106.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f2038ee48f222742d6b067b71040d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14b75fcac027356ac659cd88f34da02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72541926d46cdfccc1bdefe086d9bbf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4bffa6d62278ed45d2cf590de660c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6223f9e31f632c743af61bcecac1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5708d6dc9bc45e0e1057cf7cd2ae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a8e054566c0eff3abb537a29e4d027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b7f1fdc4dde3e1bc8e8467af8e4d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c0213ffd632fc8678498f3c0ee3899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92408009efb4ff44c98c9e4af575fb4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f8dd198c4f7db7698ed8b248fca3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328d2dc3c9d06b559b194bc84e399c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a96b777a789ffecb98e4d96d8f1ea013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d24283d232b997eab89a523870cc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92cbce50f4d849245b9c4d32081ca315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cd01dcfd152c8a63c7c0e81475e0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d1283e0cdfece48682452cda2ecc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183ac76597301d78eb47ab641447e3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d11c965c08e12530e4ca5cc7a27a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34742a753f9897c36a0242abaae96120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305e3692b717c00eb319d717017cbf221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96718c6a0d0b57227735144b8e465f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ef794579543dfbf0bb958bd47fb1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646cbd5355f819a900ccc61318c5ff824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feea5d4487b4fb5d0c63fb70b26c6a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecc1a4dc1c45f1f047eec9a963859a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ab04b03f85dc9d8a058597e926a9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09bd04394b99b07480e485271ebfc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69783212e27efa563d958030dbe50f7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dffc593f7b8119ad7d27483d50b9fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c3cddc0608b6a34b3c7067db89ebe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412d0934bfe9c4b494da1ecc4aedc1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af0136c26e7331371df0101f14898733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9a30f834f9c552a92ac54d524be9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569170b4e48ac0fab2fc3ddb1d6eded35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6222c9843d2b308d8d27ad18d5a7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ffaca8e516545335519fc6a6977ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e42afdc77903adffad684dedf490738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc79b639b99794a0f7c7c035a0092039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9ea9502409b9d9363cc3efc16aa2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad79987e684679b0f151d10d3a557a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2168ad1a44540282ed88291ccb9b1f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac5a957a3136a5e8818d6f1037f01b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d82c0b9d039307906c0b850c42f7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d2a6323a5be1082452dbc3aaf028c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc222dcd752936d7b8ccba7d1c7e9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac137854bb2739aeeb42973b6a4808447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1f598f66814bc4b1fa3e489812ed848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df172c7d1050477cde5bc318c16f9c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d8be86d556bed24ec38b46f65cb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67831baae818433d152252074aec4e6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad29bfb54492c33c85b50f2a70d92b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae10c63588c333ec5a6586588d471f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94047253e1282c406c13b3f07b7438154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bca5ee91bcaa8e0e89ba03f2b030155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa43115c9148437cef51124503a3dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabf5fc69391f0b5bb3a7d60ce8622c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce14cc89f5b5209b2c70657a732f2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb52af374e060e8d48b71e485ee028259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568f0a3170c62d4794188a47481d0d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60486046c4e6aa6402f4d12417c0df2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdda8efc85b193e98f41cc6039eb91862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177cb1c77cebe79c83a4ecfd4ca77f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bb00f6fcb246532ffecc5e42c589664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812cfe2c762769182654b63533c27e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992443354b0c9ec56888ba1381faff766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fd7069932fdeea00e608a2c0e06b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6e2d8713e5203e4390a69d04a257a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c37217f092017b514ad989ea31525769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c7e0349612d3623863bdcb2766d6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63f0968aefb7924da2175582c3015571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23243f64faf1d384ec456d1569ebef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8baee79160290a0786872b1cfc70773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01daa1c9a0802df61ed745b6cb0e17c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278f433983ff7694963988de21f249175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5f17927e300835df8f5c142233ff576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe44a06876a9a49d6a95923c5b59b3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb711e5361af295d461d40c46780c1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44ea031cce05654da3633ac486572379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d977c48c18ea95f1e9bc74785f1039780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821da2fa23b866d0699c1b458c825ddc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51627a5cd950845a68bbb5a58f97919282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a573661b7d491af0890f54ddee2ba183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecca58c7ce5d8fdb25430a444b218084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bb0d2e3b27e3ba3be8b63ac545e6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14204042f2a674aed5b162398210cd2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb460200d89701c3a348a9a517556187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb0dcb4dc4778cce8a7cf9ade4079888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64280b52065b0bb7d3ebfe5ba68820b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96efdb276d9ce7c4c3fe08a4de1edb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b184d639ae943618d0cf28330cd6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b3fb63efc01d9cb75626022adaac492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71990b15835f13ce93d84b53ae66935493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adca0a660caf406dfca0dc13f69b7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03709f7ed9842fd3eb1eb8c4361d178f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f8ee440ff7d78094466bfc47905af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5984d8b381e6f1aabf32089f48e3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0289502844f7996c6370cfa17a5ed4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a261eb8e8042ca419d40795fe2af5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8358f3634b0df7d660e00427ae3f435100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8663fce2fa3c2e227ecbbed244cd5101.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4013,200 +3992,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
-        <a:stretch>
-[...148 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4473,54 +4302,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/bumaga-floristicheskaya/787/?utm_source=price&amp;utm_campaign=price_bumaga-floristicheskaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M112"/>
+  <dimension ref="A1:M107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M112" sqref="M112"/>
+      <selection activeCell="M107" sqref="M107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4625,2893 +4454,2758 @@
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
         <v>5000000079650</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
         <v>5000000090952</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
         <v>5000000090938</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="8">
         <v>5000000090945</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="8">
         <v>5000000079674</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8">
         <v>5000000079667</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="8">
         <v>5000000079681</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000079711</v>
+        <v>5000000079704</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15" s="8">
-        <v>5000000079643</v>
+        <v>5000000079711</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" s="8">
-        <v>5000000090242</v>
+        <v>5000000079643</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="D17" s="8">
+        <v>5000000090242</v>
+      </c>
+      <c r="E17" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G17" s="6">
         <v>44</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="8">
+        <v>5000000090235</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F18" s="9" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G18" s="6">
         <v>44</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" s="8">
-        <v>5000000090211</v>
+        <v>5000000090228</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G19" s="6">
         <v>44</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" s="8">
-        <v>5000000090204</v>
+        <v>5000000090211</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G20" s="6">
         <v>44</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D21" s="8">
-        <v>5000000090198</v>
+        <v>5000000090204</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G21" s="6">
         <v>44</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D22" s="8">
         <v>5000000087563</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
         <v>158</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D23" s="8">
         <v>5000000087624</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
         <v>158</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D24" s="8">
         <v>5000000087570</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
         <v>158</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25" s="8">
         <v>5000000087617</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
         <v>158</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D26" s="8">
         <v>5000000087556</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
         <v>158</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D27" s="8">
         <v>5000000087587</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
         <v>158</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D28" s="8">
         <v>5000000087594</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
         <v>158</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D29" s="8">
         <v>5000000087549</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
         <v>158</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D30" s="8">
         <v>5000000087532</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G30" s="6">
         <v>175.5</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D31" s="8">
-        <v>5000000087525</v>
+        <v>5000000087679</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>175.5</v>
+        <v>126</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C32" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D32" s="8">
+        <v>5000000087716</v>
+      </c>
+      <c r="E32" s="7" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
         <v>126</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D33" s="8">
-        <v>5000000087716</v>
+        <v>5000000087709</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
         <v>126</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D34" s="8">
-        <v>5000000087709</v>
+        <v>5000000087648</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
         <v>126</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D35" s="8">
-        <v>5000000087648</v>
+        <v>5000000087631</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
         <v>126</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D36" s="8">
-        <v>5000000087631</v>
+        <v>5000000087754</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
         <v>126</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D37" s="8">
-        <v>5000000087754</v>
+        <v>5000000087686</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
         <v>126</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D38" s="8">
-        <v>5000000087686</v>
+        <v>5000000087723</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
         <v>126</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D39" s="8">
-        <v>5000000087723</v>
+        <v>5000000087730</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
         <v>126</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D40" s="8">
-        <v>5000000087730</v>
+        <v>5000000087693</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
         <v>126</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D41" s="8">
-        <v>5000000087693</v>
+        <v>5000000087747</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
         <v>126</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D42" s="8">
-        <v>5000000087747</v>
+        <v>5000000087655</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
         <v>126</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D43" s="8">
-        <v>5000000087655</v>
+        <v>5000000087662</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
         <v>126</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D44" s="8">
-        <v>5000000087662</v>
+        <v>5000000086931</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C45" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="D45" s="8">
+        <v>5000000086924</v>
+      </c>
+      <c r="E45" s="7" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
         <v>118</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D46" s="8">
-        <v>5000000086924</v>
+        <v>5000000086900</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
         <v>118</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D47" s="8">
-        <v>5000000086900</v>
+        <v>5000000086894</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
         <v>118</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D48" s="8">
-        <v>5000000086894</v>
+        <v>5000000087150</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
         <v>118</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C49" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D49" s="8">
+        <v>5000000087112</v>
+      </c>
+      <c r="E49" s="7" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
         <v>118</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D50" s="8">
-        <v>5000000087112</v>
+        <v>5000000087143</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
         <v>118</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D51" s="8">
-        <v>5000000087143</v>
+        <v>5000000087136</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
         <v>118</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D52" s="8">
-        <v>5000000087136</v>
+        <v>5000000087129</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
         <v>118</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D53" s="8">
-        <v>5000000087129</v>
+        <v>5000000087105</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
         <v>118</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D54" s="8">
-        <v>5000000087105</v>
+        <v>5000000087099</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
         <v>118</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D55" s="8">
-        <v>5000000087099</v>
+        <v>5000000087082</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="6">
         <v>118</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D56" s="8">
-        <v>5000000087082</v>
+        <v>5000000087075</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
         <v>118</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D57" s="8">
-        <v>5000000087075</v>
+        <v>5000000087068</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="6">
         <v>118</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D58" s="8">
-        <v>5000000087068</v>
+        <v>5000000087167</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G58" s="6">
         <v>118</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D59" s="8">
-        <v>5000000087167</v>
+        <v>5000000087334</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G59" s="6">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C60" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D60" s="8">
+        <v>5000000087327</v>
+      </c>
+      <c r="E60" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="D60" s="8">
-[...2 lines deleted...]
-      <c r="E60" s="7" t="s">
+      <c r="F60" s="9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G60" s="6">
         <v>148</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D61" s="8">
-        <v>5000000087327</v>
+        <v>5000000087310</v>
       </c>
       <c r="E61" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F61" s="9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G61" s="6">
         <v>148</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D62" s="8">
-        <v>5000000087310</v>
+        <v>5000000087303</v>
       </c>
       <c r="E62" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F62" s="9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G62" s="6">
         <v>148</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D63" s="8">
-        <v>5000000087303</v>
+        <v>5000000087297</v>
       </c>
       <c r="E63" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F63" s="9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G63" s="6">
         <v>148</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D64" s="8">
-        <v>5000000087297</v>
+        <v>5000000087280</v>
       </c>
       <c r="E64" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F64" s="9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G64" s="6">
         <v>148</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D65" s="8">
-        <v>5000000087280</v>
+        <v>5000000087273</v>
       </c>
       <c r="E65" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F65" s="9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G65" s="6">
         <v>148</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D66" s="8">
-        <v>5000000087273</v>
+        <v>5000000087259</v>
       </c>
       <c r="E66" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F66" s="9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G66" s="6">
         <v>148</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D67" s="8">
-        <v>5000000087259</v>
+        <v>5000000087242</v>
       </c>
       <c r="E67" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F67" s="9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G67" s="6">
         <v>148</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D68" s="8">
-        <v>5000000087242</v>
+        <v>5000000088805</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="G68" s="6">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C69" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D69" s="8">
+        <v>5000000088812</v>
+      </c>
+      <c r="E69" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="D69" s="8">
-[...2 lines deleted...]
-      <c r="E69" s="7" t="s">
+      <c r="F69" s="9" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G69" s="6">
         <v>99</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D70" s="8">
-        <v>5000000088812</v>
+        <v>5000000088829</v>
       </c>
       <c r="E70" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="F70" s="9" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G70" s="6">
         <v>99</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D71" s="8">
-        <v>5000000088829</v>
+        <v>5000000088836</v>
       </c>
       <c r="E71" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="F71" s="9" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G71" s="6">
         <v>99</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D72" s="8">
-        <v>5000000088836</v>
+        <v>5000000088843</v>
       </c>
       <c r="E72" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="F72" s="9" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G72" s="6">
         <v>99</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D73" s="8">
-        <v>5000000088843</v>
+        <v>5000000088850</v>
       </c>
       <c r="E73" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="F73" s="9" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G73" s="6">
         <v>99</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D74" s="8">
-        <v>5000000088850</v>
+        <v>5000000079926</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="G74" s="6">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D75" s="8">
-        <v>5000000079926</v>
+        <v>5000000079803</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F75" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="G75" s="6">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C76" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D76" s="8">
+        <v>5000000079810</v>
+      </c>
+      <c r="E76" s="7" t="s">
         <v>170</v>
       </c>
-      <c r="D76" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F76" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="G76" s="6">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D77" s="8">
-        <v>5000000079803</v>
+        <v>5000000079834</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G77" s="6">
         <v>135</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D78" s="8">
-        <v>5000000079810</v>
+        <v>5000000079858</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G78" s="6">
         <v>135</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D79" s="8">
-        <v>5000000079827</v>
+        <v>5000000079865</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G79" s="6">
         <v>135</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D80" s="8">
-        <v>5000000079834</v>
+        <v>5100000026361</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="G80" s="6">
-        <v>135</v>
+        <v>110</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D81" s="8">
-        <v>5000000079858</v>
+        <v>5000000082841</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="G81" s="6">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D82" s="8">
-        <v>5000000079865</v>
+        <v>5000000082827</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="G82" s="6">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="D83" s="8">
+        <v>5000000082810</v>
+      </c>
+      <c r="E83" s="7" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="6">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D84" s="8">
-        <v>5000000082841</v>
+        <v>5000000079780</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G84" s="6">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C85" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="D85" s="8">
+        <v>5000000079766</v>
+      </c>
+      <c r="E85" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="D85" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F85" s="9" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G85" s="6">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D86" s="8">
-        <v>5000000082810</v>
+        <v>5000000079636</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>19</v>
+        <v>197</v>
       </c>
       <c r="G86" s="6">
-        <v>136</v>
+        <v>74.5</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D87" s="8">
-        <v>5000000079780</v>
+        <v>5000000079582</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>196</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>135</v>
+        <v>197</v>
       </c>
       <c r="G87" s="6">
-        <v>138</v>
+        <v>74.5</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D88" s="8">
-        <v>5000000079766</v>
+        <v>5000000079605</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>196</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>135</v>
+        <v>197</v>
       </c>
       <c r="G88" s="6">
-        <v>138</v>
+        <v>74.5</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D89" s="8">
-        <v>5000000079636</v>
+        <v>5000000079612</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="G89" s="6">
         <v>74.5</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D90" s="8">
-        <v>5000000079582</v>
+        <v>5000000082896</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>202</v>
+        <v>134</v>
       </c>
       <c r="G90" s="6">
-        <v>74.5</v>
+        <v>69.5</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C91" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="D91" s="8">
+        <v>5000000082940</v>
+      </c>
+      <c r="E91" s="7" t="s">
         <v>206</v>
       </c>
-      <c r="D91" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F91" s="9" t="s">
-        <v>202</v>
+        <v>134</v>
       </c>
       <c r="G91" s="6">
-        <v>74.5</v>
+        <v>69.5</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D92" s="8">
-        <v>5000000079612</v>
+        <v>5000000082889</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>202</v>
+        <v>134</v>
       </c>
       <c r="G92" s="6">
-        <v>74.5</v>
+        <v>69.5</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D93" s="8">
-        <v>5000000082896</v>
+        <v>5000000082971</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G93" s="6">
         <v>69.5</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D94" s="8">
-        <v>5000000082940</v>
+        <v>5000000082933</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G94" s="6">
         <v>69.5</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D95" s="8">
-        <v>5000000082889</v>
+        <v>5000000082902</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G95" s="6">
         <v>69.5</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D96" s="8">
-        <v>5000000082971</v>
+        <v>5000000082926</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G96" s="6">
         <v>69.5</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D97" s="8">
-        <v>5000000082933</v>
+        <v>5000000082964</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G97" s="6">
         <v>69.5</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D98" s="8">
-        <v>5000000082902</v>
+        <v>5000000082919</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G98" s="6">
         <v>69.5</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D99" s="8">
-        <v>5000000082926</v>
+        <v>5000000082957</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G99" s="6">
         <v>69.5</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D100" s="8">
-        <v>5000000082964</v>
+        <v>5000000084821</v>
       </c>
       <c r="E100" s="7" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="F100" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G100" s="6">
-        <v>69.5</v>
+        <v>50</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C101" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D101" s="8">
+        <v>5000000084814</v>
+      </c>
+      <c r="E101" s="7" t="s">
         <v>227</v>
       </c>
-      <c r="D101" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F101" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G101" s="6">
-        <v>69.5</v>
+        <v>50</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D102" s="8">
-        <v>5000000082957</v>
+        <v>5000000084807</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="F102" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G102" s="6">
-        <v>69.5</v>
+        <v>50</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D103" s="8">
-        <v>5000000084821</v>
+        <v>5000000084838</v>
       </c>
       <c r="E103" s="7" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F103" s="9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G103" s="6">
         <v>50</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="71">
       <c r="A104" s="6"/>
       <c r="B104" s="7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D104" s="8">
-        <v>5000000084814</v>
+        <v>5000000083374</v>
       </c>
       <c r="E104" s="7" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="F104" s="9" t="s">
-        <v>135</v>
+        <v>237</v>
       </c>
       <c r="G104" s="6">
-        <v>50</v>
+        <v>136.5</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="71">
       <c r="A105" s="6"/>
       <c r="B105" s="7" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C105" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="D105" s="8">
+        <v>5000000083398</v>
+      </c>
+      <c r="E105" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="D105" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F105" s="9" t="s">
-        <v>135</v>
+        <v>237</v>
       </c>
       <c r="G105" s="6">
-        <v>50</v>
+        <v>136.5</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="71">
       <c r="A106" s="6"/>
       <c r="B106" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="D106" s="8">
+        <v>5000000083442</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="F106" s="9" t="s">
         <v>237</v>
       </c>
-      <c r="C106" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G106" s="6">
-        <v>50</v>
+        <v>136.5</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6"/>
       <c r="M106" s="5"/>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="71">
       <c r="A107" s="6"/>
       <c r="B107" s="7" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D107" s="8">
-        <v>5000000083404</v>
+        <v>5000000083428</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="F107" s="9" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="G107" s="6">
         <v>136.5</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6"/>
       <c r="M107" s="5"/>
-    </row>
-[...133 lines deleted...]
-      <c r="M112" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>