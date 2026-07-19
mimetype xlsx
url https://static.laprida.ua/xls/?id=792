--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,395 +14,1097 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Краби для волосся металеві "Fashion"</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:44</t>
+    <t>17:37</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Краб "Fashion 16" металевий срібло матовий 7,5см 1-186420</t>
-[...2 lines deleted...]
-    <t>1-186420</t>
+    <t>Краб металевий чорний матовий 4,5см 1-206166</t>
+  </si>
+  <si>
+    <t>1-206166</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:средние (4 - 7,5 см)
 Матеріал:металл
 Дизайн:без камней
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>Краб "Fashion 04" металевий золото сталь 4см 1-160475</t>
-[...32 lines deleted...]
-    <t>1-199383</t>
+    <t>Краб металевий сталь 4,5см 1-206180</t>
+  </si>
+  <si>
+    <t>1-206180</t>
+  </si>
+  <si>
+    <t>Краб металевий срібло сталь 4,5см 1-206173</t>
+  </si>
+  <si>
+    <t>1-206173</t>
+  </si>
+  <si>
+    <t>Краб металевий золото сталь 4,5см 1-206159</t>
+  </si>
+  <si>
+    <t>1-206159</t>
+  </si>
+  <si>
+    <t>Краб металевий золото матовий 4,5см 1-206142</t>
+  </si>
+  <si>
+    <t>1-206142</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий з керамікою 11,5см 1-204414</t>
+  </si>
+  <si>
+    <t>1-204414</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:большие (8 - 12 см)
+Матеріал:металл
+Дизайн:без камней
+</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (8см) 1-209075</t>
+  </si>
+  <si>
+    <t>1-209075</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:средние (4 - 7,5 см)
+Матеріал:металл+пластик
+Дизайн:без камней
+</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (8см) 1-209068</t>
+  </si>
+  <si>
+    <t>1-209068</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (8см) 1-208757</t>
+  </si>
+  <si>
+    <t>1-208757</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (7см) 1-208924</t>
+  </si>
+  <si>
+    <t>1-208924</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (7см) 1-208917</t>
+  </si>
+  <si>
+    <t>1-208917</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (7см) 1-208900</t>
+  </si>
+  <si>
+    <t>1-208900</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (4,5см) 1-208733</t>
+  </si>
+  <si>
+    <t>1-208733</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (12см) 1-209006</t>
+  </si>
+  <si>
+    <t>1-209006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:большие (8 - 12 см)
+Матеріал:металл+пластик
+Дизайн:без камней
+</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (12см) 1-208993</t>
+  </si>
+  <si>
+    <t>1-208993</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (12см) 1-208986</t>
+  </si>
+  <si>
+    <t>1-208986</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (11см) 1-209099</t>
+  </si>
+  <si>
+    <t>1-209099</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (11см) 1-209082</t>
+  </si>
+  <si>
+    <t>1-209082</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (11,5см) 1-208955</t>
+  </si>
+  <si>
+    <t>1-208955</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (11,5см) 1-208948</t>
+  </si>
+  <si>
+    <t>1-208948</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (11,5см) 1-208931</t>
+  </si>
+  <si>
+    <t>1-208931</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (10см) 1-208979</t>
+  </si>
+  <si>
+    <t>1-208979</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий+пластик (10см) 1-208962</t>
+  </si>
+  <si>
+    <t>1-208962</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий чорний матовий (7см) 1-208818</t>
+  </si>
+  <si>
+    <t>1-208818</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металева сталь (7см) 1-208795</t>
+  </si>
+  <si>
+    <t>1-208795</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий срібло сталь (7см) 1-208788</t>
+  </si>
+  <si>
+    <t>1-208788</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий срібло з перлами 11см 1-205954</t>
+  </si>
+  <si>
+    <t>1-205954</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий з камінням (6см) 1-208832</t>
+  </si>
+  <si>
+    <t>1-208832</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:средние (4 - 7,5 см)
+Матеріал:металл
+Дизайн:с камнями
+</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий з камінням (6см) 1-208825</t>
+  </si>
+  <si>
+    <t>1-208825</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий золотий з камінням 11,5см 1-204582</t>
+  </si>
+  <si>
+    <t>1-204582</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:большие (8 - 12 см)
+Матеріал:металл
+Дизайн:с камнями
+</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий золотий з перлами 11см 1-205947</t>
+  </si>
+  <si>
+    <t>1-205947</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий золото сталь (7см) 1-208771</t>
+  </si>
+  <si>
+    <t>1-208771</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий золото матовий (7см) 1-208801</t>
+  </si>
+  <si>
+    <t>1-208801</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий леопардовий 7,5см 1-186192</t>
+  </si>
+  <si>
+    <t>1-186192</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий леопардовий 4см 1-194111</t>
+  </si>
+  <si>
+    <t>1-194111</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий леопардовий 1-178548</t>
+  </si>
+  <si>
+    <t>1-178548</t>
+  </si>
+  <si>
+    <t>Краб "Fashion зигзак" металевий золотий з камінням 11,5см 1-204322</t>
+  </si>
+  <si>
+    <t>1-204322</t>
+  </si>
+  <si>
+    <t>Краб "Fashion зигзаг" металевий срібло з камінням 11,5см 1-204339</t>
+  </si>
+  <si>
+    <t>1-204339</t>
+  </si>
+  <si>
+    <t>Краб "Fashion star" металевий срібло сталь 6см 1-207736</t>
+  </si>
+  <si>
+    <t>1-207736</t>
+  </si>
+  <si>
+    <t>Краб "Fashion star" металевий золото сталь 6см 1-207729</t>
+  </si>
+  <si>
+    <t>1-207729</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 33" металевий матовий 11,5см 1-204421</t>
+  </si>
+  <si>
+    <t>1-204421</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 32" металевий чорний 7см 1-191134</t>
+  </si>
+  <si>
+    <t>1-191134</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 31" металевий чорний 5см 1-199451</t>
+  </si>
+  <si>
+    <t>1-199451</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 30" металевий чорний 11,5см 1-193749</t>
+  </si>
+  <si>
+    <t>1-193749</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 30" металева сталь 11,5см 1-193732</t>
+  </si>
+  <si>
+    <t>1-193732</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 30" металевий срібло сталь 11,5см 1-193725</t>
+  </si>
+  <si>
+    <t>1-193725</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 30" металевий коричневий 11,5 см 1-193756</t>
+  </si>
+  <si>
+    <t>1-193756</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 30" металевий золото сталь 11,5см 1-193718</t>
+  </si>
+  <si>
+    <t>1-193718</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 30" металевий золото матовий 11,5см 1-193701</t>
+  </si>
+  <si>
+    <t>1-193701</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 29" металевий чорний матовий 12см 1-200942</t>
+  </si>
+  <si>
+    <t>1-200942</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 29" металева сталь 12см 1-200966</t>
+  </si>
+  <si>
+    <t>1-200966</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 29" металевий срібло матовий 12см 1-200973</t>
+  </si>
+  <si>
+    <t>1-200973</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 29" металевий золото сталь 12см 1-200959</t>
+  </si>
+  <si>
+    <t>1-200959</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 29" металевий золото матовий 12см 1-200935</t>
+  </si>
+  <si>
+    <t>1-200935</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 28" металевий срібло матовий 12см 1-200904</t>
+  </si>
+  <si>
+    <t>1-200904</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 28" металевий золото матовий 12см 1-200874</t>
+  </si>
+  <si>
+    <t>1-200874</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 27" металевий чорний матовий 11,5см 1-204568</t>
+  </si>
+  <si>
+    <t>1-204568</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 27" металева сталь 11,5см 1-186345</t>
+  </si>
+  <si>
+    <t>1-186345</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 27" металевий срібло сталь 11,5см 1-186338</t>
+  </si>
+  <si>
+    <t>1-186338</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 27" металевий золото сталь 11,5см 1-204575</t>
+  </si>
+  <si>
+    <t>1-204575</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 26" металевий чорний 11,5см 1-186482</t>
+  </si>
+  <si>
+    <t>1-186482</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 26" металевий чорний 11,5см 1-186451</t>
+  </si>
+  <si>
+    <t>1-186451</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 26" металевий срібло сталь 11,5см 1-199376</t>
+  </si>
+  <si>
+    <t>1-199376</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 26" металевий срібло матовий 11,5см 1-186475</t>
+  </si>
+  <si>
+    <t>1-186475</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 26" металевий коричневий 11,5 см 1-186499</t>
+  </si>
+  <si>
+    <t>1-186499</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 26" металевий золото сталь 11,5см 1-199369</t>
+  </si>
+  <si>
+    <t>1-199369</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 26" металевий золото матовий 11,5 см 1-186468</t>
+  </si>
+  <si>
+    <t>1-186468</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 22" металевий чорний 7,5см 1-186161</t>
+  </si>
+  <si>
+    <t>1-186161</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 22" металева сталь 7,5см 1-204544</t>
+  </si>
+  <si>
+    <t>1-204544</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 22" металевий срібло матовий 7,5см 1-186154</t>
+  </si>
+  <si>
+    <t>1-186154</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 22" металевий коричневий 7,5 см 1-186178</t>
+  </si>
+  <si>
+    <t>1-186178</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 22" металевий золото сталь 7,5см 1-204551</t>
+  </si>
+  <si>
+    <t>1-204551</t>
   </si>
   <si>
     <t>Краб "Fashion 22" металевий золото матовий 7,5см 1-186147</t>
   </si>
   <si>
     <t>1-186147</t>
   </si>
   <si>
-    <t>Краб "Fashion 20" металевий срібло матовий 7,5см 1-173291</t>
-[...2 lines deleted...]
-    <t>1-173291</t>
+    <t>Краб "Fashion 21" металевий срібло сталь 7,5см 1-199314</t>
+  </si>
+  <si>
+    <t>1-199314</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 21" металевий срібло матовий 7,5 см 1-173345</t>
+  </si>
+  <si>
+    <t>1-173345</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 21" металевий коричневий 7,5 см 1-173338</t>
+  </si>
+  <si>
+    <t>1-173338</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 21" металевий золото сталь 7,5см 1-199307</t>
+  </si>
+  <si>
+    <t>1-199307</t>
   </si>
   <si>
     <t>Краб "Fashion 21" металевий золото матовий 7,5см 1-173321</t>
   </si>
   <si>
     <t>1-173321</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
 Розмір:большие (8 - 12 см)
 Дизайн:без камней
 </t>
   </si>
   <si>
-    <t>Краб "Fashion 31" металевий білий 5см 1-186307</t>
-[...2 lines deleted...]
-    <t>1-186307</t>
+    <t>Краб "Fashion 20" металевий чорний 7,5см 1-165678</t>
+  </si>
+  <si>
+    <t>1-165678</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 20" металева сталь 7,5см 1-173277</t>
+  </si>
+  <si>
+    <t>1-173277</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 20" металевий срібло сталь 7,5см 1-199420</t>
+  </si>
+  <si>
+    <t>1-199420</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 20" металевий срібло матовий 7,5см 1-173291</t>
+  </si>
+  <si>
+    <t>1-173291</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 20" металевий золото матовий 7,5см 1-173284</t>
+  </si>
+  <si>
+    <t>1-173284</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 16" металевий срібло сталь 7,5см 1-199352</t>
+  </si>
+  <si>
+    <t>1-199352</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 16" металевий срібло матовий 7,5см 1-186420</t>
+  </si>
+  <si>
+    <t>1-186420</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 16" металевий коричневий 7,5 см 1-186444</t>
+  </si>
+  <si>
+    <t>1-186444</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 16" металевий золото сталь 7,5см 1-199345</t>
+  </si>
+  <si>
+    <t>1-199345</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 16" металевий золото матовий 7,5 см 1-186406</t>
+  </si>
+  <si>
+    <t>1-186406</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 112" металевий срібло з камінням 12см 1-204476</t>
+  </si>
+  <si>
+    <t>1-204476</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 112" металевий золото з камінням 12см 1-204469</t>
+  </si>
+  <si>
+    <t>1-204469</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 111" металевий з камінням 13,5см 1-204391</t>
+  </si>
+  <si>
+    <t>1-204391</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 111" металевий з камінням 13,5см 1-204377</t>
+  </si>
+  <si>
+    <t>1-204377</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 110" металевий з камінням 11,5см 1-204360</t>
+  </si>
+  <si>
+    <t>1-204360</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 110" металевий з камінням 11,5см 1-204353</t>
+  </si>
+  <si>
+    <t>1-204353</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 110" металевий з камінням 11,5см 1-204346</t>
+  </si>
+  <si>
+    <t>1-204346</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 11" металевий чорний 4,5см 1-168471</t>
+  </si>
+  <si>
+    <t>1-168471</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 11" металевий рожевий 4,5см 1-168495</t>
+  </si>
+  <si>
+    <t>1-168495</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 11" металевий коричневий 4,5 см 1-168488</t>
+  </si>
+  <si>
+    <t>1-168488</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 109" металевий золотий з камінням 11см 1-199093</t>
+  </si>
+  <si>
+    <t>1-199093</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 108" металевий срібло з камінням 9см 1-204599</t>
+  </si>
+  <si>
+    <t>1-204599</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 108" металевий золотий з камінням 9см 1-194500</t>
+  </si>
+  <si>
+    <t>1-194500</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 104" металевий золотий з камінням 11,5см 1-200751</t>
+  </si>
+  <si>
+    <t>1-200751</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 104" металевий золотий з камінням 11,5см 1-200744</t>
+  </si>
+  <si>
+    <t>1-200744</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 104" металевий золотий з камінням 11,5см 1-200737</t>
+  </si>
+  <si>
+    <t>1-200737</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий золотий з камінням 11,5см 1-200669</t>
+  </si>
+  <si>
+    <t>1-200669</t>
+  </si>
+  <si>
+    <t>Краб "Fashion" металевий золотий з камінням 11,5см 1-200652</t>
+  </si>
+  <si>
+    <t>1-200652</t>
   </si>
   <si>
     <t>Краб "Fashion 10" металевий чорний матовий 5см 1-204513</t>
   </si>
   <si>
     <t>1-204513</t>
   </si>
   <si>
-    <t>Краб "Fashion 24" металевий золото матовий 12см 1-200775</t>
-[...32 lines deleted...]
-    <t>1-200874</t>
+    <t>Краб "Fashion 10" металевий коричневий 1-165609</t>
+  </si>
+  <si>
+    <t>1-165609</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 09" металевий чорний 1-165654</t>
+  </si>
+  <si>
+    <t>1-165654</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 09" металева сталь 5см 1-204490</t>
+  </si>
+  <si>
+    <t>1-204490</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 09" металевий коричневий 1-165630</t>
+  </si>
+  <si>
+    <t>1-165630</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 09" металевий золото сталь 5см 1-204506</t>
+  </si>
+  <si>
+    <t>1-204506</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 09" металевий золото матовий 1-165647</t>
+  </si>
+  <si>
+    <t>1-165647</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 08" металевий чорний 5см 1-186246</t>
+  </si>
+  <si>
+    <t>1-186246</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 08" металевий срібло сталь 5см 1-204483</t>
+  </si>
+  <si>
+    <t>1-204483</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 08" металевий срібло матовий 5см 1-186239</t>
+  </si>
+  <si>
+    <t>1-186239</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 08" металевий коричневий 5см 1-186253</t>
+  </si>
+  <si>
+    <t>1-186253</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 08" металевий золото матовий 5см 1-186222</t>
+  </si>
+  <si>
+    <t>1-186222</t>
   </si>
   <si>
     <t>Краб "Fashion 07" металевий чорний матовий 4,5см 1-193817</t>
   </si>
   <si>
     <t>1-193817</t>
   </si>
   <si>
-    <t>Краб металевий золото матовий 4,5см 1-206142</t>
-[...14 lines deleted...]
-    <t>1-186154</t>
+    <t>Краб "Fashion 07" металева сталь 4,5см 1-193800</t>
+  </si>
+  <si>
+    <t>1-193800</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 07" металевий срібло сталь 4,5см 1-193794</t>
+  </si>
+  <si>
+    <t>1-193794</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 07" металевий срібло матовий 4,5см 1-193763</t>
+  </si>
+  <si>
+    <t>1-193763</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 07" металевий коричневий 10см 1-193824</t>
+  </si>
+  <si>
+    <t>1-193824</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 07" металевий золото 4,5см 1-193787</t>
+  </si>
+  <si>
+    <t>1-193787</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 07" металевий золото матовий 4,5см 1-193770</t>
+  </si>
+  <si>
+    <t>1-193770</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 06" металевий чорний 5см 1-178616</t>
+  </si>
+  <si>
+    <t>1-178616</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 06" металева сталь 5см 1-199291</t>
+  </si>
+  <si>
+    <t>1-199291</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 06" металевий срібло сталь 5см 1-199284</t>
+  </si>
+  <si>
+    <t>1-199284</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 06" металевий срібло матовий 5см 1-178623</t>
+  </si>
+  <si>
+    <t>1-178623</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 06" металевий коричневий 5см 1-178593</t>
+  </si>
+  <si>
+    <t>1-178593</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 06" металевий золото сталь 5см 1-178586</t>
+  </si>
+  <si>
+    <t>1-178586</t>
   </si>
   <si>
     <t>Краб "Fashion 06" металевий золото матовий 5см1-178609</t>
   </si>
   <si>
     <t>1-178609</t>
   </si>
   <si>
-    <t>Краб "Fashion 03" металевий срібло матовий 4,5см 1-165616</t>
-[...38 lines deleted...]
-    <t>1-200942</t>
+    <t>Краб "Fashion 05" металевий чорний 1-173406</t>
+  </si>
+  <si>
+    <t>1-173406</t>
   </si>
   <si>
     <t>Краб "Fashion 04" металевий чорний матовий 4см 1-199468</t>
   </si>
   <si>
     <t>1-199468</t>
   </si>
   <si>
-    <t>Краб "Fashion 07" металевий золото матовий 4,5см 1-193770</t>
-[...32 lines deleted...]
-    <t>1-165623</t>
+    <t>Краб "Fashion 04" металева сталь 4см 1-160512</t>
+  </si>
+  <si>
+    <t>1-160512</t>
   </si>
   <si>
     <t>Краб "Fashion 04" металевий срібло матовий 4см 1-160482</t>
   </si>
   <si>
     <t>1-160482</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
 Розмір:средние (4 - 7,5 см)
 Дизайн:без камней
 </t>
   </si>
   <si>
-    <t>Краб "Fashion 06" металевий срібло матовий 5см 1-178623</t>
-[...20 lines deleted...]
-    <t>1-208818</t>
+    <t>Краб "Fashion 04" металевий рожеве золото 4см1-160499</t>
+  </si>
+  <si>
+    <t>1-160499</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 04" металевий золото сталь 4см 1-199475</t>
+  </si>
+  <si>
+    <t>1-199475</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 04" металевий золото сталь 4см 1-160475</t>
+  </si>
+  <si>
+    <t>1-160475</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 03" металевий чорний 4,5см 1-173253</t>
+  </si>
+  <si>
+    <t>1-173253</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 03" металевий сталь 4,5см 1-173260</t>
+  </si>
+  <si>
+    <t>1-173260</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 03" металевий срібло сталь 4,5см 1-199406</t>
+  </si>
+  <si>
+    <t>1-199406</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 03" металевий срібло матовий 4,5см 1-165616</t>
+  </si>
+  <si>
+    <t>1-165616</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 03" металевий коричневий 4,5 см 1-165623</t>
+  </si>
+  <si>
+    <t>1-165623</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 03" металевий золото сталь 4,5см 1-199390</t>
+  </si>
+  <si>
+    <t>1-199390</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 03" металевий золото матовий 4,5см 1-199383</t>
+  </si>
+  <si>
+    <t>1-199383</t>
   </si>
   <si>
     <t>Краб "Fashion 02" металевий чорний матовий 4,5см 1-201024</t>
   </si>
   <si>
     <t>1-201024</t>
   </si>
   <si>
-    <t>Краб "Fashion" металевий золото матовий (7см) 1-208801</t>
-[...14 lines deleted...]
-    <t>1-173345</t>
+    <t>Краб "Fashion 01" металева сталь 5см 1-199338</t>
+  </si>
+  <si>
+    <t>1-199338</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 01" металевий срібло сталь 5см 1-199321</t>
+  </si>
+  <si>
+    <t>1-199321</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 01" металевий срібло матовий 5см 1-186376</t>
+  </si>
+  <si>
+    <t>1-186376</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 01" металевий золото сталь 5см 1-186352</t>
+  </si>
+  <si>
+    <t>1-186352</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 01" металевий золото матовий 5см 1-186369</t>
+  </si>
+  <si>
+    <t>1-186369</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 32" металевий білий 7см 1-191141</t>
+  </si>
+  <si>
+    <t>1-191141</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 24" металевий золото матовий 12см 1-200775</t>
+  </si>
+  <si>
+    <t>1-200775</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 02" металевий срібло матовий 4,5см 1-201017</t>
+  </si>
+  <si>
+    <t>1-201017</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 02" металевий золото матовий 4,5см 1-200980</t>
+  </si>
+  <si>
+    <t>1-200980</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 01" металевий чорний матовий 5см 1-186383</t>
+  </si>
+  <si>
+    <t>1-186383</t>
+  </si>
+  <si>
+    <t>Краб "Fashion 31" металевий білий 5см 1-186307</t>
+  </si>
+  <si>
+    <t>1-186307</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -477,51 +1179,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa880309584f428ef84f3d3234d8cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3783069b6414793f5602f2716d5dcc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65c7f248fb91c5d831d6f2b45af86e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd2ceedb6db43db171ee612a77a38d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af43c0479757c4079df9d5129792c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279734f0e5e7698633fec5ba53ca7fca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fffb1cfc5d96a1aba0a645a3f059b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da578da125e5763cf67b04ceb067e6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d5e5fd802aaba483fb2b176b01eed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cf36a8a866e1e95a1a78435fa287010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f12e9c50c78e8eaa43c99cfe40abd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ca75bcc674fcb82a75340e48a30f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff846e2e8e54168a4042427d97352c7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246360b838089369915bd9644d88f1aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49766dd7af22a2e5eae1572d25929715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3fa4784b60bb8386bb681d5d68c7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840550d2c5377b94e4abf452d65236017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47028e3f99a4e91eaa07c3a8d423cbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016aa1fee80531b8dfbc35d2eeb4a3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e237c67b5e2ca3cdc3672b952579920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0e7fbad8f128e7cae664a19e9925121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9bd37738966eb142643d6174ec57322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a11c240e0c82e9e3a118ab437504d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b20d9a8a9a9e24aa216f853b8e3b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dc853730176d023517ed3716106f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e963e0a3604c4b461e510e1216343a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa875990bb9ee4e20991b7ebba259fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c8c21f45d875b3d0743b723ae0b1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89508dec18e1e640a488b09cd3af1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d07ba5f03b9fa882e1acdf5132002730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cee2624abf9a77f9e7a125b855d28631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a22771bb64e1f30dc9b8e4cf5df47432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5a040644c21a93a6f09127d8590133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859b62e2289831efe61b60fb0b2ef4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541110259af308e09be9030040e1bddd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b10077cdfc84ceff1c0cc6f3369cdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeb3e781c370b99796f0e11d2b1eee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11faab13e0863ee8e7caabf5a3cb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee346e211317ea2d7f2833531647c5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae8741d69d435836c5b5db67c9c4f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9f5b5733c055e786a2eaa3e45c67341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa8c446a75e87e196896f95e0e617142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f38d65f339dce0c8461168beb0b2b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dfa165fe43e9ff72d5cf347f34ed144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd584034853eaa910fe954fb115be83345.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b2b860f3f91c10b32d9bc6b5fb32c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1385612a8fbbc2dae8401573fd27d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fc5e2c8b6e7fd8c32ad021b63e5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc82dffada7a6d318d7e59a9624c384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cc999ac95a97dc06d3c1efeb142c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed3cbc41a70066c06ee8e0a6bd0046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ea3c6b1d4f1231b85f086ab3a85fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a050937db1dbc78a1790d54ef286418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813651a0b05f5004609d5cf33f2a3139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554fc4396c864ffd5c87f19f40865f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166962daddc0bf2a06d1a9b81ffde5de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85cafece2a9d02b4e911b00a3d0b6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ee8a57c11d745b97c036e390711ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b9a436d24a98bf2049ce4fda99d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8b018c688052f793c529d94405a0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36697a61b699ca92a0c984a25f5097ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a9a0b94ce78f15ece6ffd59f652817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cc627c204d052dd520a3b920edc5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb2f22c6d1bc63ca340825e9bca5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c699608ee6d4d8e91816ca4ef7dba420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cbf2c76f213b46a367634da0e019421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34381d62ce2218972bc2d5f6a712431722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48e7e2504d5d414ea7022fce36cda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39daef34609a0810aa9bbc40e8256d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9b988ddbe65de5d8ffc2453118d6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a5b215a53980629135ff32ae060526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b6b36abea926090f47039f43bfd4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874e1deed34942858a628491f31a2e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f3687c54361597f77d2a57f74eed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e433b597bb3fd98753c44c2d9a65d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5710da692394d39b0472985f8611c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eaf1f7bc95adeaa300041e289c94132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd856839e23f5abf8c9bff00165fd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2820f9c92b4c60b410fe8907cc22134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98f0d4e5bcb711a81dc0d2d68f77b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457afc321daf085a18dc4d6e48e3085e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb225b8c0c92574f67ff64d2861f84fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c86d5351e36d6afabf377793dc2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80262cc931778eb5905baa209c5946bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aea2f9c9f194b4b302af012a6f82940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6cc2962506e1aeb5b2190b27fd90c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb24c8421fd3b0d242de137eb20d1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ec7a0d64dfafb2ef40fc62110fe943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e119831890dc922d36a353a0a054344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1485770a10bd1ad35facedb0595215545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77f73f1d693b1e66683abcd174d49646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23520745ac121c4036ba83469d2e3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3d9c2fb2511cca68d1621b7a25c5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f33ae93cbcdcbb3d6209ce477631c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ea5d9a476ad2d148cea0f4954829f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2578515aac1736a5d4cc1e1dfc2a2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100eca32f8ddc248ebde0656e6de00c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836987ab1629a6184f60c381ed43c5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d7642465f5eb16edfd6681596f38954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bdc85e54e8a059d1ac6652d39bad155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f7a393f3cb0001a5d1e3dcbc5b1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07af896d0492d5d9a3fecb89005e4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f84edbdaf348859c59ba46561630f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3e682970b919d0bd5e411db06e2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8bbc1777a645165277c542a5aea9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1280d52145c4aee3332c4d55aae8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ada1728d830b278f22272bdb43a8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0af8035feb8dacb6430a8100ffdfed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13e2be19a24695405e4a6c38f032fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af4659dbf10ce4f5065d883ebd7a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc303c7da93f4bd88d6c1b337db5f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2d03e922be4c87be48ab67cf333ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d9633edbaf1aa3e364487d62fa8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a57e1216ad337a0a4f23c5b0758fde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde7c494dcb8b88f0abb5580b2f9f5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f11693d9f1c0865e512d9cbb2844df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e0d5130d09ce7bcf3ae56d346b4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41280985bf94a05217055dd4cd9dc79973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b401eec32e693cf75a92b5467a1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c992465fe1d9dd079d6cb7b1a4eda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e15ec7a7f05c37866619df3948e4a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95278f2a7401229a24f21d32469f5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c033fe21782136af0cd3fda125af278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25066aad60660fd7b3996d3062c56f2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30816d5fea2a8d1ed1d400f0544e42e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a62ca7b9d69cc7892486702d6c5b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f5907d2c45fb4518b7367d100c77c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375ba69c674639a9951b035e2457d5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f9d2f915eb348c4e2357e90a111a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226991c4e42f5d35516d2535011e49085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd4bac9813c962733ece4fa705b8df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a599036604cbdf2124cf6974e11a16887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e141335cdbd3d4dc61ea9fc3922deb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985a9d5e237d272bb27bf10400d6dab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c9d7890d08ce9c304347011a6c7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376fb2c487c5b6f0b576ad85f36066191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb94d1c22484f091fc355dbeab83c5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5504f9b0f45cf4420cb4e06ee837593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc618bd05691e0e90cf2e9e5b7bdbb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537c11652e62975dd9c24412dc833b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e1232531e07fe1738a911481c73c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2726a579b44455495dabfcdbbbcb36797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defce4f5aa548c1f6aecacc7d203346598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ccec3c972364813a339f049b3b2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dddc4ce2bd8496961729cbb9a5996100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32937f6510dfcc934790b268a001dee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e630216626076aaa6178d3f6d310a79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60e3c35fb9ed37a061a5edab67e43e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48da69eccd1433a7884b799dcd4ae41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce71b259103139fca4a920461c050c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a1a906377a6b0957bb6a85d60dcb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322f103662c85aca9fbeb0e8b1e9431107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b227e8a65e678318386f715c85bc670108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939001a0a1a12fa8a75c78c4b6f552f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96942f1cead89ca93b00e5d2069586110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aad196b6ca76d76f439df81ec9c769111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387546b6c2560c3f2b0d1932b731398a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c4b6ddbe1c0af39f56e4f89d13b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d966ec0873bc121513d5e1496ad9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5926c9d392f8f07f2586790ff2cf63a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c32dd3176cd74bd98c5b56ba00ea7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f1fef09b08c801995d902ec21df4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8ec256612d5e95e3fe7b2d6ebdeb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17287cae5b905f89b42ab04f0bf01d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1fa37080b1a7153d1bfeb1c7afbea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ae0463d386ed193c2f6533ffeecd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed5a10d8d577d3031489c478b9a5b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9f35e22cb9a92bc9574b052684093123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f60bf93f6b002530ed1108d4fdad0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e493ab3683a549103041d3194470a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc02694de06497966845fa595769d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd92f073ec5388fdc98871a4fb194ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8c93306600701d340e637cce60a39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee654bd5f40aa32478940e25c450736d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4edee03b6e1225e39cb808d6895a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd78bafd226e5a41c0435be2efc2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b633a3aab5d2d03b2d713b76e077184132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24687d0d9abd2559b85ef1ca7dd57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b3acee1a2e80249b6631c26d7946134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295f49df89a48e1ef643fe01842d0f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321b709b31ca5c94548951ecad1c9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987939573e7edfaaa20c6bed6dca94cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048a9abab32fadeb9e90e64483d3c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7688c765e61987b4e0fc3b50b7c088f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb60b51f440a5aca9d4cdff23e99311140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08dbfc5f6305b4624cec5839ae3163141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67973913d4af5c04d3bf5ba44284ebc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183214fc0e061824ddae7bb8fbc3544c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2e46b55499f76e6fdb7ab5f943bdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608961ffd4e3c81053a714ac3c7f120145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddb58c81dad9cc25fdfebc3cfa05c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d77f0dc7f030272f9b84c354b2749d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aacb6a8f350c66bd3663c2b15b40f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb20dfe04e5f29473596ffef5b0a43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c45d99e4f4c3e7f92344a8c938ecf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553017a2583df957a73bc23faebede37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03222691e0e02940d706e131da82364d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c621f72cad14ae1d7a68a6c484db9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d824fb2e202ed85ed7d3a89af9abcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21241d76c70b1f8320859e0af2250113155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5173ebbba0238d8137db0b77799be0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7dc817680e3c62caba637b8367442157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a025f301ed807aaec1038768acab4158.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1819,50 +2521,3440 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2129,54 +6221,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kraby-dlya-volos-metallicheskie-fashion/792/?utm_source=price&amp;utm_campaign=price_kraby-dlya-volos-metallicheskie-fashion" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M51"/>
+  <dimension ref="A1:M164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M51" sqref="M51"/>
+      <selection activeCell="M164" sqref="M164"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2272,1255 +6364,4306 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1000000186420</v>
+        <v>1000000206166</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>85.8</v>
+        <v>71.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>1000000160475</v>
+        <v>1000000206180</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>69.84999999999999</v>
+        <v>71.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>1000000191141</v>
+        <v>1000000206173</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>85.8</v>
+        <v>71.5</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>1000000165647</v>
+        <v>1000000206159</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>69.84999999999999</v>
+        <v>71.5</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="8">
-        <v>1000000173284</v>
+        <v>1000000206142</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>90.2</v>
+        <v>71.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8">
-        <v>1000000186406</v>
+        <v>1000000204414</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>85.8</v>
+        <v>130.9</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" s="8">
-        <v>1000000199383</v>
+        <v>1000000209075</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>69.84999999999999</v>
+        <v>107.8</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="8">
+        <v>1000000209068</v>
+      </c>
+      <c r="E14" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="D14" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>94.59999999999999</v>
+        <v>107.8</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D15" s="8">
-        <v>1000000173291</v>
+        <v>1000000208757</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>90.2</v>
+        <v>141.9</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D16" s="8">
-        <v>1000000173321</v>
+        <v>1000000208924</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>90.2</v>
+        <v>129.8</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D17" s="8">
-        <v>1000000186307</v>
+        <v>1000000208917</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>75.90000000000001</v>
+        <v>129.8</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" s="8">
-        <v>1000000204513</v>
+        <v>1000000208900</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>65.78</v>
+        <v>129.8</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" s="8">
-        <v>1000000200775</v>
+        <v>1000000208733</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>101.2</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="8">
-        <v>1000000201017</v>
+        <v>1000000209006</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>59.18</v>
+        <v>178.2</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" s="8">
+        <v>1000000208993</v>
+      </c>
+      <c r="E21" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>121.11</v>
+        <v>178.2</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D22" s="8">
-        <v>1000000200980</v>
+        <v>1000000208986</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>59.18</v>
+        <v>178.2</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D23" s="8">
-        <v>1000000200874</v>
+        <v>1000000209099</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>121.11</v>
+        <v>118.8</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D24" s="8">
-        <v>1000000193817</v>
+        <v>1000000209082</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>69.84999999999999</v>
+        <v>118.8</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D25" s="8">
-        <v>1000000206142</v>
+        <v>1000000208955</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>71.5</v>
+        <v>151.8</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D26" s="8">
-        <v>1000000186383</v>
+        <v>1000000208948</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>69.84999999999999</v>
+        <v>151.8</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000186154</v>
+        <v>1000000208931</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>94.59999999999999</v>
+        <v>151.8</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D28" s="8">
-        <v>1000000178609</v>
+        <v>1000000208979</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>69.84999999999999</v>
+        <v>157.3</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000165616</v>
+        <v>1000000208962</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>69.84999999999999</v>
+        <v>157.3</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D30" s="8">
-        <v>1000000200973</v>
+        <v>1000000208818</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>97.90000000000001</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D31" s="8">
-        <v>1000000186222</v>
+        <v>1000000208795</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>69.84999999999999</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D32" s="8">
-        <v>1000000186468</v>
+        <v>1000000208788</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>97.90000000000001</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D33" s="8">
-        <v>1000000186475</v>
+        <v>1000000205954</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>97.90000000000001</v>
+        <v>108.9</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D34" s="8">
-        <v>1000000186376</v>
+        <v>1000000208832</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>69.84999999999999</v>
+        <v>115.5</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C35" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D35" s="8">
+        <v>1000000208825</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D35" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>97.90000000000001</v>
+        <v>115.5</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D36" s="8">
-        <v>1000000199468</v>
+        <v>1000000204582</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>69.84999999999999</v>
+        <v>115.5</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D37" s="8">
-        <v>1000000193770</v>
+        <v>1000000205947</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>69.84999999999999</v>
+        <v>108.9</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D38" s="8">
-        <v>1000000193763</v>
+        <v>1000000208771</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>69.84999999999999</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D39" s="8">
-        <v>1000000186239</v>
+        <v>1000000208801</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>69.84999999999999</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D40" s="8">
-        <v>1000000193701</v>
+        <v>1000000186192</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>97.90000000000001</v>
+        <v>96.8</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000186369</v>
+        <v>1000000194111</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>69.84999999999999</v>
+        <v>82.5</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D42" s="8">
-        <v>1000000165623</v>
+        <v>1000000178548</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>69.84999999999999</v>
+        <v>82.5</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000160482</v>
+        <v>1000000204322</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>69.84999999999999</v>
+        <v>151.8</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D44" s="8">
-        <v>1000000178623</v>
+        <v>1000000204339</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>69.84999999999999</v>
+        <v>151.8</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D45" s="8">
-        <v>1000000204568</v>
+        <v>1000000207736</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>97.90000000000001</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D46" s="8">
-        <v>1000000206166</v>
+        <v>1000000207729</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>71.5</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D47" s="8">
-        <v>1000000208818</v>
+        <v>1000000204421</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>92.40000000000001</v>
+        <v>100.65</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D48" s="8">
-        <v>1000000201024</v>
+        <v>1000000191134</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>59.18</v>
+        <v>85.8</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D49" s="8">
-        <v>1000000208801</v>
+        <v>1000000199451</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>92.40000000000001</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D50" s="8">
-        <v>1000000200935</v>
+        <v>1000000193749</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D51" s="8">
-        <v>1000000173345</v>
+        <v>1000000193732</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>90.2</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
+    </row>
+    <row r="52" spans="1:13" customHeight="1" ht="71">
+      <c r="A52" s="6"/>
+      <c r="B52" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D52" s="8">
+        <v>1000000193725</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="6"/>
+      <c r="L52" s="6"/>
+      <c r="M52" s="5"/>
+    </row>
+    <row r="53" spans="1:13" customHeight="1" ht="71">
+      <c r="A53" s="6"/>
+      <c r="B53" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="D53" s="8">
+        <v>1000000193756</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="L53" s="6"/>
+      <c r="M53" s="5"/>
+    </row>
+    <row r="54" spans="1:13" customHeight="1" ht="71">
+      <c r="A54" s="6"/>
+      <c r="B54" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="D54" s="8">
+        <v>1000000193718</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F54" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G54" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="6"/>
+      <c r="M54" s="5"/>
+    </row>
+    <row r="55" spans="1:13" customHeight="1" ht="71">
+      <c r="A55" s="6"/>
+      <c r="B55" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="D55" s="8">
+        <v>1000000193701</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G55" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H55" s="6"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6"/>
+      <c r="K55" s="6"/>
+      <c r="L55" s="6"/>
+      <c r="M55" s="5"/>
+    </row>
+    <row r="56" spans="1:13" customHeight="1" ht="71">
+      <c r="A56" s="6"/>
+      <c r="B56" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D56" s="8">
+        <v>1000000200942</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F56" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G56" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6"/>
+      <c r="K56" s="6"/>
+      <c r="L56" s="6"/>
+      <c r="M56" s="5"/>
+    </row>
+    <row r="57" spans="1:13" customHeight="1" ht="71">
+      <c r="A57" s="6"/>
+      <c r="B57" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D57" s="8">
+        <v>1000000200966</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G57" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H57" s="6"/>
+      <c r="I57" s="6"/>
+      <c r="J57" s="6"/>
+      <c r="K57" s="6"/>
+      <c r="L57" s="6"/>
+      <c r="M57" s="5"/>
+    </row>
+    <row r="58" spans="1:13" customHeight="1" ht="71">
+      <c r="A58" s="6"/>
+      <c r="B58" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D58" s="8">
+        <v>1000000200973</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F58" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G58" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H58" s="6"/>
+      <c r="I58" s="6"/>
+      <c r="J58" s="6"/>
+      <c r="K58" s="6"/>
+      <c r="L58" s="6"/>
+      <c r="M58" s="5"/>
+    </row>
+    <row r="59" spans="1:13" customHeight="1" ht="71">
+      <c r="A59" s="6"/>
+      <c r="B59" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D59" s="8">
+        <v>1000000200959</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G59" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H59" s="6"/>
+      <c r="I59" s="6"/>
+      <c r="J59" s="6"/>
+      <c r="K59" s="6"/>
+      <c r="L59" s="6"/>
+      <c r="M59" s="5"/>
+    </row>
+    <row r="60" spans="1:13" customHeight="1" ht="71">
+      <c r="A60" s="6"/>
+      <c r="B60" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D60" s="8">
+        <v>1000000200935</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="6"/>
+      <c r="L60" s="6"/>
+      <c r="M60" s="5"/>
+    </row>
+    <row r="61" spans="1:13" customHeight="1" ht="71">
+      <c r="A61" s="6"/>
+      <c r="B61" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D61" s="8">
+        <v>1000000200904</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F61" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G61" s="6">
+        <v>121.11</v>
+      </c>
+      <c r="H61" s="6"/>
+      <c r="I61" s="6"/>
+      <c r="J61" s="6"/>
+      <c r="K61" s="6"/>
+      <c r="L61" s="6"/>
+      <c r="M61" s="5"/>
+    </row>
+    <row r="62" spans="1:13" customHeight="1" ht="71">
+      <c r="A62" s="6"/>
+      <c r="B62" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D62" s="8">
+        <v>1000000200874</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F62" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" s="6">
+        <v>121.11</v>
+      </c>
+      <c r="H62" s="6"/>
+      <c r="I62" s="6"/>
+      <c r="J62" s="6"/>
+      <c r="K62" s="6"/>
+      <c r="L62" s="6"/>
+      <c r="M62" s="5"/>
+    </row>
+    <row r="63" spans="1:13" customHeight="1" ht="71">
+      <c r="A63" s="6"/>
+      <c r="B63" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D63" s="8">
+        <v>1000000204568</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G63" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H63" s="6"/>
+      <c r="I63" s="6"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="6"/>
+      <c r="L63" s="6"/>
+      <c r="M63" s="5"/>
+    </row>
+    <row r="64" spans="1:13" customHeight="1" ht="71">
+      <c r="A64" s="6"/>
+      <c r="B64" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D64" s="8">
+        <v>1000000186345</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G64" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H64" s="6"/>
+      <c r="I64" s="6"/>
+      <c r="J64" s="6"/>
+      <c r="K64" s="6"/>
+      <c r="L64" s="6"/>
+      <c r="M64" s="5"/>
+    </row>
+    <row r="65" spans="1:13" customHeight="1" ht="71">
+      <c r="A65" s="6"/>
+      <c r="B65" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D65" s="8">
+        <v>1000000186338</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G65" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+      <c r="L65" s="6"/>
+      <c r="M65" s="5"/>
+    </row>
+    <row r="66" spans="1:13" customHeight="1" ht="71">
+      <c r="A66" s="6"/>
+      <c r="B66" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="D66" s="8">
+        <v>1000000204575</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G66" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H66" s="6"/>
+      <c r="I66" s="6"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="6"/>
+      <c r="L66" s="6"/>
+      <c r="M66" s="5"/>
+    </row>
+    <row r="67" spans="1:13" customHeight="1" ht="71">
+      <c r="A67" s="6"/>
+      <c r="B67" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D67" s="8">
+        <v>1000000186482</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G67" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H67" s="6"/>
+      <c r="I67" s="6"/>
+      <c r="J67" s="6"/>
+      <c r="K67" s="6"/>
+      <c r="L67" s="6"/>
+      <c r="M67" s="5"/>
+    </row>
+    <row r="68" spans="1:13" customHeight="1" ht="71">
+      <c r="A68" s="6"/>
+      <c r="B68" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D68" s="8">
+        <v>1000000186451</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G68" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H68" s="6"/>
+      <c r="I68" s="6"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="6"/>
+      <c r="L68" s="6"/>
+      <c r="M68" s="5"/>
+    </row>
+    <row r="69" spans="1:13" customHeight="1" ht="71">
+      <c r="A69" s="6"/>
+      <c r="B69" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="D69" s="8">
+        <v>1000000199376</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G69" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H69" s="6"/>
+      <c r="I69" s="6"/>
+      <c r="J69" s="6"/>
+      <c r="K69" s="6"/>
+      <c r="L69" s="6"/>
+      <c r="M69" s="5"/>
+    </row>
+    <row r="70" spans="1:13" customHeight="1" ht="71">
+      <c r="A70" s="6"/>
+      <c r="B70" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D70" s="8">
+        <v>1000000186475</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G70" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H70" s="6"/>
+      <c r="I70" s="6"/>
+      <c r="J70" s="6"/>
+      <c r="K70" s="6"/>
+      <c r="L70" s="6"/>
+      <c r="M70" s="5"/>
+    </row>
+    <row r="71" spans="1:13" customHeight="1" ht="71">
+      <c r="A71" s="6"/>
+      <c r="B71" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="D71" s="8">
+        <v>1000000186499</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G71" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H71" s="6"/>
+      <c r="I71" s="6"/>
+      <c r="J71" s="6"/>
+      <c r="K71" s="6"/>
+      <c r="L71" s="6"/>
+      <c r="M71" s="5"/>
+    </row>
+    <row r="72" spans="1:13" customHeight="1" ht="71">
+      <c r="A72" s="6"/>
+      <c r="B72" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="D72" s="8">
+        <v>1000000199369</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G72" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H72" s="6"/>
+      <c r="I72" s="6"/>
+      <c r="J72" s="6"/>
+      <c r="K72" s="6"/>
+      <c r="L72" s="6"/>
+      <c r="M72" s="5"/>
+    </row>
+    <row r="73" spans="1:13" customHeight="1" ht="71">
+      <c r="A73" s="6"/>
+      <c r="B73" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D73" s="8">
+        <v>1000000186468</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G73" s="6">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H73" s="6"/>
+      <c r="I73" s="6"/>
+      <c r="J73" s="6"/>
+      <c r="K73" s="6"/>
+      <c r="L73" s="6"/>
+      <c r="M73" s="5"/>
+    </row>
+    <row r="74" spans="1:13" customHeight="1" ht="71">
+      <c r="A74" s="6"/>
+      <c r="B74" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="D74" s="8">
+        <v>1000000186161</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74" s="6">
+        <v>94.59999999999999</v>
+      </c>
+      <c r="H74" s="6"/>
+      <c r="I74" s="6"/>
+      <c r="J74" s="6"/>
+      <c r="K74" s="6"/>
+      <c r="L74" s="6"/>
+      <c r="M74" s="5"/>
+    </row>
+    <row r="75" spans="1:13" customHeight="1" ht="71">
+      <c r="A75" s="6"/>
+      <c r="B75" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D75" s="8">
+        <v>1000000204544</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G75" s="6">
+        <v>94.59999999999999</v>
+      </c>
+      <c r="H75" s="6"/>
+      <c r="I75" s="6"/>
+      <c r="J75" s="6"/>
+      <c r="K75" s="6"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="5"/>
+    </row>
+    <row r="76" spans="1:13" customHeight="1" ht="71">
+      <c r="A76" s="6"/>
+      <c r="B76" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D76" s="8">
+        <v>1000000186154</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G76" s="6">
+        <v>94.59999999999999</v>
+      </c>
+      <c r="H76" s="6"/>
+      <c r="I76" s="6"/>
+      <c r="J76" s="6"/>
+      <c r="K76" s="6"/>
+      <c r="L76" s="6"/>
+      <c r="M76" s="5"/>
+    </row>
+    <row r="77" spans="1:13" customHeight="1" ht="71">
+      <c r="A77" s="6"/>
+      <c r="B77" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D77" s="8">
+        <v>1000000186178</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G77" s="6">
+        <v>94.59999999999999</v>
+      </c>
+      <c r="H77" s="6"/>
+      <c r="I77" s="6"/>
+      <c r="J77" s="6"/>
+      <c r="K77" s="6"/>
+      <c r="L77" s="6"/>
+      <c r="M77" s="5"/>
+    </row>
+    <row r="78" spans="1:13" customHeight="1" ht="71">
+      <c r="A78" s="6"/>
+      <c r="B78" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="D78" s="8">
+        <v>1000000204551</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F78" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G78" s="6">
+        <v>94.59999999999999</v>
+      </c>
+      <c r="H78" s="6"/>
+      <c r="I78" s="6"/>
+      <c r="J78" s="6"/>
+      <c r="K78" s="6"/>
+      <c r="L78" s="6"/>
+      <c r="M78" s="5"/>
+    </row>
+    <row r="79" spans="1:13" customHeight="1" ht="71">
+      <c r="A79" s="6"/>
+      <c r="B79" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D79" s="8">
+        <v>1000000186147</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G79" s="6">
+        <v>94.59999999999999</v>
+      </c>
+      <c r="H79" s="6"/>
+      <c r="I79" s="6"/>
+      <c r="J79" s="6"/>
+      <c r="K79" s="6"/>
+      <c r="L79" s="6"/>
+      <c r="M79" s="5"/>
+    </row>
+    <row r="80" spans="1:13" customHeight="1" ht="71">
+      <c r="A80" s="6"/>
+      <c r="B80" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="D80" s="8">
+        <v>1000000199314</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G80" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="H80" s="6"/>
+      <c r="I80" s="6"/>
+      <c r="J80" s="6"/>
+      <c r="K80" s="6"/>
+      <c r="L80" s="6"/>
+      <c r="M80" s="5"/>
+    </row>
+    <row r="81" spans="1:13" customHeight="1" ht="71">
+      <c r="A81" s="6"/>
+      <c r="B81" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D81" s="8">
+        <v>1000000173345</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F81" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="H81" s="6"/>
+      <c r="I81" s="6"/>
+      <c r="J81" s="6"/>
+      <c r="K81" s="6"/>
+      <c r="L81" s="6"/>
+      <c r="M81" s="5"/>
+    </row>
+    <row r="82" spans="1:13" customHeight="1" ht="71">
+      <c r="A82" s="6"/>
+      <c r="B82" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D82" s="8">
+        <v>1000000173338</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F82" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G82" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="H82" s="6"/>
+      <c r="I82" s="6"/>
+      <c r="J82" s="6"/>
+      <c r="K82" s="6"/>
+      <c r="L82" s="6"/>
+      <c r="M82" s="5"/>
+    </row>
+    <row r="83" spans="1:13" customHeight="1" ht="71">
+      <c r="A83" s="6"/>
+      <c r="B83" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D83" s="8">
+        <v>1000000199307</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F83" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G83" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="H83" s="6"/>
+      <c r="I83" s="6"/>
+      <c r="J83" s="6"/>
+      <c r="K83" s="6"/>
+      <c r="L83" s="6"/>
+      <c r="M83" s="5"/>
+    </row>
+    <row r="84" spans="1:13" customHeight="1" ht="71">
+      <c r="A84" s="6"/>
+      <c r="B84" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="D84" s="8">
+        <v>1000000173321</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="F84" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G84" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="H84" s="6"/>
+      <c r="I84" s="6"/>
+      <c r="J84" s="6"/>
+      <c r="K84" s="6"/>
+      <c r="L84" s="6"/>
+      <c r="M84" s="5"/>
+    </row>
+    <row r="85" spans="1:13" customHeight="1" ht="71">
+      <c r="A85" s="6"/>
+      <c r="B85" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="D85" s="8">
+        <v>1000000165678</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F85" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G85" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="H85" s="6"/>
+      <c r="I85" s="6"/>
+      <c r="J85" s="6"/>
+      <c r="K85" s="6"/>
+      <c r="L85" s="6"/>
+      <c r="M85" s="5"/>
+    </row>
+    <row r="86" spans="1:13" customHeight="1" ht="71">
+      <c r="A86" s="6"/>
+      <c r="B86" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D86" s="8">
+        <v>1000000173277</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G86" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="H86" s="6"/>
+      <c r="I86" s="6"/>
+      <c r="J86" s="6"/>
+      <c r="K86" s="6"/>
+      <c r="L86" s="6"/>
+      <c r="M86" s="5"/>
+    </row>
+    <row r="87" spans="1:13" customHeight="1" ht="71">
+      <c r="A87" s="6"/>
+      <c r="B87" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="D87" s="8">
+        <v>1000000199420</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F87" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G87" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="H87" s="6"/>
+      <c r="I87" s="6"/>
+      <c r="J87" s="6"/>
+      <c r="K87" s="6"/>
+      <c r="L87" s="6"/>
+      <c r="M87" s="5"/>
+    </row>
+    <row r="88" spans="1:13" customHeight="1" ht="71">
+      <c r="A88" s="6"/>
+      <c r="B88" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="D88" s="8">
+        <v>1000000173291</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F88" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G88" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="H88" s="6"/>
+      <c r="I88" s="6"/>
+      <c r="J88" s="6"/>
+      <c r="K88" s="6"/>
+      <c r="L88" s="6"/>
+      <c r="M88" s="5"/>
+    </row>
+    <row r="89" spans="1:13" customHeight="1" ht="71">
+      <c r="A89" s="6"/>
+      <c r="B89" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="D89" s="8">
+        <v>1000000173284</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G89" s="6">
+        <v>90.2</v>
+      </c>
+      <c r="H89" s="6"/>
+      <c r="I89" s="6"/>
+      <c r="J89" s="6"/>
+      <c r="K89" s="6"/>
+      <c r="L89" s="6"/>
+      <c r="M89" s="5"/>
+    </row>
+    <row r="90" spans="1:13" customHeight="1" ht="71">
+      <c r="A90" s="6"/>
+      <c r="B90" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="D90" s="8">
+        <v>1000000199352</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F90" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G90" s="6">
+        <v>85.8</v>
+      </c>
+      <c r="H90" s="6"/>
+      <c r="I90" s="6"/>
+      <c r="J90" s="6"/>
+      <c r="K90" s="6"/>
+      <c r="L90" s="6"/>
+      <c r="M90" s="5"/>
+    </row>
+    <row r="91" spans="1:13" customHeight="1" ht="71">
+      <c r="A91" s="6"/>
+      <c r="B91" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="D91" s="8">
+        <v>1000000186420</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F91" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G91" s="6">
+        <v>85.8</v>
+      </c>
+      <c r="H91" s="6"/>
+      <c r="I91" s="6"/>
+      <c r="J91" s="6"/>
+      <c r="K91" s="6"/>
+      <c r="L91" s="6"/>
+      <c r="M91" s="5"/>
+    </row>
+    <row r="92" spans="1:13" customHeight="1" ht="71">
+      <c r="A92" s="6"/>
+      <c r="B92" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D92" s="8">
+        <v>1000000186444</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F92" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G92" s="6">
+        <v>85.8</v>
+      </c>
+      <c r="H92" s="6"/>
+      <c r="I92" s="6"/>
+      <c r="J92" s="6"/>
+      <c r="K92" s="6"/>
+      <c r="L92" s="6"/>
+      <c r="M92" s="5"/>
+    </row>
+    <row r="93" spans="1:13" customHeight="1" ht="71">
+      <c r="A93" s="6"/>
+      <c r="B93" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="D93" s="8">
+        <v>1000000199345</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F93" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G93" s="6">
+        <v>85.8</v>
+      </c>
+      <c r="H93" s="6"/>
+      <c r="I93" s="6"/>
+      <c r="J93" s="6"/>
+      <c r="K93" s="6"/>
+      <c r="L93" s="6"/>
+      <c r="M93" s="5"/>
+    </row>
+    <row r="94" spans="1:13" customHeight="1" ht="71">
+      <c r="A94" s="6"/>
+      <c r="B94" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="D94" s="8">
+        <v>1000000186406</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G94" s="6">
+        <v>85.8</v>
+      </c>
+      <c r="H94" s="6"/>
+      <c r="I94" s="6"/>
+      <c r="J94" s="6"/>
+      <c r="K94" s="6"/>
+      <c r="L94" s="6"/>
+      <c r="M94" s="5"/>
+    </row>
+    <row r="95" spans="1:13" customHeight="1" ht="71">
+      <c r="A95" s="6"/>
+      <c r="B95" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="D95" s="8">
+        <v>1000000204476</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F95" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G95" s="6">
+        <v>163.9</v>
+      </c>
+      <c r="H95" s="6"/>
+      <c r="I95" s="6"/>
+      <c r="J95" s="6"/>
+      <c r="K95" s="6"/>
+      <c r="L95" s="6"/>
+      <c r="M95" s="5"/>
+    </row>
+    <row r="96" spans="1:13" customHeight="1" ht="71">
+      <c r="A96" s="6"/>
+      <c r="B96" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="D96" s="8">
+        <v>1000000204469</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F96" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G96" s="6">
+        <v>163.9</v>
+      </c>
+      <c r="H96" s="6"/>
+      <c r="I96" s="6"/>
+      <c r="J96" s="6"/>
+      <c r="K96" s="6"/>
+      <c r="L96" s="6"/>
+      <c r="M96" s="5"/>
+    </row>
+    <row r="97" spans="1:13" customHeight="1" ht="71">
+      <c r="A97" s="6"/>
+      <c r="B97" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="D97" s="8">
+        <v>1000000204391</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F97" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G97" s="6">
+        <v>152.68</v>
+      </c>
+      <c r="H97" s="6"/>
+      <c r="I97" s="6"/>
+      <c r="J97" s="6"/>
+      <c r="K97" s="6"/>
+      <c r="L97" s="6"/>
+      <c r="M97" s="5"/>
+    </row>
+    <row r="98" spans="1:13" customHeight="1" ht="71">
+      <c r="A98" s="6"/>
+      <c r="B98" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D98" s="8">
+        <v>1000000204377</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F98" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G98" s="6">
+        <v>152.68</v>
+      </c>
+      <c r="H98" s="6"/>
+      <c r="I98" s="6"/>
+      <c r="J98" s="6"/>
+      <c r="K98" s="6"/>
+      <c r="L98" s="6"/>
+      <c r="M98" s="5"/>
+    </row>
+    <row r="99" spans="1:13" customHeight="1" ht="71">
+      <c r="A99" s="6"/>
+      <c r="B99" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D99" s="8">
+        <v>1000000204360</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F99" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G99" s="6">
+        <v>137.28</v>
+      </c>
+      <c r="H99" s="6"/>
+      <c r="I99" s="6"/>
+      <c r="J99" s="6"/>
+      <c r="K99" s="6"/>
+      <c r="L99" s="6"/>
+      <c r="M99" s="5"/>
+    </row>
+    <row r="100" spans="1:13" customHeight="1" ht="71">
+      <c r="A100" s="6"/>
+      <c r="B100" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D100" s="8">
+        <v>1000000204353</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F100" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G100" s="6">
+        <v>137.28</v>
+      </c>
+      <c r="H100" s="6"/>
+      <c r="I100" s="6"/>
+      <c r="J100" s="6"/>
+      <c r="K100" s="6"/>
+      <c r="L100" s="6"/>
+      <c r="M100" s="5"/>
+    </row>
+    <row r="101" spans="1:13" customHeight="1" ht="71">
+      <c r="A101" s="6"/>
+      <c r="B101" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="D101" s="8">
+        <v>1000000204346</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F101" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G101" s="6">
+        <v>137.28</v>
+      </c>
+      <c r="H101" s="6"/>
+      <c r="I101" s="6"/>
+      <c r="J101" s="6"/>
+      <c r="K101" s="6"/>
+      <c r="L101" s="6"/>
+      <c r="M101" s="5"/>
+    </row>
+    <row r="102" spans="1:13" customHeight="1" ht="71">
+      <c r="A102" s="6"/>
+      <c r="B102" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="D102" s="8">
+        <v>1000000168471</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F102" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G102" s="6">
+        <v>75.90000000000001</v>
+      </c>
+      <c r="H102" s="6"/>
+      <c r="I102" s="6"/>
+      <c r="J102" s="6"/>
+      <c r="K102" s="6"/>
+      <c r="L102" s="6"/>
+      <c r="M102" s="5"/>
+    </row>
+    <row r="103" spans="1:13" customHeight="1" ht="71">
+      <c r="A103" s="6"/>
+      <c r="B103" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="D103" s="8">
+        <v>1000000168495</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G103" s="6">
+        <v>75.90000000000001</v>
+      </c>
+      <c r="H103" s="6"/>
+      <c r="I103" s="6"/>
+      <c r="J103" s="6"/>
+      <c r="K103" s="6"/>
+      <c r="L103" s="6"/>
+      <c r="M103" s="5"/>
+    </row>
+    <row r="104" spans="1:13" customHeight="1" ht="71">
+      <c r="A104" s="6"/>
+      <c r="B104" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="D104" s="8">
+        <v>1000000168488</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F104" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G104" s="6">
+        <v>75.90000000000001</v>
+      </c>
+      <c r="H104" s="6"/>
+      <c r="I104" s="6"/>
+      <c r="J104" s="6"/>
+      <c r="K104" s="6"/>
+      <c r="L104" s="6"/>
+      <c r="M104" s="5"/>
+    </row>
+    <row r="105" spans="1:13" customHeight="1" ht="71">
+      <c r="A105" s="6"/>
+      <c r="B105" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="D105" s="8">
+        <v>1000000199093</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F105" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G105" s="6">
+        <v>116.6</v>
+      </c>
+      <c r="H105" s="6"/>
+      <c r="I105" s="6"/>
+      <c r="J105" s="6"/>
+      <c r="K105" s="6"/>
+      <c r="L105" s="6"/>
+      <c r="M105" s="5"/>
+    </row>
+    <row r="106" spans="1:13" customHeight="1" ht="71">
+      <c r="A106" s="6"/>
+      <c r="B106" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="D106" s="8">
+        <v>1000000204599</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F106" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G106" s="6">
+        <v>107.8</v>
+      </c>
+      <c r="H106" s="6"/>
+      <c r="I106" s="6"/>
+      <c r="J106" s="6"/>
+      <c r="K106" s="6"/>
+      <c r="L106" s="6"/>
+      <c r="M106" s="5"/>
+    </row>
+    <row r="107" spans="1:13" customHeight="1" ht="71">
+      <c r="A107" s="6"/>
+      <c r="B107" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D107" s="8">
+        <v>1000000194500</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F107" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G107" s="6">
+        <v>107.8</v>
+      </c>
+      <c r="H107" s="6"/>
+      <c r="I107" s="6"/>
+      <c r="J107" s="6"/>
+      <c r="K107" s="6"/>
+      <c r="L107" s="6"/>
+      <c r="M107" s="5"/>
+    </row>
+    <row r="108" spans="1:13" customHeight="1" ht="71">
+      <c r="A108" s="6"/>
+      <c r="B108" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D108" s="8">
+        <v>1000000200751</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F108" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G108" s="6">
+        <v>121</v>
+      </c>
+      <c r="H108" s="6"/>
+      <c r="I108" s="6"/>
+      <c r="J108" s="6"/>
+      <c r="K108" s="6"/>
+      <c r="L108" s="6"/>
+      <c r="M108" s="5"/>
+    </row>
+    <row r="109" spans="1:13" customHeight="1" ht="71">
+      <c r="A109" s="6"/>
+      <c r="B109" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D109" s="8">
+        <v>1000000200744</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F109" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G109" s="6">
+        <v>121</v>
+      </c>
+      <c r="H109" s="6"/>
+      <c r="I109" s="6"/>
+      <c r="J109" s="6"/>
+      <c r="K109" s="6"/>
+      <c r="L109" s="6"/>
+      <c r="M109" s="5"/>
+    </row>
+    <row r="110" spans="1:13" customHeight="1" ht="71">
+      <c r="A110" s="6"/>
+      <c r="B110" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="D110" s="8">
+        <v>1000000200737</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F110" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G110" s="6">
+        <v>121</v>
+      </c>
+      <c r="H110" s="6"/>
+      <c r="I110" s="6"/>
+      <c r="J110" s="6"/>
+      <c r="K110" s="6"/>
+      <c r="L110" s="6"/>
+      <c r="M110" s="5"/>
+    </row>
+    <row r="111" spans="1:13" customHeight="1" ht="71">
+      <c r="A111" s="6"/>
+      <c r="B111" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="D111" s="8">
+        <v>1000000200669</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F111" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G111" s="6">
+        <v>121</v>
+      </c>
+      <c r="H111" s="6"/>
+      <c r="I111" s="6"/>
+      <c r="J111" s="6"/>
+      <c r="K111" s="6"/>
+      <c r="L111" s="6"/>
+      <c r="M111" s="5"/>
+    </row>
+    <row r="112" spans="1:13" customHeight="1" ht="71">
+      <c r="A112" s="6"/>
+      <c r="B112" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="D112" s="8">
+        <v>1000000200652</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F112" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G112" s="6">
+        <v>121</v>
+      </c>
+      <c r="H112" s="6"/>
+      <c r="I112" s="6"/>
+      <c r="J112" s="6"/>
+      <c r="K112" s="6"/>
+      <c r="L112" s="6"/>
+      <c r="M112" s="5"/>
+    </row>
+    <row r="113" spans="1:13" customHeight="1" ht="71">
+      <c r="A113" s="6"/>
+      <c r="B113" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="D113" s="8">
+        <v>1000000204513</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F113" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G113" s="6">
+        <v>65.78</v>
+      </c>
+      <c r="H113" s="6"/>
+      <c r="I113" s="6"/>
+      <c r="J113" s="6"/>
+      <c r="K113" s="6"/>
+      <c r="L113" s="6"/>
+      <c r="M113" s="5"/>
+    </row>
+    <row r="114" spans="1:13" customHeight="1" ht="71">
+      <c r="A114" s="6"/>
+      <c r="B114" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="D114" s="8">
+        <v>1000000165609</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F114" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G114" s="6">
+        <v>65.78</v>
+      </c>
+      <c r="H114" s="6"/>
+      <c r="I114" s="6"/>
+      <c r="J114" s="6"/>
+      <c r="K114" s="6"/>
+      <c r="L114" s="6"/>
+      <c r="M114" s="5"/>
+    </row>
+    <row r="115" spans="1:13" customHeight="1" ht="71">
+      <c r="A115" s="6"/>
+      <c r="B115" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="D115" s="8">
+        <v>1000000165654</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F115" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G115" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H115" s="6"/>
+      <c r="I115" s="6"/>
+      <c r="J115" s="6"/>
+      <c r="K115" s="6"/>
+      <c r="L115" s="6"/>
+      <c r="M115" s="5"/>
+    </row>
+    <row r="116" spans="1:13" customHeight="1" ht="71">
+      <c r="A116" s="6"/>
+      <c r="B116" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="D116" s="8">
+        <v>1000000204490</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F116" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G116" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H116" s="6"/>
+      <c r="I116" s="6"/>
+      <c r="J116" s="6"/>
+      <c r="K116" s="6"/>
+      <c r="L116" s="6"/>
+      <c r="M116" s="5"/>
+    </row>
+    <row r="117" spans="1:13" customHeight="1" ht="71">
+      <c r="A117" s="6"/>
+      <c r="B117" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="D117" s="8">
+        <v>1000000165630</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F117" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G117" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H117" s="6"/>
+      <c r="I117" s="6"/>
+      <c r="J117" s="6"/>
+      <c r="K117" s="6"/>
+      <c r="L117" s="6"/>
+      <c r="M117" s="5"/>
+    </row>
+    <row r="118" spans="1:13" customHeight="1" ht="71">
+      <c r="A118" s="6"/>
+      <c r="B118" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D118" s="8">
+        <v>1000000204506</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F118" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G118" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H118" s="6"/>
+      <c r="I118" s="6"/>
+      <c r="J118" s="6"/>
+      <c r="K118" s="6"/>
+      <c r="L118" s="6"/>
+      <c r="M118" s="5"/>
+    </row>
+    <row r="119" spans="1:13" customHeight="1" ht="71">
+      <c r="A119" s="6"/>
+      <c r="B119" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="D119" s="8">
+        <v>1000000165647</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F119" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G119" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H119" s="6"/>
+      <c r="I119" s="6"/>
+      <c r="J119" s="6"/>
+      <c r="K119" s="6"/>
+      <c r="L119" s="6"/>
+      <c r="M119" s="5"/>
+    </row>
+    <row r="120" spans="1:13" customHeight="1" ht="71">
+      <c r="A120" s="6"/>
+      <c r="B120" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="D120" s="8">
+        <v>1000000186246</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F120" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G120" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H120" s="6"/>
+      <c r="I120" s="6"/>
+      <c r="J120" s="6"/>
+      <c r="K120" s="6"/>
+      <c r="L120" s="6"/>
+      <c r="M120" s="5"/>
+    </row>
+    <row r="121" spans="1:13" customHeight="1" ht="71">
+      <c r="A121" s="6"/>
+      <c r="B121" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D121" s="8">
+        <v>1000000204483</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F121" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G121" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H121" s="6"/>
+      <c r="I121" s="6"/>
+      <c r="J121" s="6"/>
+      <c r="K121" s="6"/>
+      <c r="L121" s="6"/>
+      <c r="M121" s="5"/>
+    </row>
+    <row r="122" spans="1:13" customHeight="1" ht="71">
+      <c r="A122" s="6"/>
+      <c r="B122" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D122" s="8">
+        <v>1000000186239</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F122" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G122" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H122" s="6"/>
+      <c r="I122" s="6"/>
+      <c r="J122" s="6"/>
+      <c r="K122" s="6"/>
+      <c r="L122" s="6"/>
+      <c r="M122" s="5"/>
+    </row>
+    <row r="123" spans="1:13" customHeight="1" ht="71">
+      <c r="A123" s="6"/>
+      <c r="B123" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D123" s="8">
+        <v>1000000186253</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F123" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G123" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H123" s="6"/>
+      <c r="I123" s="6"/>
+      <c r="J123" s="6"/>
+      <c r="K123" s="6"/>
+      <c r="L123" s="6"/>
+      <c r="M123" s="5"/>
+    </row>
+    <row r="124" spans="1:13" customHeight="1" ht="71">
+      <c r="A124" s="6"/>
+      <c r="B124" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D124" s="8">
+        <v>1000000186222</v>
+      </c>
+      <c r="E124" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F124" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G124" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H124" s="6"/>
+      <c r="I124" s="6"/>
+      <c r="J124" s="6"/>
+      <c r="K124" s="6"/>
+      <c r="L124" s="6"/>
+      <c r="M124" s="5"/>
+    </row>
+    <row r="125" spans="1:13" customHeight="1" ht="71">
+      <c r="A125" s="6"/>
+      <c r="B125" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D125" s="8">
+        <v>1000000193817</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F125" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G125" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H125" s="6"/>
+      <c r="I125" s="6"/>
+      <c r="J125" s="6"/>
+      <c r="K125" s="6"/>
+      <c r="L125" s="6"/>
+      <c r="M125" s="5"/>
+    </row>
+    <row r="126" spans="1:13" customHeight="1" ht="71">
+      <c r="A126" s="6"/>
+      <c r="B126" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="D126" s="8">
+        <v>1000000193800</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F126" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G126" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H126" s="6"/>
+      <c r="I126" s="6"/>
+      <c r="J126" s="6"/>
+      <c r="K126" s="6"/>
+      <c r="L126" s="6"/>
+      <c r="M126" s="5"/>
+    </row>
+    <row r="127" spans="1:13" customHeight="1" ht="71">
+      <c r="A127" s="6"/>
+      <c r="B127" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D127" s="8">
+        <v>1000000193794</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F127" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G127" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H127" s="6"/>
+      <c r="I127" s="6"/>
+      <c r="J127" s="6"/>
+      <c r="K127" s="6"/>
+      <c r="L127" s="6"/>
+      <c r="M127" s="5"/>
+    </row>
+    <row r="128" spans="1:13" customHeight="1" ht="71">
+      <c r="A128" s="6"/>
+      <c r="B128" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="D128" s="8">
+        <v>1000000193763</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F128" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G128" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H128" s="6"/>
+      <c r="I128" s="6"/>
+      <c r="J128" s="6"/>
+      <c r="K128" s="6"/>
+      <c r="L128" s="6"/>
+      <c r="M128" s="5"/>
+    </row>
+    <row r="129" spans="1:13" customHeight="1" ht="71">
+      <c r="A129" s="6"/>
+      <c r="B129" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D129" s="8">
+        <v>1000000193824</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F129" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G129" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H129" s="6"/>
+      <c r="I129" s="6"/>
+      <c r="J129" s="6"/>
+      <c r="K129" s="6"/>
+      <c r="L129" s="6"/>
+      <c r="M129" s="5"/>
+    </row>
+    <row r="130" spans="1:13" customHeight="1" ht="71">
+      <c r="A130" s="6"/>
+      <c r="B130" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="D130" s="8">
+        <v>1000000193787</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F130" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G130" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H130" s="6"/>
+      <c r="I130" s="6"/>
+      <c r="J130" s="6"/>
+      <c r="K130" s="6"/>
+      <c r="L130" s="6"/>
+      <c r="M130" s="5"/>
+    </row>
+    <row r="131" spans="1:13" customHeight="1" ht="71">
+      <c r="A131" s="6"/>
+      <c r="B131" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D131" s="8">
+        <v>1000000193770</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F131" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G131" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H131" s="6"/>
+      <c r="I131" s="6"/>
+      <c r="J131" s="6"/>
+      <c r="K131" s="6"/>
+      <c r="L131" s="6"/>
+      <c r="M131" s="5"/>
+    </row>
+    <row r="132" spans="1:13" customHeight="1" ht="71">
+      <c r="A132" s="6"/>
+      <c r="B132" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="D132" s="8">
+        <v>1000000178616</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F132" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G132" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H132" s="6"/>
+      <c r="I132" s="6"/>
+      <c r="J132" s="6"/>
+      <c r="K132" s="6"/>
+      <c r="L132" s="6"/>
+      <c r="M132" s="5"/>
+    </row>
+    <row r="133" spans="1:13" customHeight="1" ht="71">
+      <c r="A133" s="6"/>
+      <c r="B133" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D133" s="8">
+        <v>1000000199291</v>
+      </c>
+      <c r="E133" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F133" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G133" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H133" s="6"/>
+      <c r="I133" s="6"/>
+      <c r="J133" s="6"/>
+      <c r="K133" s="6"/>
+      <c r="L133" s="6"/>
+      <c r="M133" s="5"/>
+    </row>
+    <row r="134" spans="1:13" customHeight="1" ht="71">
+      <c r="A134" s="6"/>
+      <c r="B134" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D134" s="8">
+        <v>1000000199284</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F134" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G134" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H134" s="6"/>
+      <c r="I134" s="6"/>
+      <c r="J134" s="6"/>
+      <c r="K134" s="6"/>
+      <c r="L134" s="6"/>
+      <c r="M134" s="5"/>
+    </row>
+    <row r="135" spans="1:13" customHeight="1" ht="71">
+      <c r="A135" s="6"/>
+      <c r="B135" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D135" s="8">
+        <v>1000000178623</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F135" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G135" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H135" s="6"/>
+      <c r="I135" s="6"/>
+      <c r="J135" s="6"/>
+      <c r="K135" s="6"/>
+      <c r="L135" s="6"/>
+      <c r="M135" s="5"/>
+    </row>
+    <row r="136" spans="1:13" customHeight="1" ht="71">
+      <c r="A136" s="6"/>
+      <c r="B136" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="D136" s="8">
+        <v>1000000178593</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F136" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G136" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H136" s="6"/>
+      <c r="I136" s="6"/>
+      <c r="J136" s="6"/>
+      <c r="K136" s="6"/>
+      <c r="L136" s="6"/>
+      <c r="M136" s="5"/>
+    </row>
+    <row r="137" spans="1:13" customHeight="1" ht="71">
+      <c r="A137" s="6"/>
+      <c r="B137" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D137" s="8">
+        <v>1000000178586</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F137" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G137" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H137" s="6"/>
+      <c r="I137" s="6"/>
+      <c r="J137" s="6"/>
+      <c r="K137" s="6"/>
+      <c r="L137" s="6"/>
+      <c r="M137" s="5"/>
+    </row>
+    <row r="138" spans="1:13" customHeight="1" ht="71">
+      <c r="A138" s="6"/>
+      <c r="B138" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D138" s="8">
+        <v>1000000178609</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F138" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G138" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H138" s="6"/>
+      <c r="I138" s="6"/>
+      <c r="J138" s="6"/>
+      <c r="K138" s="6"/>
+      <c r="L138" s="6"/>
+      <c r="M138" s="5"/>
+    </row>
+    <row r="139" spans="1:13" customHeight="1" ht="71">
+      <c r="A139" s="6"/>
+      <c r="B139" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="D139" s="8">
+        <v>1000000173406</v>
+      </c>
+      <c r="E139" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F139" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G139" s="6">
+        <v>65.89</v>
+      </c>
+      <c r="H139" s="6"/>
+      <c r="I139" s="6"/>
+      <c r="J139" s="6"/>
+      <c r="K139" s="6"/>
+      <c r="L139" s="6"/>
+      <c r="M139" s="5"/>
+    </row>
+    <row r="140" spans="1:13" customHeight="1" ht="71">
+      <c r="A140" s="6"/>
+      <c r="B140" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="D140" s="8">
+        <v>1000000199468</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F140" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G140" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H140" s="6"/>
+      <c r="I140" s="6"/>
+      <c r="J140" s="6"/>
+      <c r="K140" s="6"/>
+      <c r="L140" s="6"/>
+      <c r="M140" s="5"/>
+    </row>
+    <row r="141" spans="1:13" customHeight="1" ht="71">
+      <c r="A141" s="6"/>
+      <c r="B141" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="D141" s="8">
+        <v>1000000160512</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F141" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G141" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H141" s="6"/>
+      <c r="I141" s="6"/>
+      <c r="J141" s="6"/>
+      <c r="K141" s="6"/>
+      <c r="L141" s="6"/>
+      <c r="M141" s="5"/>
+    </row>
+    <row r="142" spans="1:13" customHeight="1" ht="71">
+      <c r="A142" s="6"/>
+      <c r="B142" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D142" s="8">
+        <v>1000000160482</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="F142" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G142" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H142" s="6"/>
+      <c r="I142" s="6"/>
+      <c r="J142" s="6"/>
+      <c r="K142" s="6"/>
+      <c r="L142" s="6"/>
+      <c r="M142" s="5"/>
+    </row>
+    <row r="143" spans="1:13" customHeight="1" ht="71">
+      <c r="A143" s="6"/>
+      <c r="B143" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="D143" s="8">
+        <v>1000000160499</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F143" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G143" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H143" s="6"/>
+      <c r="I143" s="6"/>
+      <c r="J143" s="6"/>
+      <c r="K143" s="6"/>
+      <c r="L143" s="6"/>
+      <c r="M143" s="5"/>
+    </row>
+    <row r="144" spans="1:13" customHeight="1" ht="71">
+      <c r="A144" s="6"/>
+      <c r="B144" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="D144" s="8">
+        <v>1000000199475</v>
+      </c>
+      <c r="E144" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F144" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G144" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H144" s="6"/>
+      <c r="I144" s="6"/>
+      <c r="J144" s="6"/>
+      <c r="K144" s="6"/>
+      <c r="L144" s="6"/>
+      <c r="M144" s="5"/>
+    </row>
+    <row r="145" spans="1:13" customHeight="1" ht="71">
+      <c r="A145" s="6"/>
+      <c r="B145" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="D145" s="8">
+        <v>1000000160475</v>
+      </c>
+      <c r="E145" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F145" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G145" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H145" s="6"/>
+      <c r="I145" s="6"/>
+      <c r="J145" s="6"/>
+      <c r="K145" s="6"/>
+      <c r="L145" s="6"/>
+      <c r="M145" s="5"/>
+    </row>
+    <row r="146" spans="1:13" customHeight="1" ht="71">
+      <c r="A146" s="6"/>
+      <c r="B146" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="D146" s="8">
+        <v>1000000173253</v>
+      </c>
+      <c r="E146" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F146" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G146" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H146" s="6"/>
+      <c r="I146" s="6"/>
+      <c r="J146" s="6"/>
+      <c r="K146" s="6"/>
+      <c r="L146" s="6"/>
+      <c r="M146" s="5"/>
+    </row>
+    <row r="147" spans="1:13" customHeight="1" ht="71">
+      <c r="A147" s="6"/>
+      <c r="B147" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="D147" s="8">
+        <v>1000000173260</v>
+      </c>
+      <c r="E147" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F147" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G147" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H147" s="6"/>
+      <c r="I147" s="6"/>
+      <c r="J147" s="6"/>
+      <c r="K147" s="6"/>
+      <c r="L147" s="6"/>
+      <c r="M147" s="5"/>
+    </row>
+    <row r="148" spans="1:13" customHeight="1" ht="71">
+      <c r="A148" s="6"/>
+      <c r="B148" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="D148" s="8">
+        <v>1000000199406</v>
+      </c>
+      <c r="E148" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F148" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G148" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H148" s="6"/>
+      <c r="I148" s="6"/>
+      <c r="J148" s="6"/>
+      <c r="K148" s="6"/>
+      <c r="L148" s="6"/>
+      <c r="M148" s="5"/>
+    </row>
+    <row r="149" spans="1:13" customHeight="1" ht="71">
+      <c r="A149" s="6"/>
+      <c r="B149" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="D149" s="8">
+        <v>1000000165616</v>
+      </c>
+      <c r="E149" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F149" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G149" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H149" s="6"/>
+      <c r="I149" s="6"/>
+      <c r="J149" s="6"/>
+      <c r="K149" s="6"/>
+      <c r="L149" s="6"/>
+      <c r="M149" s="5"/>
+    </row>
+    <row r="150" spans="1:13" customHeight="1" ht="71">
+      <c r="A150" s="6"/>
+      <c r="B150" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="D150" s="8">
+        <v>1000000165623</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F150" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G150" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H150" s="6"/>
+      <c r="I150" s="6"/>
+      <c r="J150" s="6"/>
+      <c r="K150" s="6"/>
+      <c r="L150" s="6"/>
+      <c r="M150" s="5"/>
+    </row>
+    <row r="151" spans="1:13" customHeight="1" ht="71">
+      <c r="A151" s="6"/>
+      <c r="B151" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="D151" s="8">
+        <v>1000000199390</v>
+      </c>
+      <c r="E151" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F151" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G151" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H151" s="6"/>
+      <c r="I151" s="6"/>
+      <c r="J151" s="6"/>
+      <c r="K151" s="6"/>
+      <c r="L151" s="6"/>
+      <c r="M151" s="5"/>
+    </row>
+    <row r="152" spans="1:13" customHeight="1" ht="71">
+      <c r="A152" s="6"/>
+      <c r="B152" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="D152" s="8">
+        <v>1000000199383</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F152" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G152" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H152" s="6"/>
+      <c r="I152" s="6"/>
+      <c r="J152" s="6"/>
+      <c r="K152" s="6"/>
+      <c r="L152" s="6"/>
+      <c r="M152" s="5"/>
+    </row>
+    <row r="153" spans="1:13" customHeight="1" ht="71">
+      <c r="A153" s="6"/>
+      <c r="B153" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="D153" s="8">
+        <v>1000000201024</v>
+      </c>
+      <c r="E153" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F153" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G153" s="6">
+        <v>59.18</v>
+      </c>
+      <c r="H153" s="6"/>
+      <c r="I153" s="6"/>
+      <c r="J153" s="6"/>
+      <c r="K153" s="6"/>
+      <c r="L153" s="6"/>
+      <c r="M153" s="5"/>
+    </row>
+    <row r="154" spans="1:13" customHeight="1" ht="71">
+      <c r="A154" s="6"/>
+      <c r="B154" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C154" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="D154" s="8">
+        <v>1000000199338</v>
+      </c>
+      <c r="E154" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F154" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G154" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H154" s="6"/>
+      <c r="I154" s="6"/>
+      <c r="J154" s="6"/>
+      <c r="K154" s="6"/>
+      <c r="L154" s="6"/>
+      <c r="M154" s="5"/>
+    </row>
+    <row r="155" spans="1:13" customHeight="1" ht="71">
+      <c r="A155" s="6"/>
+      <c r="B155" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="D155" s="8">
+        <v>1000000199321</v>
+      </c>
+      <c r="E155" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F155" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G155" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H155" s="6"/>
+      <c r="I155" s="6"/>
+      <c r="J155" s="6"/>
+      <c r="K155" s="6"/>
+      <c r="L155" s="6"/>
+      <c r="M155" s="5"/>
+    </row>
+    <row r="156" spans="1:13" customHeight="1" ht="71">
+      <c r="A156" s="6"/>
+      <c r="B156" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="D156" s="8">
+        <v>1000000186376</v>
+      </c>
+      <c r="E156" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F156" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G156" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H156" s="6"/>
+      <c r="I156" s="6"/>
+      <c r="J156" s="6"/>
+      <c r="K156" s="6"/>
+      <c r="L156" s="6"/>
+      <c r="M156" s="5"/>
+    </row>
+    <row r="157" spans="1:13" customHeight="1" ht="71">
+      <c r="A157" s="6"/>
+      <c r="B157" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="D157" s="8">
+        <v>1000000186352</v>
+      </c>
+      <c r="E157" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F157" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G157" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H157" s="6"/>
+      <c r="I157" s="6"/>
+      <c r="J157" s="6"/>
+      <c r="K157" s="6"/>
+      <c r="L157" s="6"/>
+      <c r="M157" s="5"/>
+    </row>
+    <row r="158" spans="1:13" customHeight="1" ht="71">
+      <c r="A158" s="6"/>
+      <c r="B158" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="D158" s="8">
+        <v>1000000186369</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F158" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G158" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H158" s="6"/>
+      <c r="I158" s="6"/>
+      <c r="J158" s="6"/>
+      <c r="K158" s="6"/>
+      <c r="L158" s="6"/>
+      <c r="M158" s="5"/>
+    </row>
+    <row r="159" spans="1:13" customHeight="1" ht="71">
+      <c r="A159" s="6"/>
+      <c r="B159" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="D159" s="8">
+        <v>1000000191141</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F159" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G159" s="6">
+        <v>85.8</v>
+      </c>
+      <c r="H159" s="6"/>
+      <c r="I159" s="6"/>
+      <c r="J159" s="6"/>
+      <c r="K159" s="6"/>
+      <c r="L159" s="6"/>
+      <c r="M159" s="5"/>
+    </row>
+    <row r="160" spans="1:13" customHeight="1" ht="71">
+      <c r="A160" s="6"/>
+      <c r="B160" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="D160" s="8">
+        <v>1000000200775</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F160" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G160" s="6">
+        <v>101.2</v>
+      </c>
+      <c r="H160" s="6"/>
+      <c r="I160" s="6"/>
+      <c r="J160" s="6"/>
+      <c r="K160" s="6"/>
+      <c r="L160" s="6"/>
+      <c r="M160" s="5"/>
+    </row>
+    <row r="161" spans="1:13" customHeight="1" ht="71">
+      <c r="A161" s="6"/>
+      <c r="B161" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="D161" s="8">
+        <v>1000000201017</v>
+      </c>
+      <c r="E161" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F161" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G161" s="6">
+        <v>59.18</v>
+      </c>
+      <c r="H161" s="6"/>
+      <c r="I161" s="6"/>
+      <c r="J161" s="6"/>
+      <c r="K161" s="6"/>
+      <c r="L161" s="6"/>
+      <c r="M161" s="5"/>
+    </row>
+    <row r="162" spans="1:13" customHeight="1" ht="71">
+      <c r="A162" s="6"/>
+      <c r="B162" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="D162" s="8">
+        <v>1000000200980</v>
+      </c>
+      <c r="E162" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F162" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G162" s="6">
+        <v>59.18</v>
+      </c>
+      <c r="H162" s="6"/>
+      <c r="I162" s="6"/>
+      <c r="J162" s="6"/>
+      <c r="K162" s="6"/>
+      <c r="L162" s="6"/>
+      <c r="M162" s="5"/>
+    </row>
+    <row r="163" spans="1:13" customHeight="1" ht="71">
+      <c r="A163" s="6"/>
+      <c r="B163" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="D163" s="8">
+        <v>1000000186383</v>
+      </c>
+      <c r="E163" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F163" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G163" s="6">
+        <v>69.84999999999999</v>
+      </c>
+      <c r="H163" s="6"/>
+      <c r="I163" s="6"/>
+      <c r="J163" s="6"/>
+      <c r="K163" s="6"/>
+      <c r="L163" s="6"/>
+      <c r="M163" s="5"/>
+    </row>
+    <row r="164" spans="1:13" customHeight="1" ht="71">
+      <c r="A164" s="6"/>
+      <c r="B164" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="D164" s="8">
+        <v>1000000186307</v>
+      </c>
+      <c r="E164" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F164" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G164" s="6">
+        <v>75.90000000000001</v>
+      </c>
+      <c r="H164" s="6"/>
+      <c r="I164" s="6"/>
+      <c r="J164" s="6"/>
+      <c r="K164" s="6"/>
+      <c r="L164" s="6"/>
+      <c r="M164" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>