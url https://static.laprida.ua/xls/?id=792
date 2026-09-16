--- v1 (2026-07-19)
+++ v2 (2026-09-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Краби для волосся металеві "Fashion"</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>19.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>17:37</t>
+    <t>16:56</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -151,56 +151,50 @@
   <si>
     <t>Краб "Fashion" металевий+пластик (8см) 1-209068</t>
   </si>
   <si>
     <t>1-209068</t>
   </si>
   <si>
     <t>Краб "Fashion" металевий+пластик (8см) 1-208757</t>
   </si>
   <si>
     <t>1-208757</t>
   </si>
   <si>
     <t>Краб "Fashion" металевий+пластик (7см) 1-208924</t>
   </si>
   <si>
     <t>1-208924</t>
   </si>
   <si>
     <t>Краб "Fashion" металевий+пластик (7см) 1-208917</t>
   </si>
   <si>
     <t>1-208917</t>
   </si>
   <si>
-    <t>Краб "Fashion" металевий+пластик (7см) 1-208900</t>
-[...4 lines deleted...]
-  <si>
     <t>Краб "Fashion" металевий+пластик (4,5см) 1-208733</t>
   </si>
   <si>
     <t>1-208733</t>
   </si>
   <si>
     <t>Краб "Fashion" металевий+пластик (12см) 1-209006</t>
   </si>
   <si>
     <t>1-209006</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:большие (8 - 12 см)
 Матеріал:металл+пластик
 Дизайн:без камней
 </t>
   </si>
   <si>
     <t>Краб "Fashion" металевий+пластик (12см) 1-208993</t>
   </si>
   <si>
     <t>1-208993</t>
   </si>
   <si>
     <t>Краб "Fashion" металевий+пластик (12см) 1-208986</t>
@@ -1031,62 +1025,50 @@
     <t>1-199321</t>
   </si>
   <si>
     <t>Краб "Fashion 01" металевий срібло матовий 5см 1-186376</t>
   </si>
   <si>
     <t>1-186376</t>
   </si>
   <si>
     <t>Краб "Fashion 01" металевий золото сталь 5см 1-186352</t>
   </si>
   <si>
     <t>1-186352</t>
   </si>
   <si>
     <t>Краб "Fashion 01" металевий золото матовий 5см 1-186369</t>
   </si>
   <si>
     <t>1-186369</t>
   </si>
   <si>
     <t>Краб "Fashion 32" металевий білий 7см 1-191141</t>
   </si>
   <si>
     <t>1-191141</t>
-  </si>
-[...10 lines deleted...]
-    <t>1-201017</t>
   </si>
   <si>
     <t>Краб "Fashion 02" металевий золото матовий 4,5см 1-200980</t>
   </si>
   <si>
     <t>1-200980</t>
   </si>
   <si>
     <t>Краб "Fashion 01" металевий чорний матовий 5см 1-186383</t>
   </si>
   <si>
     <t>1-186383</t>
   </si>
   <si>
     <t>Краб "Fashion 31" металевий білий 5см 1-186307</t>
   </si>
   <si>
     <t>1-186307</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1179,51 +1161,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b2b860f3f91c10b32d9bc6b5fb32c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1385612a8fbbc2dae8401573fd27d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fc5e2c8b6e7fd8c32ad021b63e5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc82dffada7a6d318d7e59a9624c384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cc999ac95a97dc06d3c1efeb142c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed3cbc41a70066c06ee8e0a6bd0046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ea3c6b1d4f1231b85f086ab3a85fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a050937db1dbc78a1790d54ef286418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813651a0b05f5004609d5cf33f2a3139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554fc4396c864ffd5c87f19f40865f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166962daddc0bf2a06d1a9b81ffde5de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85cafece2a9d02b4e911b00a3d0b6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ee8a57c11d745b97c036e390711ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b9a436d24a98bf2049ce4fda99d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8b018c688052f793c529d94405a0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36697a61b699ca92a0c984a25f5097ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a9a0b94ce78f15ece6ffd59f652817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cc627c204d052dd520a3b920edc5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb2f22c6d1bc63ca340825e9bca5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c699608ee6d4d8e91816ca4ef7dba420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cbf2c76f213b46a367634da0e019421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34381d62ce2218972bc2d5f6a712431722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48e7e2504d5d414ea7022fce36cda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39daef34609a0810aa9bbc40e8256d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9b988ddbe65de5d8ffc2453118d6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a5b215a53980629135ff32ae060526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b6b36abea926090f47039f43bfd4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874e1deed34942858a628491f31a2e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f3687c54361597f77d2a57f74eed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e433b597bb3fd98753c44c2d9a65d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5710da692394d39b0472985f8611c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eaf1f7bc95adeaa300041e289c94132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd856839e23f5abf8c9bff00165fd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2820f9c92b4c60b410fe8907cc22134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98f0d4e5bcb711a81dc0d2d68f77b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457afc321daf085a18dc4d6e48e3085e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb225b8c0c92574f67ff64d2861f84fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c86d5351e36d6afabf377793dc2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80262cc931778eb5905baa209c5946bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aea2f9c9f194b4b302af012a6f82940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6cc2962506e1aeb5b2190b27fd90c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb24c8421fd3b0d242de137eb20d1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ec7a0d64dfafb2ef40fc62110fe943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e119831890dc922d36a353a0a054344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1485770a10bd1ad35facedb0595215545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77f73f1d693b1e66683abcd174d49646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23520745ac121c4036ba83469d2e3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3d9c2fb2511cca68d1621b7a25c5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f33ae93cbcdcbb3d6209ce477631c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ea5d9a476ad2d148cea0f4954829f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2578515aac1736a5d4cc1e1dfc2a2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100eca32f8ddc248ebde0656e6de00c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836987ab1629a6184f60c381ed43c5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d7642465f5eb16edfd6681596f38954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bdc85e54e8a059d1ac6652d39bad155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f7a393f3cb0001a5d1e3dcbc5b1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07af896d0492d5d9a3fecb89005e4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f84edbdaf348859c59ba46561630f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3e682970b919d0bd5e411db06e2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8bbc1777a645165277c542a5aea9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1280d52145c4aee3332c4d55aae8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ada1728d830b278f22272bdb43a8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0af8035feb8dacb6430a8100ffdfed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13e2be19a24695405e4a6c38f032fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af4659dbf10ce4f5065d883ebd7a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc303c7da93f4bd88d6c1b337db5f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2d03e922be4c87be48ab67cf333ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d9633edbaf1aa3e364487d62fa8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a57e1216ad337a0a4f23c5b0758fde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde7c494dcb8b88f0abb5580b2f9f5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f11693d9f1c0865e512d9cbb2844df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e0d5130d09ce7bcf3ae56d346b4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41280985bf94a05217055dd4cd9dc79973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b401eec32e693cf75a92b5467a1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c992465fe1d9dd079d6cb7b1a4eda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e15ec7a7f05c37866619df3948e4a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95278f2a7401229a24f21d32469f5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c033fe21782136af0cd3fda125af278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25066aad60660fd7b3996d3062c56f2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30816d5fea2a8d1ed1d400f0544e42e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a62ca7b9d69cc7892486702d6c5b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f5907d2c45fb4518b7367d100c77c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375ba69c674639a9951b035e2457d5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f9d2f915eb348c4e2357e90a111a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226991c4e42f5d35516d2535011e49085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd4bac9813c962733ece4fa705b8df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a599036604cbdf2124cf6974e11a16887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e141335cdbd3d4dc61ea9fc3922deb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985a9d5e237d272bb27bf10400d6dab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c9d7890d08ce9c304347011a6c7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376fb2c487c5b6f0b576ad85f36066191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb94d1c22484f091fc355dbeab83c5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5504f9b0f45cf4420cb4e06ee837593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc618bd05691e0e90cf2e9e5b7bdbb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537c11652e62975dd9c24412dc833b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e1232531e07fe1738a911481c73c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2726a579b44455495dabfcdbbbcb36797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defce4f5aa548c1f6aecacc7d203346598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ccec3c972364813a339f049b3b2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dddc4ce2bd8496961729cbb9a5996100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32937f6510dfcc934790b268a001dee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e630216626076aaa6178d3f6d310a79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60e3c35fb9ed37a061a5edab67e43e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48da69eccd1433a7884b799dcd4ae41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce71b259103139fca4a920461c050c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a1a906377a6b0957bb6a85d60dcb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322f103662c85aca9fbeb0e8b1e9431107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b227e8a65e678318386f715c85bc670108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939001a0a1a12fa8a75c78c4b6f552f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96942f1cead89ca93b00e5d2069586110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aad196b6ca76d76f439df81ec9c769111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387546b6c2560c3f2b0d1932b731398a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c4b6ddbe1c0af39f56e4f89d13b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d966ec0873bc121513d5e1496ad9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5926c9d392f8f07f2586790ff2cf63a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c32dd3176cd74bd98c5b56ba00ea7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f1fef09b08c801995d902ec21df4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8ec256612d5e95e3fe7b2d6ebdeb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17287cae5b905f89b42ab04f0bf01d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1fa37080b1a7153d1bfeb1c7afbea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ae0463d386ed193c2f6533ffeecd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed5a10d8d577d3031489c478b9a5b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9f35e22cb9a92bc9574b052684093123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f60bf93f6b002530ed1108d4fdad0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e493ab3683a549103041d3194470a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc02694de06497966845fa595769d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd92f073ec5388fdc98871a4fb194ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8c93306600701d340e637cce60a39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee654bd5f40aa32478940e25c450736d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4edee03b6e1225e39cb808d6895a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd78bafd226e5a41c0435be2efc2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b633a3aab5d2d03b2d713b76e077184132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24687d0d9abd2559b85ef1ca7dd57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b3acee1a2e80249b6631c26d7946134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295f49df89a48e1ef643fe01842d0f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321b709b31ca5c94548951ecad1c9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987939573e7edfaaa20c6bed6dca94cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048a9abab32fadeb9e90e64483d3c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7688c765e61987b4e0fc3b50b7c088f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb60b51f440a5aca9d4cdff23e99311140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08dbfc5f6305b4624cec5839ae3163141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67973913d4af5c04d3bf5ba44284ebc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183214fc0e061824ddae7bb8fbc3544c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2e46b55499f76e6fdb7ab5f943bdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608961ffd4e3c81053a714ac3c7f120145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddb58c81dad9cc25fdfebc3cfa05c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d77f0dc7f030272f9b84c354b2749d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aacb6a8f350c66bd3663c2b15b40f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb20dfe04e5f29473596ffef5b0a43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c45d99e4f4c3e7f92344a8c938ecf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553017a2583df957a73bc23faebede37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03222691e0e02940d706e131da82364d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c621f72cad14ae1d7a68a6c484db9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d824fb2e202ed85ed7d3a89af9abcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21241d76c70b1f8320859e0af2250113155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5173ebbba0238d8137db0b77799be0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7dc817680e3c62caba637b8367442157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a025f301ed807aaec1038768acab4158.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316b83e7e227a593ba38e14dfe398c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aecad276486954a021f96b692e54f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5accabee5e43e472963fe19057049a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172ab1d39c61a644b6b6b6f2bade0c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39815a43ff0a896bd1b2434b2a4250245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addba0ce31c1781bc86f6eb278cb802f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4bd5e6dc27b6d0ed67ce05a302337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3385609585026f069e9f247621529d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f81b9234eecaac2582435a91562099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703250a8454d5fe1a21f5adb82352c2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e040031b23aea0375fa0fb35c5af3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afee10a0939ad454ab5a677a8c5f8cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510220eabc57d87a20ff5dd5b905c4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b289cb93e52cdf22d22c8848c6edc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33c7824fb527ba0b39f182d9f096e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfcd3ce80fdcb8a2b8dc0a47caf67c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6dd5fc7bba126945553abedea2de217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681054f369858ac1db909164d1cf291f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52087fa12ab748495d2f91a427c17b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9db7d4a48ef211d4fca5a9c9cceea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da40a72e2f8e1239fcf531de8f7b35921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0db6363f0372b3841a11ea76acd74c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508443197809dd6f19d3a6c6f5210a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc059f13bd2de6c474a38e628cebdb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be3dba610e94ffeff7cbc70dda99bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3c8b0447ec6142bfaa0fa1cd7789826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e4a9dd4e5d01b8e10c0765939d5aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88eab7c93f9645ddb7a45e20b773f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d3d884ac51ce85d07ddccb9472f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efa38d795dd0129d43ccd657016b2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ea55985529b6892ca306b160096831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c79aa9edf5460ea2643e4007a0f5ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bf0e44162d18154e0ffe7d678a92533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be1c2c504ebf1709c8ab3fdc917ae234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ff829986ccc6c0bbeb0b94b4ff95435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112e928aa09c8c9c7bce0f923ecb61036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f302228d8f5dedea5c5b0ff5517a7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb74b2e28e2f7e036e34076b615bcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092756e5157e282ffa83ebf4faa7cd3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc17ed3668804c1e833a77397a763c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b7a0e29dac63214e6b609aefebea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ae281b5a5c6078f8304e245e7e71642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bbfb67d8cc1be68c9e8a699f0927c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59505a1ad7b6c849bf0e80d4f37e9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe997cf47e3274a566b67a89e6c1d7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2151301a74568066db55d851a2cb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106c235a651c7df54dea694707ef93247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961f613a986e513c4c0a60876daedf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa5bb87bd1d16c92ed7c49bffc45c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181a922ca068e770a72eb2bc433f58750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5b07805938c27c300aa7c6c6da6f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6924fe82a5663b29f724c5682d90e3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8422c76916074dc6b7ac6313ae94f3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423bccc75f216f63681fccd3e69781454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee98e4062fea161ddb0dd2884fdfa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b6380a9257448d1ce9c116420356156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f0bb573c18276f913634a4fb4943757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0a311a547a37cecd216a58b37b9c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3af0ee18734d15bf4ab2cb8719f1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004069c0471cd5989427ca3ad6f1870c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44db29e2c4fa52cc241b3ae53fbed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6784192f44b56d6e8bc523665ad52262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4ea64ec792f9c3c1256579faab61963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc2183e89e9762762efe6857ea314964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319659cf594174ab5bef49a11a5264365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e9c61e636fb36d17e59ff7f00bdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc0150192031960fa7672312de0abb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef9d1a877d0408eb1b880d81b4efbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e284a35d8cb6f376bd38604fe9fd1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfbc52b6299e1b7206580fa73e055470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aa880a4cbe6e313389b746ae3efa271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb63b423040e1c4d71b4f951ad41fc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943913b16c938c6b069f69b41d65946273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50920405fde38b22de21c40d34c8557174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c8464611c9e0f78f2fd0d5d5fd61f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923868c116e80787bbf8a7bb801dc25276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d53f1ba9b6b9390c61ca5e087f3ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfb2af0f04b2f8231ba2e119b7dcc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7adc853339bf510a3801eb4c8f9d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceee6fe9acba1c2c1477821b33fbd5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8880343ff1e78d406df84d493f086f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcf230c1bc846d5a705016e836143682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f606c009d4f57c8b8c2d17173c3db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c6a0b7a8a402c0c4ae6b497305edf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11261aae9fa1ebc01b37747d68ef5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db74994a904b952e9902e99c3fa648486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb182bdfcb13bc6d7330bcd071be1ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f885497a4e5521b8b642c4bc7691b8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfb06df54712956f5c5013760d7aa089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3bc4fceca9b52f885349d38c1c04490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4752a4a2c4c80c0415a97c4ee31ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901589e8babbcc841172986716b4eb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12837d4a10cdb9a601e2c8c4bd3c601593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade43356dee4ec0c6d0e7f786037de194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c1c05f3fa138a3163340447706bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7b9a4a78b97dd16f71846e0c803ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef522b38f5c8818e788636ba3e0477e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e7df6c22a15fd5f910d399ae96c6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4a54ecc99f489ca16cd2f52b6085a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14eaa26afa3257e203547b6518f692100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89f38f47f05302dec0d92c46a01b5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f771fdc024a4e524575f92fb77d98e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa68d6080a00a49ab6a6757c114dcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3b3509e8317b40f8e0a3c82cfe7b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b504d2db227ea3f1b6dd5d404267b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa336eea163796d3975f84ea0c49fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac3870389dad7f5a4db0cf38ac5a3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013eea38796a597619cbfb129aa1897108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f17f9ed93c7c50cdfedb0d8239f5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf095380beb329a97d1a64d493c510110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ccf6faa474a95d72a9b595e8ead23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f06f1fb231bcfca137f6086256f5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0721802fa186342ba5d138d0dcf00b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e98a8d37793ff070b43cc38efdca2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280145712293ec8ad6e89259e4d833a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf59991df36bd2629c90adfe88f67a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303fd71efb1bf6961b44f7c36867189117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3fbafc42c23fc4bb27ca5310eec51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c6da47de1db5e7e726f5cac4bc74e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cd6877888d89a7f5d6e2333f83c35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10364d417d9be7c00183f45e8ef8215121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5216a390ff5a1f9eeb00f811d8acf44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761fae868ce2c3db7e82843d9784817123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce19a5d4c8ac7ce926166a0a7b191dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a03d669154732c86424b17f07e7134125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e906d8d3b638b0e6ea8c925d69ff8d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5f9b037f601644e6d200b441c7478127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa193302d4bda97730785ed30614f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56872948273959aa162464137b0a29f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131f0092c54ef92b4636705c96a69b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b271cd7aee12b670504fb4d80d6f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba92bbcbf4cb1b0bbf8a1697f7c236132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb5f8f811cb1460c818dea6895cdbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997381f7c4f6d29e50cf62e67fd1c9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3c0ec17ea5d960e61f379e18917c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b778778eddf6e49f73e8879638e76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e32bb73aa42e6d01e414070231f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca719a35c13dbe02dd8b5b0ead78a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a1249e1ba201abc6fa26f67ea0fc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66eb9b33ffd8bca32451fb5b09ae44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed1e460c23cd2b24ece427a3e865aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c43180625060d1027adfbbbcdcb056142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd446e33a034c3f4e0d135f3d20a6f19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd847077449ac07f2162bd34e41f05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252539d6db4feb5d134b8e246a59079145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201683d7b173906be92322ace27bbf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8ac75782617efca9d03d63c30e026147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6ae7d790251ea662c168f58319329148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b90af368199411cf846dd08ce9485149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29e13cf79159d9cdd1e2e1df7bd09b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c4477a9dd48b0433efaa9495c6a60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a39cd24b49a53d066548a94d995ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22678aa01b30fd9a8d880ef9ed2b70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da02ce8ccb59b2424fa17f0ee61358154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d8f64822a7737da9958d1c62b018155.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5821,140 +5803,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6221,54 +6113,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kraby-dlya-volos-metallicheskie-fashion/792/?utm_source=price&amp;utm_campaign=price_kraby-dlya-volos-metallicheskie-fashion" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M164"/>
+  <dimension ref="A1:M161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M164" sqref="M164"/>
+      <selection activeCell="M161" sqref="M161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -6661,4009 +6553,3928 @@
       <c r="E17" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
         <v>129.8</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="8">
-        <v>1000000208900</v>
+        <v>1000000208733</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>129.8</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="8">
-        <v>1000000208733</v>
+        <v>1000000209006</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>97.90000000000001</v>
+        <v>178.2</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" s="8">
+        <v>1000000208993</v>
+      </c>
+      <c r="E20" s="7" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
         <v>178.2</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="8">
-        <v>1000000208993</v>
+        <v>1000000208986</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
         <v>178.2</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="8">
-        <v>1000000208986</v>
+        <v>1000000209099</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>178.2</v>
+        <v>118.8</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="8">
-        <v>1000000209099</v>
+        <v>1000000209082</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
         <v>118.8</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="8">
-        <v>1000000209082</v>
+        <v>1000000208955</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>118.8</v>
+        <v>151.8</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="8">
-        <v>1000000208955</v>
+        <v>1000000208948</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
         <v>151.8</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="8">
-        <v>1000000208948</v>
+        <v>1000000208931</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
         <v>151.8</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000208931</v>
+        <v>1000000208979</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>151.8</v>
+        <v>157.3</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D28" s="8">
-        <v>1000000208979</v>
+        <v>1000000208962</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
         <v>157.3</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000208962</v>
+        <v>1000000208818</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>157.3</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="8">
-        <v>1000000208818</v>
+        <v>1000000208795</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
         <v>92.40000000000001</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D31" s="8">
-        <v>1000000208795</v>
+        <v>1000000208788</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
         <v>92.40000000000001</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D32" s="8">
-        <v>1000000208788</v>
+        <v>1000000205954</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>92.40000000000001</v>
+        <v>108.9</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="8">
-        <v>1000000205954</v>
+        <v>1000000208832</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>108.9</v>
+        <v>115.5</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D34" s="8">
+        <v>1000000208825</v>
+      </c>
+      <c r="E34" s="7" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
         <v>115.5</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D35" s="8">
-        <v>1000000208825</v>
+        <v>1000000204582</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
         <v>115.5</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D36" s="8">
-        <v>1000000204582</v>
+        <v>1000000205947</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>115.5</v>
+        <v>108.9</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D37" s="8">
-        <v>1000000205947</v>
+        <v>1000000208771</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>108.9</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="8">
-        <v>1000000208771</v>
+        <v>1000000208801</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
         <v>92.40000000000001</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D39" s="8">
-        <v>1000000208801</v>
+        <v>1000000186192</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>92.40000000000001</v>
+        <v>96.8</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D40" s="8">
-        <v>1000000186192</v>
+        <v>1000000194111</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>96.8</v>
+        <v>82.5</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000194111</v>
+        <v>1000000178548</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
         <v>82.5</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D42" s="8">
-        <v>1000000178548</v>
+        <v>1000000204322</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>82.5</v>
+        <v>151.8</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000204322</v>
+        <v>1000000204339</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
         <v>151.8</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D44" s="8">
-        <v>1000000204339</v>
+        <v>1000000207736</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>151.8</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D45" s="8">
-        <v>1000000207736</v>
+        <v>1000000207729</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
         <v>89.65000000000001</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D46" s="8">
-        <v>1000000207729</v>
+        <v>1000000204421</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>89.65000000000001</v>
+        <v>100.65</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D47" s="8">
-        <v>1000000204421</v>
+        <v>1000000191134</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>100.65</v>
+        <v>85.8</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D48" s="8">
-        <v>1000000191134</v>
+        <v>1000000199451</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>85.8</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D49" s="8">
-        <v>1000000199451</v>
+        <v>1000000193749</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>75.90000000000001</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D50" s="8">
-        <v>1000000193749</v>
+        <v>1000000193732</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D51" s="8">
-        <v>1000000193732</v>
+        <v>1000000193725</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D52" s="8">
-        <v>1000000193725</v>
+        <v>1000000193756</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D53" s="8">
-        <v>1000000193756</v>
+        <v>1000000193718</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D54" s="8">
-        <v>1000000193718</v>
+        <v>1000000193701</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D55" s="8">
-        <v>1000000193701</v>
+        <v>1000000200942</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D56" s="8">
-        <v>1000000200942</v>
+        <v>1000000200966</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D57" s="8">
-        <v>1000000200966</v>
+        <v>1000000200973</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D58" s="8">
-        <v>1000000200973</v>
+        <v>1000000200959</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G58" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D59" s="8">
-        <v>1000000200959</v>
+        <v>1000000200935</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="8">
-        <v>1000000200935</v>
+        <v>1000000200904</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>97.90000000000001</v>
+        <v>121.11</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D61" s="8">
-        <v>1000000200904</v>
+        <v>1000000200874</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="6">
         <v>121.11</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D62" s="8">
-        <v>1000000200874</v>
+        <v>1000000204568</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>121.11</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D63" s="8">
-        <v>1000000204568</v>
+        <v>1000000186345</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D64" s="8">
-        <v>1000000186345</v>
+        <v>1000000186338</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D65" s="8">
-        <v>1000000186338</v>
+        <v>1000000204575</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D66" s="8">
-        <v>1000000204575</v>
+        <v>1000000186482</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D67" s="8">
-        <v>1000000186482</v>
+        <v>1000000186451</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D68" s="8">
-        <v>1000000186451</v>
+        <v>1000000199376</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D69" s="8">
-        <v>1000000199376</v>
+        <v>1000000186475</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D70" s="8">
-        <v>1000000186475</v>
+        <v>1000000186499</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G70" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
         <v>151</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D71" s="8">
-        <v>1000000186499</v>
+        <v>1000000199369</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G71" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D72" s="8">
-        <v>1000000199369</v>
+        <v>1000000186468</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G72" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
         <v>155</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D73" s="8">
-        <v>1000000186468</v>
+        <v>1000000186161</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="6">
-        <v>97.90000000000001</v>
+        <v>94.59999999999999</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D74" s="8">
-        <v>1000000186161</v>
+        <v>1000000204544</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G74" s="6">
         <v>94.59999999999999</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D75" s="8">
-        <v>1000000204544</v>
+        <v>1000000186154</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G75" s="6">
         <v>94.59999999999999</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
         <v>161</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D76" s="8">
-        <v>1000000186154</v>
+        <v>1000000186178</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="6">
         <v>94.59999999999999</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
         <v>163</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D77" s="8">
-        <v>1000000186178</v>
+        <v>1000000204551</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="6">
         <v>94.59999999999999</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D78" s="8">
-        <v>1000000204551</v>
+        <v>1000000186147</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="6">
         <v>94.59999999999999</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D79" s="8">
-        <v>1000000186147</v>
+        <v>1000000199314</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="6">
-        <v>94.59999999999999</v>
+        <v>90.2</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D80" s="8">
-        <v>1000000199314</v>
+        <v>1000000173345</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G80" s="6">
         <v>90.2</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D81" s="8">
-        <v>1000000173345</v>
+        <v>1000000173338</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="6">
         <v>90.2</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D82" s="8">
-        <v>1000000173338</v>
+        <v>1000000199307</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G82" s="6">
         <v>90.2</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D83" s="8">
-        <v>1000000199307</v>
+        <v>1000000173321</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>18</v>
+        <v>177</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="6">
         <v>90.2</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D84" s="8">
-        <v>1000000173321</v>
+        <v>1000000165678</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>179</v>
+        <v>18</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="6">
         <v>90.2</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>181</v>
       </c>
       <c r="D85" s="8">
-        <v>1000000165678</v>
+        <v>1000000173277</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G85" s="6">
         <v>90.2</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
         <v>182</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D86" s="8">
-        <v>1000000173277</v>
+        <v>1000000199420</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G86" s="6">
         <v>90.2</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>185</v>
       </c>
       <c r="D87" s="8">
-        <v>1000000199420</v>
+        <v>1000000173291</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G87" s="6">
         <v>90.2</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>187</v>
       </c>
       <c r="D88" s="8">
-        <v>1000000173291</v>
+        <v>1000000173284</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="6">
         <v>90.2</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D89" s="8">
-        <v>1000000173284</v>
+        <v>1000000199352</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G89" s="6">
-        <v>90.2</v>
+        <v>85.8</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
         <v>190</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>191</v>
       </c>
       <c r="D90" s="8">
-        <v>1000000199352</v>
+        <v>1000000186420</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G90" s="6">
         <v>85.8</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D91" s="8">
-        <v>1000000186420</v>
+        <v>1000000186444</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G91" s="6">
         <v>85.8</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
         <v>194</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D92" s="8">
-        <v>1000000186444</v>
+        <v>1000000199345</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="6">
         <v>85.8</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D93" s="8">
-        <v>1000000199345</v>
+        <v>1000000186406</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G93" s="6">
         <v>85.8</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
         <v>198</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>199</v>
       </c>
       <c r="D94" s="8">
-        <v>1000000186406</v>
+        <v>1000000204476</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G94" s="6">
-        <v>85.8</v>
+        <v>163.9</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
         <v>200</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D95" s="8">
-        <v>1000000204476</v>
+        <v>1000000204469</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G95" s="6">
         <v>163.9</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>203</v>
       </c>
       <c r="D96" s="8">
-        <v>1000000204469</v>
+        <v>1000000204391</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="F96" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G96" s="6">
-        <v>163.9</v>
+        <v>152.68</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
         <v>204</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>205</v>
       </c>
       <c r="D97" s="8">
-        <v>1000000204391</v>
+        <v>1000000204377</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G97" s="6">
         <v>152.68</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D98" s="8">
-        <v>1000000204377</v>
+        <v>1000000204360</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G98" s="6">
-        <v>152.68</v>
+        <v>137.28</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>209</v>
       </c>
       <c r="D99" s="8">
-        <v>1000000204360</v>
+        <v>1000000204353</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G99" s="6">
         <v>137.28</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>211</v>
       </c>
       <c r="D100" s="8">
-        <v>1000000204353</v>
+        <v>1000000204346</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G100" s="6">
         <v>137.28</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
         <v>212</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D101" s="8">
-        <v>1000000204346</v>
+        <v>1000000168471</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F101" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G101" s="6">
-        <v>137.28</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>215</v>
       </c>
       <c r="D102" s="8">
-        <v>1000000168471</v>
+        <v>1000000168495</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G102" s="6">
         <v>75.90000000000001</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
         <v>216</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>217</v>
       </c>
       <c r="D103" s="8">
-        <v>1000000168495</v>
+        <v>1000000168488</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F103" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G103" s="6">
         <v>75.90000000000001</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="71">
       <c r="A104" s="6"/>
       <c r="B104" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D104" s="8">
-        <v>1000000168488</v>
+        <v>1000000199093</v>
       </c>
       <c r="E104" s="7" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="F104" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G104" s="6">
-        <v>75.90000000000001</v>
+        <v>116.6</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="71">
       <c r="A105" s="6"/>
       <c r="B105" s="7" t="s">
         <v>220</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>221</v>
       </c>
       <c r="D105" s="8">
-        <v>1000000199093</v>
+        <v>1000000204599</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F105" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G105" s="6">
-        <v>116.6</v>
+        <v>107.8</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="71">
       <c r="A106" s="6"/>
       <c r="B106" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>223</v>
       </c>
       <c r="D106" s="8">
-        <v>1000000204599</v>
+        <v>1000000194500</v>
       </c>
       <c r="E106" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F106" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G106" s="6">
         <v>107.8</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6"/>
       <c r="M106" s="5"/>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="71">
       <c r="A107" s="6"/>
       <c r="B107" s="7" t="s">
         <v>224</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D107" s="8">
-        <v>1000000194500</v>
+        <v>1000000200751</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G107" s="6">
-        <v>107.8</v>
+        <v>121</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6"/>
       <c r="M107" s="5"/>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="71">
       <c r="A108" s="6"/>
       <c r="B108" s="7" t="s">
         <v>226</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>227</v>
       </c>
       <c r="D108" s="8">
-        <v>1000000200751</v>
+        <v>1000000200744</v>
       </c>
       <c r="E108" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F108" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G108" s="6">
         <v>121</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="6"/>
       <c r="J108" s="6"/>
       <c r="K108" s="6"/>
       <c r="L108" s="6"/>
       <c r="M108" s="5"/>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="71">
       <c r="A109" s="6"/>
       <c r="B109" s="7" t="s">
         <v>228</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>229</v>
       </c>
       <c r="D109" s="8">
-        <v>1000000200744</v>
+        <v>1000000200737</v>
       </c>
       <c r="E109" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F109" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G109" s="6">
         <v>121</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="71">
       <c r="A110" s="6"/>
       <c r="B110" s="7" t="s">
         <v>230</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D110" s="8">
-        <v>1000000200737</v>
+        <v>1000000200669</v>
       </c>
       <c r="E110" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F110" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G110" s="6">
         <v>121</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="6"/>
       <c r="J110" s="6"/>
       <c r="K110" s="6"/>
       <c r="L110" s="6"/>
       <c r="M110" s="5"/>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="71">
       <c r="A111" s="6"/>
       <c r="B111" s="7" t="s">
         <v>232</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>233</v>
       </c>
       <c r="D111" s="8">
-        <v>1000000200669</v>
+        <v>1000000200652</v>
       </c>
       <c r="E111" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G111" s="6">
         <v>121</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6"/>
       <c r="M111" s="5"/>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="71">
       <c r="A112" s="6"/>
       <c r="B112" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>235</v>
       </c>
       <c r="D112" s="8">
-        <v>1000000200652</v>
+        <v>1000000204513</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G112" s="6">
-        <v>121</v>
+        <v>65.78</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="71">
       <c r="A113" s="6"/>
       <c r="B113" s="7" t="s">
         <v>236</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D113" s="8">
-        <v>1000000204513</v>
+        <v>1000000165609</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G113" s="6">
         <v>65.78</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="5"/>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="71">
       <c r="A114" s="6"/>
       <c r="B114" s="7" t="s">
         <v>238</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>239</v>
       </c>
       <c r="D114" s="8">
-        <v>1000000165609</v>
+        <v>1000000165654</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G114" s="6">
-        <v>65.78</v>
+        <v>69.84999999999999</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6"/>
       <c r="M114" s="5"/>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="71">
       <c r="A115" s="6"/>
       <c r="B115" s="7" t="s">
         <v>240</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>241</v>
       </c>
       <c r="D115" s="8">
-        <v>1000000165654</v>
+        <v>1000000204490</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F115" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G115" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="71">
       <c r="A116" s="6"/>
       <c r="B116" s="7" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D116" s="8">
-        <v>1000000204490</v>
+        <v>1000000165630</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F116" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G116" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="5"/>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="71">
       <c r="A117" s="6"/>
       <c r="B117" s="7" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>245</v>
       </c>
       <c r="D117" s="8">
-        <v>1000000165630</v>
+        <v>1000000204506</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G117" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="71">
       <c r="A118" s="6"/>
       <c r="B118" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>247</v>
       </c>
       <c r="D118" s="8">
-        <v>1000000204506</v>
+        <v>1000000165647</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G118" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="71">
       <c r="A119" s="6"/>
       <c r="B119" s="7" t="s">
         <v>248</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D119" s="8">
-        <v>1000000165647</v>
+        <v>1000000186246</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G119" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="5"/>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="71">
       <c r="A120" s="6"/>
       <c r="B120" s="7" t="s">
         <v>250</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>251</v>
       </c>
       <c r="D120" s="8">
-        <v>1000000186246</v>
+        <v>1000000204483</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F120" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G120" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="5"/>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="71">
       <c r="A121" s="6"/>
       <c r="B121" s="7" t="s">
         <v>252</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>253</v>
       </c>
       <c r="D121" s="8">
-        <v>1000000204483</v>
+        <v>1000000186239</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F121" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G121" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="5"/>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="71">
       <c r="A122" s="6"/>
       <c r="B122" s="7" t="s">
         <v>254</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D122" s="8">
-        <v>1000000186239</v>
+        <v>1000000186253</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F122" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G122" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="5"/>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="71">
       <c r="A123" s="6"/>
       <c r="B123" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D123" s="8">
-        <v>1000000186253</v>
+        <v>1000000186222</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F123" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G123" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="5"/>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="71">
       <c r="A124" s="6"/>
       <c r="B124" s="7" t="s">
         <v>258</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>259</v>
       </c>
       <c r="D124" s="8">
-        <v>1000000186222</v>
+        <v>1000000193817</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F124" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G124" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="5"/>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="71">
       <c r="A125" s="6"/>
       <c r="B125" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D125" s="8">
-        <v>1000000193817</v>
+        <v>1000000193800</v>
       </c>
       <c r="E125" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F125" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G125" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="5"/>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="71">
       <c r="A126" s="6"/>
       <c r="B126" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D126" s="8">
-        <v>1000000193800</v>
+        <v>1000000193794</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F126" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G126" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="5"/>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="71">
       <c r="A127" s="6"/>
       <c r="B127" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>265</v>
       </c>
       <c r="D127" s="8">
-        <v>1000000193794</v>
+        <v>1000000193763</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F127" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G127" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="5"/>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="71">
       <c r="A128" s="6"/>
       <c r="B128" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D128" s="8">
-        <v>1000000193763</v>
+        <v>1000000193824</v>
       </c>
       <c r="E128" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F128" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G128" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H128" s="6"/>
       <c r="I128" s="6"/>
       <c r="J128" s="6"/>
       <c r="K128" s="6"/>
       <c r="L128" s="6"/>
       <c r="M128" s="5"/>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="71">
       <c r="A129" s="6"/>
       <c r="B129" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>269</v>
       </c>
       <c r="D129" s="8">
-        <v>1000000193824</v>
+        <v>1000000193787</v>
       </c>
       <c r="E129" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F129" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G129" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H129" s="6"/>
       <c r="I129" s="6"/>
       <c r="J129" s="6"/>
       <c r="K129" s="6"/>
       <c r="L129" s="6"/>
       <c r="M129" s="5"/>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="71">
       <c r="A130" s="6"/>
       <c r="B130" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>271</v>
       </c>
       <c r="D130" s="8">
-        <v>1000000193787</v>
+        <v>1000000193770</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F130" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G130" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H130" s="6"/>
       <c r="I130" s="6"/>
       <c r="J130" s="6"/>
       <c r="K130" s="6"/>
       <c r="L130" s="6"/>
       <c r="M130" s="5"/>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="71">
       <c r="A131" s="6"/>
       <c r="B131" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D131" s="8">
-        <v>1000000193770</v>
+        <v>1000000178616</v>
       </c>
       <c r="E131" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F131" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G131" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H131" s="6"/>
       <c r="I131" s="6"/>
       <c r="J131" s="6"/>
       <c r="K131" s="6"/>
       <c r="L131" s="6"/>
       <c r="M131" s="5"/>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="71">
       <c r="A132" s="6"/>
       <c r="B132" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>275</v>
       </c>
       <c r="D132" s="8">
-        <v>1000000178616</v>
+        <v>1000000199291</v>
       </c>
       <c r="E132" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F132" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G132" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H132" s="6"/>
       <c r="I132" s="6"/>
       <c r="J132" s="6"/>
       <c r="K132" s="6"/>
       <c r="L132" s="6"/>
       <c r="M132" s="5"/>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="71">
       <c r="A133" s="6"/>
       <c r="B133" s="7" t="s">
         <v>276</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>277</v>
       </c>
       <c r="D133" s="8">
-        <v>1000000199291</v>
+        <v>1000000199284</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G133" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H133" s="6"/>
       <c r="I133" s="6"/>
       <c r="J133" s="6"/>
       <c r="K133" s="6"/>
       <c r="L133" s="6"/>
       <c r="M133" s="5"/>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="71">
       <c r="A134" s="6"/>
       <c r="B134" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D134" s="8">
-        <v>1000000199284</v>
+        <v>1000000178623</v>
       </c>
       <c r="E134" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F134" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G134" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H134" s="6"/>
       <c r="I134" s="6"/>
       <c r="J134" s="6"/>
       <c r="K134" s="6"/>
       <c r="L134" s="6"/>
       <c r="M134" s="5"/>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="71">
       <c r="A135" s="6"/>
       <c r="B135" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D135" s="8">
-        <v>1000000178623</v>
+        <v>1000000178593</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F135" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G135" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H135" s="6"/>
       <c r="I135" s="6"/>
       <c r="J135" s="6"/>
       <c r="K135" s="6"/>
       <c r="L135" s="6"/>
       <c r="M135" s="5"/>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="71">
       <c r="A136" s="6"/>
       <c r="B136" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>283</v>
       </c>
       <c r="D136" s="8">
-        <v>1000000178593</v>
+        <v>1000000178586</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F136" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G136" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H136" s="6"/>
       <c r="I136" s="6"/>
       <c r="J136" s="6"/>
       <c r="K136" s="6"/>
       <c r="L136" s="6"/>
       <c r="M136" s="5"/>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="71">
       <c r="A137" s="6"/>
       <c r="B137" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D137" s="8">
-        <v>1000000178586</v>
+        <v>1000000178609</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F137" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G137" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H137" s="6"/>
       <c r="I137" s="6"/>
       <c r="J137" s="6"/>
       <c r="K137" s="6"/>
       <c r="L137" s="6"/>
       <c r="M137" s="5"/>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="71">
       <c r="A138" s="6"/>
       <c r="B138" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>287</v>
       </c>
       <c r="D138" s="8">
-        <v>1000000178609</v>
+        <v>1000000173406</v>
       </c>
       <c r="E138" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F138" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G138" s="6">
-        <v>69.84999999999999</v>
+        <v>65.89</v>
       </c>
       <c r="H138" s="6"/>
       <c r="I138" s="6"/>
       <c r="J138" s="6"/>
       <c r="K138" s="6"/>
       <c r="L138" s="6"/>
       <c r="M138" s="5"/>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="71">
       <c r="A139" s="6"/>
       <c r="B139" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>289</v>
       </c>
       <c r="D139" s="8">
-        <v>1000000173406</v>
+        <v>1000000199468</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F139" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G139" s="6">
-        <v>65.89</v>
+        <v>69.84999999999999</v>
       </c>
       <c r="H139" s="6"/>
       <c r="I139" s="6"/>
       <c r="J139" s="6"/>
       <c r="K139" s="6"/>
       <c r="L139" s="6"/>
       <c r="M139" s="5"/>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="71">
       <c r="A140" s="6"/>
       <c r="B140" s="7" t="s">
         <v>290</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D140" s="8">
-        <v>1000000199468</v>
+        <v>1000000160512</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F140" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G140" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H140" s="6"/>
       <c r="I140" s="6"/>
       <c r="J140" s="6"/>
       <c r="K140" s="6"/>
       <c r="L140" s="6"/>
       <c r="M140" s="5"/>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="71">
       <c r="A141" s="6"/>
       <c r="B141" s="7" t="s">
         <v>292</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>293</v>
       </c>
       <c r="D141" s="8">
-        <v>1000000160512</v>
+        <v>1000000160482</v>
       </c>
       <c r="E141" s="7" t="s">
-        <v>18</v>
+        <v>294</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G141" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H141" s="6"/>
       <c r="I141" s="6"/>
       <c r="J141" s="6"/>
       <c r="K141" s="6"/>
       <c r="L141" s="6"/>
       <c r="M141" s="5"/>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="71">
       <c r="A142" s="6"/>
       <c r="B142" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D142" s="8">
-        <v>1000000160482</v>
+        <v>1000000160499</v>
       </c>
       <c r="E142" s="7" t="s">
-        <v>296</v>
+        <v>18</v>
       </c>
       <c r="F142" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G142" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H142" s="6"/>
       <c r="I142" s="6"/>
       <c r="J142" s="6"/>
       <c r="K142" s="6"/>
       <c r="L142" s="6"/>
       <c r="M142" s="5"/>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="71">
       <c r="A143" s="6"/>
       <c r="B143" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>298</v>
       </c>
       <c r="D143" s="8">
-        <v>1000000160499</v>
+        <v>1000000199475</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F143" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G143" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H143" s="6"/>
       <c r="I143" s="6"/>
       <c r="J143" s="6"/>
       <c r="K143" s="6"/>
       <c r="L143" s="6"/>
       <c r="M143" s="5"/>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="71">
       <c r="A144" s="6"/>
       <c r="B144" s="7" t="s">
         <v>299</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D144" s="8">
-        <v>1000000199475</v>
+        <v>1000000160475</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G144" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H144" s="6"/>
       <c r="I144" s="6"/>
       <c r="J144" s="6"/>
       <c r="K144" s="6"/>
       <c r="L144" s="6"/>
       <c r="M144" s="5"/>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="71">
       <c r="A145" s="6"/>
       <c r="B145" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>302</v>
       </c>
       <c r="D145" s="8">
-        <v>1000000160475</v>
+        <v>1000000173253</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G145" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H145" s="6"/>
       <c r="I145" s="6"/>
       <c r="J145" s="6"/>
       <c r="K145" s="6"/>
       <c r="L145" s="6"/>
       <c r="M145" s="5"/>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="71">
       <c r="A146" s="6"/>
       <c r="B146" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>304</v>
       </c>
       <c r="D146" s="8">
-        <v>1000000173253</v>
+        <v>1000000173260</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F146" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G146" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H146" s="6"/>
       <c r="I146" s="6"/>
       <c r="J146" s="6"/>
       <c r="K146" s="6"/>
       <c r="L146" s="6"/>
       <c r="M146" s="5"/>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="71">
       <c r="A147" s="6"/>
       <c r="B147" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D147" s="8">
-        <v>1000000173260</v>
+        <v>1000000199406</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F147" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G147" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H147" s="6"/>
       <c r="I147" s="6"/>
       <c r="J147" s="6"/>
       <c r="K147" s="6"/>
       <c r="L147" s="6"/>
       <c r="M147" s="5"/>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="71">
       <c r="A148" s="6"/>
       <c r="B148" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>308</v>
       </c>
       <c r="D148" s="8">
-        <v>1000000199406</v>
+        <v>1000000165616</v>
       </c>
       <c r="E148" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G148" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H148" s="6"/>
       <c r="I148" s="6"/>
       <c r="J148" s="6"/>
       <c r="K148" s="6"/>
       <c r="L148" s="6"/>
       <c r="M148" s="5"/>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="71">
       <c r="A149" s="6"/>
       <c r="B149" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>310</v>
       </c>
       <c r="D149" s="8">
-        <v>1000000165616</v>
+        <v>1000000165623</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F149" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G149" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H149" s="6"/>
       <c r="I149" s="6"/>
       <c r="J149" s="6"/>
       <c r="K149" s="6"/>
       <c r="L149" s="6"/>
       <c r="M149" s="5"/>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="71">
       <c r="A150" s="6"/>
       <c r="B150" s="7" t="s">
         <v>311</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D150" s="8">
-        <v>1000000165623</v>
+        <v>1000000199390</v>
       </c>
       <c r="E150" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F150" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G150" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H150" s="6"/>
       <c r="I150" s="6"/>
       <c r="J150" s="6"/>
       <c r="K150" s="6"/>
       <c r="L150" s="6"/>
       <c r="M150" s="5"/>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="71">
       <c r="A151" s="6"/>
       <c r="B151" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>314</v>
       </c>
       <c r="D151" s="8">
-        <v>1000000199390</v>
+        <v>1000000199383</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F151" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G151" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H151" s="6"/>
       <c r="I151" s="6"/>
       <c r="J151" s="6"/>
       <c r="K151" s="6"/>
       <c r="L151" s="6"/>
       <c r="M151" s="5"/>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="71">
       <c r="A152" s="6"/>
       <c r="B152" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>316</v>
       </c>
       <c r="D152" s="8">
-        <v>1000000199383</v>
+        <v>1000000201024</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G152" s="6">
-        <v>69.84999999999999</v>
+        <v>59.18</v>
       </c>
       <c r="H152" s="6"/>
       <c r="I152" s="6"/>
       <c r="J152" s="6"/>
       <c r="K152" s="6"/>
       <c r="L152" s="6"/>
       <c r="M152" s="5"/>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="71">
       <c r="A153" s="6"/>
       <c r="B153" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D153" s="8">
-        <v>1000000201024</v>
+        <v>1000000199338</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F153" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G153" s="6">
-        <v>59.18</v>
+        <v>69.84999999999999</v>
       </c>
       <c r="H153" s="6"/>
       <c r="I153" s="6"/>
       <c r="J153" s="6"/>
       <c r="K153" s="6"/>
       <c r="L153" s="6"/>
       <c r="M153" s="5"/>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="71">
       <c r="A154" s="6"/>
       <c r="B154" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>320</v>
       </c>
       <c r="D154" s="8">
-        <v>1000000199338</v>
+        <v>1000000199321</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F154" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G154" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H154" s="6"/>
       <c r="I154" s="6"/>
       <c r="J154" s="6"/>
       <c r="K154" s="6"/>
       <c r="L154" s="6"/>
       <c r="M154" s="5"/>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="71">
       <c r="A155" s="6"/>
       <c r="B155" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>322</v>
       </c>
       <c r="D155" s="8">
-        <v>1000000199321</v>
+        <v>1000000186376</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F155" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G155" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H155" s="6"/>
       <c r="I155" s="6"/>
       <c r="J155" s="6"/>
       <c r="K155" s="6"/>
       <c r="L155" s="6"/>
       <c r="M155" s="5"/>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="71">
       <c r="A156" s="6"/>
       <c r="B156" s="7" t="s">
         <v>323</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D156" s="8">
-        <v>1000000186376</v>
+        <v>1000000186352</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F156" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G156" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H156" s="6"/>
       <c r="I156" s="6"/>
       <c r="J156" s="6"/>
       <c r="K156" s="6"/>
       <c r="L156" s="6"/>
       <c r="M156" s="5"/>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="71">
       <c r="A157" s="6"/>
       <c r="B157" s="7" t="s">
         <v>325</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>326</v>
       </c>
       <c r="D157" s="8">
-        <v>1000000186352</v>
+        <v>1000000186369</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F157" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G157" s="6">
         <v>69.84999999999999</v>
       </c>
       <c r="H157" s="6"/>
       <c r="I157" s="6"/>
       <c r="J157" s="6"/>
       <c r="K157" s="6"/>
       <c r="L157" s="6"/>
       <c r="M157" s="5"/>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="71">
       <c r="A158" s="6"/>
       <c r="B158" s="7" t="s">
         <v>327</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>328</v>
       </c>
       <c r="D158" s="8">
-        <v>1000000186369</v>
+        <v>1000000191141</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F158" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G158" s="6">
-        <v>69.84999999999999</v>
+        <v>85.8</v>
       </c>
       <c r="H158" s="6"/>
       <c r="I158" s="6"/>
       <c r="J158" s="6"/>
       <c r="K158" s="6"/>
       <c r="L158" s="6"/>
       <c r="M158" s="5"/>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="71">
       <c r="A159" s="6"/>
       <c r="B159" s="7" t="s">
         <v>329</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D159" s="8">
-        <v>1000000191141</v>
+        <v>1000000200980</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F159" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G159" s="6">
-        <v>85.8</v>
+        <v>59.18</v>
       </c>
       <c r="H159" s="6"/>
       <c r="I159" s="6"/>
       <c r="J159" s="6"/>
       <c r="K159" s="6"/>
       <c r="L159" s="6"/>
       <c r="M159" s="5"/>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="71">
       <c r="A160" s="6"/>
       <c r="B160" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>332</v>
       </c>
       <c r="D160" s="8">
-        <v>1000000200775</v>
+        <v>1000000186383</v>
       </c>
       <c r="E160" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F160" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G160" s="6">
-        <v>101.2</v>
+        <v>69.84999999999999</v>
       </c>
       <c r="H160" s="6"/>
       <c r="I160" s="6"/>
       <c r="J160" s="6"/>
       <c r="K160" s="6"/>
       <c r="L160" s="6"/>
       <c r="M160" s="5"/>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="71">
       <c r="A161" s="6"/>
       <c r="B161" s="7" t="s">
         <v>333</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>334</v>
       </c>
       <c r="D161" s="8">
-        <v>1000000201017</v>
+        <v>1000000186307</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F161" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G161" s="6">
-        <v>59.18</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="H161" s="6"/>
       <c r="I161" s="6"/>
       <c r="J161" s="6"/>
       <c r="K161" s="6"/>
       <c r="L161" s="6"/>
       <c r="M161" s="5"/>
-    </row>
-[...79 lines deleted...]
-      <c r="M164" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>