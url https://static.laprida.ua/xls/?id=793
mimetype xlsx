--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,258 +14,336 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Краби для волосся металеві "Zaya"</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:44</t>
+    <t>17:36</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 4,5см 1-218220</t>
+  </si>
+  <si>
+    <t>1-218220</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 4,5см 1-218237</t>
+  </si>
+  <si>
+    <t>1-218237</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 5,5см 1-218183</t>
+  </si>
+  <si>
+    <t>1-218183</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 5,5см 1-218190</t>
+  </si>
+  <si>
+    <t>1-218190</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 5см 1-218206</t>
+  </si>
+  <si>
+    <t>1-218206</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 5см 1-218213</t>
+  </si>
+  <si>
+    <t>1-218213</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 5см 1-218244</t>
+  </si>
+  <si>
+    <t>1-218244</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 5см 1-218251</t>
+  </si>
+  <si>
+    <t>1-218251</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 5см 1-218268</t>
+  </si>
+  <si>
+    <t>1-218268</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 5см 1-218275</t>
+  </si>
+  <si>
+    <t>1-218275</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 5см 1-218282</t>
+  </si>
+  <si>
+    <t>1-218282</t>
+  </si>
+  <si>
+    <t>Краб для волосся металевий "Zaya" 5см 1-218299</t>
+  </si>
+  <si>
+    <t>1-218299</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (1,8см) 1-210231</t>
   </si>
   <si>
     <t>1-210231</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:маленькие (2 - 3,5 см)
 Матеріал:металл
 Дизайн:с камнями
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12шт.</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (1,8см) 1-210248</t>
   </si>
   <si>
     <t>1-210248</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (1,8см) 1-210255</t>
   </si>
   <si>
     <t>1-210255</t>
   </si>
   <si>
     <t>Краб для волосся "Zaya" 2,5 см) 1-209143</t>
   </si>
   <si>
     <t>1-209143</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:маленькие (2 - 3,5 см)
 Матеріал:металл+бархат
 Дизайн:с камнями
 </t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Краб для волосся металевий "Zaya" (3см) 1-209297</t>
   </si>
   <si>
     <t>1-209297</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209235</t>
   </si>
   <si>
     <t>1-209235</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (8,5см) 1-209327</t>
   </si>
   <si>
     <t>1-209327</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:большие (8 - 12 см)
 Матеріал:металл
 Дизайн:с камнями
 </t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209259</t>
   </si>
   <si>
     <t>1-209259</t>
   </si>
   <si>
+    <t>Краб "ZAYA"(2см) 1-199611</t>
+  </si>
+  <si>
+    <t>1-199611</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
+  </si>
+  <si>
     <t>Краб для волосся металевий "Zaya" (1,5см) 1-210309</t>
   </si>
   <si>
     <t>1-210309</t>
   </si>
   <si>
     <t>Краб "ZAYA"(2см) 1-199758</t>
   </si>
   <si>
     <t>1-199758</t>
-  </si>
-[...1 lines deleted...]
-    <t>Продається упаковками. В упаковці: 6шт.</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216905</t>
   </si>
   <si>
     <t>1-216905</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:средние (4 - 7,5 см)
 Матеріал:металл
 </t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216912</t>
   </si>
   <si>
     <t>1-216912</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216929</t>
   </si>
   <si>
     <t>1-216929</t>
-  </si>
-[...4 lines deleted...]
-    <t>1-216981</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216998</t>
   </si>
   <si>
     <t>1-216998</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-217049</t>
   </si>
   <si>
     <t>1-217049</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-217063</t>
   </si>
   <si>
     <t>1-217063</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (6см) 1-216745</t>
   </si>
   <si>
     <t>1-216745</t>
   </si>
   <si>
     <t>Краб "ZAYA"(2см) 1-199741</t>
   </si>
   <si>
     <t>1-199741</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (4,5см) 1-209105</t>
   </si>
   <si>
     <t>1-209105</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:средние (4 - 7,5 см)
 Матеріал:металл
 Дизайн:с камнями
 </t>
   </si>
   <si>
+    <t>Краб для волосся металевий "Zaya" (2,8см) 1-210439</t>
+  </si>
+  <si>
+    <t>1-210439</t>
+  </si>
+  <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-217018</t>
   </si>
   <si>
     <t>1-217018</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216899</t>
   </si>
   <si>
     <t>1-216899</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-217056</t>
   </si>
   <si>
     <t>1-217056</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (6см) 1-216820</t>
   </si>
   <si>
     <t>1-216820</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209198</t>
@@ -329,50 +407,56 @@
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (1,5см) 1-210293</t>
   </si>
   <si>
     <t>1-210293</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (6см) 1-216837</t>
   </si>
   <si>
     <t>1-216837</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (1,5см) 1-216776</t>
   </si>
   <si>
     <t>1-216776</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:маленькие (1,5 - 2 см)
 Матеріал:металл
 </t>
   </si>
   <si>
+    <t>Краб для волосся металевий "Zaya" (1,5см) 1-216790</t>
+  </si>
+  <si>
+    <t>1-216790</t>
+  </si>
+  <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216936</t>
   </si>
   <si>
     <t>1-216936</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216851</t>
   </si>
   <si>
     <t>1-216851</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204094</t>
   </si>
   <si>
     <t>1-204094</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204100</t>
   </si>
   <si>
     <t>1-204100</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204117</t>
@@ -419,150 +503,132 @@
   <si>
     <t>Краб металевий "Zaya" (5см) 1-204278</t>
   </si>
   <si>
     <t>1-204278</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (7.5см) 1-204902</t>
   </si>
   <si>
     <t>1-204902</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204070</t>
   </si>
   <si>
     <t>1-204070</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204056</t>
   </si>
   <si>
     <t>1-204056</t>
   </si>
   <si>
-    <t>Краб металевий маленький 1-198652</t>
-[...2 lines deleted...]
-    <t>1-198652</t>
+    <t>Краб для волос металлический 1-197327</t>
+  </si>
+  <si>
+    <t>1-197327</t>
   </si>
   <si>
     <t>Краб "Fashion" металевий золотий з камінням 1-192957</t>
   </si>
   <si>
     <t>1-192957</t>
   </si>
   <si>
     <t>Краб для волосся металевий 1-193077</t>
   </si>
   <si>
     <t>1-193077</t>
   </si>
   <si>
     <t>Краб для волосся металевий 1-193084</t>
   </si>
   <si>
     <t>1-193084</t>
   </si>
   <si>
     <t>Краб для волосся металевий 2,5 см 1-197525</t>
   </si>
   <si>
     <t>1-197525</t>
   </si>
   <si>
     <t>Краб для волосся металевий 2,5 см 1-197532</t>
   </si>
   <si>
     <t>1-197532</t>
   </si>
   <si>
     <t>Краб для волосся металевий 2,5 см 1-197587</t>
   </si>
   <si>
     <t>1-197587</t>
   </si>
   <si>
     <t>Краб для волосся металевий 2,5 см 1-197594</t>
   </si>
   <si>
     <t>1-197594</t>
   </si>
   <si>
-    <t>Краб для волосся металевий 1-201444</t>
-[...10 lines deleted...]
-  <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-205916</t>
   </si>
   <si>
     <t>1-205916</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-205923</t>
   </si>
   <si>
     <t>1-205923</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5,5см) 1-210392</t>
   </si>
   <si>
     <t>1-210392</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5,5см) 1-210415</t>
   </si>
   <si>
     <t>1-210415</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5,5см) 1-210422</t>
   </si>
   <si>
     <t>1-210422</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (6см) 1-210491</t>
   </si>
   <si>
     <t>1-210491</t>
-  </si>
-[...4 lines deleted...]
-    <t>1-210514</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (6см) 1-210538</t>
   </si>
   <si>
     <t>1-210538</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (6см) 1-210545</t>
   </si>
   <si>
     <t>1-210545</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" 1-210552</t>
   </si>
   <si>
     <t>1-210552</t>
   </si>
   <si>
     <t>Краб для волосся "Zaya" 2,5 см) 1-209136</t>
   </si>
   <si>
     <t>1-209136</t>
   </si>
@@ -591,56 +657,50 @@
     <t>1-209266</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209273</t>
   </si>
   <si>
     <t>1-209273</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209280</t>
   </si>
   <si>
     <t>1-209280</t>
   </si>
   <si>
     <t>Краб для волосся металевий+пластик "Zaya"7,6см) 1-208856</t>
   </si>
   <si>
     <t>1-208856</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:средние (4 - 7,5 см)
 Матеріал:металл+пластик
 Дизайн:без камней
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>1-210361</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216813</t>
   </si>
   <si>
     <t>1-216813</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -721,51 +781,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697abaec6150e6e65eca482a815f51f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752569bda8be5d74531275679a8bf8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf20056249105cc997fede2c2a61ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e88d2dd394a27f9265e26ebbef780e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fdac2ebd6b42d16042d23b06648e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1c97394c9cfa6d47503ce02c4053d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d934f19d6dee890a239ecb1daaf88877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bebe1ffe11fe50e328ed5171d1fb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93972df0371bafdcf9d2d626619f84509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cd0a5a2dc5ae596895068b1eda26a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75100684ff84dc80e5234176e599f28811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46374101798df9ecc5ea894a788f3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289644fa16a8f92517621bd025eb2bce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671060ccf158d40d9b9ae15dd6271c0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfead0e1a582964086d158737ba2bc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35b9caa5abefb2680a655f26d500216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194042171df1b9a6c92e61d4625898b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a702012c93b0db9ae9d2189bd828718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d38bf96a4174aebbf8e114e291e1d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d1d82d5151d99c6d9046dbac2408e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14e07eac56842f57ffc191563c46d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d47b49947d1a270a0c3a2b9189548d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f7e3fb04dd97e8fddce3619b8ad5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bde688b0d34c969a9362243947ad824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58106b436308f08eaa40cad181a1d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977cb9db62ffb13e6e4a1429e0cc38f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f237e897e6fdb196ff7d2781ac081f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9429a03e6c41c9bacbe034dd88ca8f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbde97adabc336dc0cb2b8f3181c9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b48f3ad4eb4aebf803d0ebc4bbefd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95c90ca755aede9b8b06e3c4f4104531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e680b56dc425bcc81d46a31912e444e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef6c33929131a298d262e20f16391a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a114c490f89a879c2287bbfa422969834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d8a5863fb8a492c04a6965a3cab3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee1924a621c154f15e79a893c20ed936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc04c059a1fba29db93972495a88a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e9568e6332550889990b4aa5cff1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c445fefc6cb4154b1d40d872afc3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98caa897c75364529f5dba8e526747640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e79e388b7612e47cb711556903bd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a491993c8c99088c7f27d9272f0f1a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40934538f7424bec91d369bb970d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58747aac5d0183cb539d620c028faaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f5fed3a6401f54c915729b4c9adb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1877c3f10969a0a99040be573753146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048406828fde33b2cb31b39ae954fb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeabdec9d1b5e68d03aad4fedf8fb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97da0bcd523b1df9af8c5e6f3dca09649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73769088bf09e080367b40e47ccd7ba650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19491f425b44d60da7dc6819925920551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99270ab9a85c755a75e144a61893e3e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4319e0f6a683e39fa408fe980c414653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4844dea123c8fe93206cd0800ef3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c198b9da691f10c113165d0271c6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c07e5012603421ec63a3b12e4c1a4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aae969b5551dc5a628eb1fe402ef157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468987750cb6a1bf8825fb0607187e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ac524ff3d585022d13804064b1cbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c31b839505f683ce87c8f8b3e8e6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57c17ff6045b18a77f39965ebf001561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cab2fcde685d50d8ff9d619a94b4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b52413de52c1961d67bd2f2764b0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3de1ab13b3016910968776d19ce2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a2ebb8337a360fd1ec88aff106f4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58575664447f026fa39ca50fbe25c9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b66218d926a3fc8b637933f04d33ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddc0be700880188ab0a3a7c8c5a47468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08c71e3892413e062accc873ab82b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df383154906bd87c73b3a242c05cc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d18e8e77e98e460c113c2fd67526171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeee54b591592d2032643974419d75172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e357a351b8d413ac98b4c174d1ee8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52496b38e98428350dfcd4c374d6a28074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462a8e7c2a6e26a25955f62440fe71975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edab523b05e8b9b79adf07cc744c41276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b93530ebb16c834d771ed2af8d98277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da970ebd6a8d94b5f30227fa3bad306778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4261a46b49dc4c4c50e50ab5b3fb08179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400110ddfa521d6a5fed577bbcfd13c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2c874cab37ef553489a73e0301e9d81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d526c2a0044d7682c912e2561e49851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bed49ce2e8566000410223aa028492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139a42191b72805ec9e6aaf37bea4633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d0e0126d85d5d326dfc1651d4d8894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955b480935defd703d3390178cdc565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46828c9ba0ff0a960adf9799c626320d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3950261e0d2100d6313d5eb5354d17f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5606091c6076eab4fa22669ad416678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af86dd4fe02fd1b208ce0dba04d9d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5ccd93f2b66e76ba9d2a7c2dd1ef110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56170af31c6de152697204c1f84bbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253802184005503306fb4a58e41277b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7aa882a28d7c4e5b387cb894ac21813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b608722eebaf13cde39760521eefe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f364f54463e60f402e40b3ac09226b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560850cb24dec2b0f7091760afddab8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a567f55d185e47fa559e21ea568fa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b55d644c95ddc5af8060f066ae2d0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ff7520ab344017640ce599f898a8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a7250d4a800e79ee671db4380f9e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5ad21dea0ce2275d4db2f6d6a08a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bbb0890f4a4f5f4c0cea09146a73b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5acdf60bcf8296e85131691eeb97a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0113c61daae09970cc4b0666e81d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af47c20a3e6d11a7e463e3913451a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0668cbe42d27cdccc053ec829f214ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13566b3e90c7900efbf2e72749f7785127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04268d3d1273aada63b3f3701d60272b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba7a361a3b5c56a774da4772f776329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64250a0e0053616a2608791c003ae86230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f78eda6f6ad21410909188afc88b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d2043b7ea260b3a3dd0cbe312b79832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11463536d83bc6ed07ce9a3726251933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94818854fb72e394ff6f7445c9535c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719f290c2626f585a7a365d7e83d80835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586a63cd77ce79469403cc2eeeadc5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13ea661d56583a8524e7e61eb6c5e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e818b564d0c0f7105a5b6f71b5b1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a02b4a0cbbffbd41b461feca1fff839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a34647c6edd49dc306934b0b9d6d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043973984b0ccd3a79079c555151ba041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c738a86415110ec76a698abb9feb27d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e57912594fd3738889dd68fa657d8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27fba67ad89a5e9800eedff08053f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4e4ce3b162c080b174d021a2228ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436719d9e07c14bd20726ebb7373966d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab5f143d91f4e08ab53bfda8ac56747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb6161d8faeb97065360168842149f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08352c92db846c0211cb65579d6c811d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fddede7bd539c87f1e6bff2a1aa86e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337edc2db85cc857ebed104752a45dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999674ee9d7c6da423c6ace5c09784e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87624d91f83f3509b11a226fde743353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087af9fc1599e24306a6ab73abbcfbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb959a162d521b0e886cc7debecf8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8bddf568a5993ab8a58f36ba6cbd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b4d6475d0a3600326c0b8c7fd3d1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ca8cc53f71a5bbed413eb262f8ea158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4987404848ec8646a0d08cd7f0ca559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c068683be4440aab86851e33e1b7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96854e9c1e8cece9bbee8b0c3402333261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ba92c4941ce0a716c9c580a3576ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682b134de6e793b274862550386076b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf1c440697ea8ba2442185d080dd2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f156467927528fe32a51da2cb376965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2aa29b0a3540f1e132d7c90d49e6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a59de48506b2a060026182bf571367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002eb25087f4f762e6d5b489321dec168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aa7cc1669882d1f885c81750f6e8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a361fedb06b1fc4a5fab56360f00e6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb2823c693079562d86afb1c6ec14f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98ffb1304133af70911de7af3916272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e2208885ea98b2371044c31ff694473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b0cee14731d38c579b855f379ed1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1149292ff234898966618c68b792a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac5dee84d885869b7ab074925d902076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efda338b2a5af2ca9eb93501b142ba877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c04749d3e656a89f9819d9ff6899f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215af9a296f41a79abcc0cd02aaecbb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bb06c82fc4922dca5fb919dc0fd2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d01e95b08d276d30e6b305672b99b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b20a5d0949a27e6084a957d22d41b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841fef0240eb086b607644c1ed9f0d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38318889288976b0e3beda1dcaf60f7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02e5fc77c6b432f084e93ec616c8ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a2ce5d2e4715cd23c64be0dee13786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7faeb74ef9680203820623adec14f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319bf7065abd9b8b27a9c66011f728088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941fa190956d1324f7f8f383dc02b7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f630f86abb77e5aac0fb40d1afdaaa490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065efac9d7e61d27743a4da431958a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2619d8eac2c3498c7c0882eda72770292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3143,50 +3203,380 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3453,54 +3843,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kraby-dlya-volos-metallicheskie-zaya/793/?utm_source=price&amp;utm_campaign=price_kraby-dlya-volos-metallicheskie-zaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M87"/>
+  <dimension ref="A1:M98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M87" sqref="M87"/>
+      <selection activeCell="M98" sqref="M98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3596,2227 +3986,2500 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1000000210231</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218220</v>
+      </c>
+      <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>249.48</v>
+        <v>62.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="8">
-        <v>1000000210248</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218237</v>
+      </c>
+      <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>249.48</v>
+        <v>62.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="8">
-        <v>1000000210255</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218183</v>
+      </c>
+      <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G9" s="6">
-        <v>249.48</v>
+        <v>58</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="8">
-        <v>1000000209143</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218190</v>
+      </c>
+      <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G10" s="6">
-        <v>79.2</v>
+        <v>58</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D11" s="8">
-        <v>1000000209297</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218206</v>
+      </c>
+      <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G11" s="6">
-        <v>83.38</v>
+        <v>58</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D12" s="8">
-        <v>1000000209235</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218213</v>
+      </c>
+      <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G12" s="6">
-        <v>92.73</v>
+        <v>58</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D13" s="8">
-        <v>1000000209327</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218244</v>
+      </c>
+      <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G13" s="6">
-        <v>131.45</v>
+        <v>128</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D14" s="8">
-        <v>1000000209259</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218251</v>
+      </c>
+      <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G14" s="6">
-        <v>92.73</v>
+        <v>128</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D15" s="8">
-        <v>1000000210309</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218268</v>
+      </c>
+      <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G15" s="6">
-        <v>283.8</v>
+        <v>82.5</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D16" s="8">
-        <v>1000000199758</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218275</v>
+      </c>
+      <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G16" s="6">
-        <v>224.4</v>
+        <v>82.5</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D17" s="8">
-        <v>1000000216905</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218282</v>
+      </c>
+      <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G17" s="6">
-        <v>136.95</v>
+        <v>88</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D18" s="8">
-        <v>1000000216912</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218299</v>
+      </c>
+      <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G18" s="6">
-        <v>136.95</v>
+        <v>88</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D19" s="8">
-        <v>1000000216929</v>
+        <v>1000000210231</v>
       </c>
       <c r="E19" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="F19" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="6">
-        <v>136.95</v>
+        <v>249.48</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D20" s="8">
-        <v>1000000216981</v>
+        <v>1000000210248</v>
       </c>
       <c r="E20" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="F20" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="6">
-        <v>98.45</v>
+        <v>249.48</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D21" s="8">
-        <v>1000000216998</v>
+        <v>1000000210255</v>
       </c>
       <c r="E21" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="F21" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="6">
-        <v>98.45</v>
+        <v>249.48</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D22" s="8">
-        <v>1000000217049</v>
+        <v>1000000209143</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G22" s="6">
-        <v>98.45</v>
+        <v>79.2</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D23" s="8">
-        <v>1000000217063</v>
+        <v>1000000209297</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G23" s="6">
-        <v>97.90000000000001</v>
+        <v>83.38</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D24" s="8">
-        <v>1000000216745</v>
+        <v>1000000209235</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G24" s="6">
-        <v>108.9</v>
+        <v>92.73</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D25" s="8">
-        <v>1000000199741</v>
+        <v>1000000209327</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G25" s="6">
-        <v>224.4</v>
+        <v>131.45</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D26" s="8">
-        <v>1000000209105</v>
+        <v>1000000209259</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G26" s="6">
-        <v>94.05</v>
+        <v>92.73</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000217018</v>
+        <v>1000000199611</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G27" s="6">
-        <v>98.45</v>
+        <v>231</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D28" s="8">
-        <v>1000000216899</v>
+        <v>1000000210309</v>
       </c>
       <c r="E28" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="F28" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="6">
-        <v>136.95</v>
+        <v>283.8</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000217056</v>
+        <v>1000000199758</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G29" s="6">
-        <v>97.90000000000001</v>
+        <v>224.4</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="8">
+        <v>1000000216905</v>
+      </c>
+      <c r="E30" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="C30" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F30" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>87.45</v>
+        <v>136.95</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="8">
-        <v>1000000209198</v>
+        <v>1000000216912</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G31" s="6">
-        <v>102.08</v>
+        <v>136.95</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="8">
-        <v>1000000209204</v>
+        <v>1000000216929</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G32" s="6">
-        <v>102.08</v>
+        <v>136.95</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="8">
-        <v>1000000204063</v>
+        <v>1000000216998</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G33" s="6">
-        <v>143</v>
+        <v>98.45</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="8">
-        <v>1000000209181</v>
+        <v>1000000217049</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G34" s="6">
-        <v>96.69</v>
+        <v>98.45</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="8">
-        <v>1000000209303</v>
+        <v>1000000217063</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G35" s="6">
-        <v>96.69</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="8">
-        <v>1000000216967</v>
+        <v>1000000216745</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G36" s="6">
-        <v>123.2</v>
+        <v>108.9</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="8">
-        <v>1000000210484</v>
+        <v>1000000199741</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G37" s="6">
-        <v>34.65</v>
+        <v>224.4</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="C38" s="6" t="s">
+      <c r="D38" s="8">
+        <v>1000000209105</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="D38" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F38" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G38" s="6">
-        <v>123.2</v>
+        <v>94.05</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D39" s="8">
-        <v>1000000209310</v>
+        <v>1000000210439</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G39" s="6">
-        <v>96.69</v>
+        <v>336.6</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D40" s="8">
-        <v>1000000210286</v>
+        <v>1000000217018</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G40" s="6">
-        <v>283.8</v>
+        <v>98.45</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000210293</v>
+        <v>1000000216899</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G41" s="6">
-        <v>283.8</v>
+        <v>136.95</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="8">
-        <v>1000000216837</v>
+        <v>1000000217056</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G42" s="6">
-        <v>87.45</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000216776</v>
+        <v>1000000216820</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G43" s="6">
-        <v>389.4</v>
+        <v>87.45</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="C44" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="8">
-        <v>1000000216936</v>
+        <v>1000000209198</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G44" s="6">
-        <v>123.2</v>
+        <v>102.08</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="8">
-        <v>1000000216851</v>
+        <v>1000000209204</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G45" s="6">
-        <v>136.95</v>
+        <v>102.08</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="C46" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="8">
-        <v>1000000204094</v>
+        <v>1000000204063</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G46" s="6">
-        <v>146.85</v>
+        <v>143</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="C47" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="8">
-        <v>1000000204100</v>
+        <v>1000000209181</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G47" s="6">
-        <v>146.85</v>
+        <v>96.69</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="8">
-        <v>1000000204117</v>
+        <v>1000000209303</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G48" s="6">
-        <v>146.85</v>
+        <v>96.69</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="8">
-        <v>1000000204124</v>
+        <v>1000000216967</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G49" s="6">
-        <v>146.85</v>
+        <v>123.2</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="8">
-        <v>1000000204131</v>
+        <v>1000000210484</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G50" s="6">
-        <v>146.85</v>
+        <v>34.65</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="8">
-        <v>1000000204148</v>
+        <v>1000000216974</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G51" s="6">
-        <v>146.85</v>
+        <v>123.2</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="8">
-        <v>1000000204223</v>
+        <v>1000000209310</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G52" s="6">
-        <v>144.65</v>
+        <v>96.69</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>1000000204247</v>
+        <v>1000000210286</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G53" s="6">
-        <v>117.15</v>
+        <v>283.8</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="8">
-        <v>1000000204254</v>
+        <v>1000000210293</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G54" s="6">
-        <v>117.15</v>
+        <v>283.8</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C55" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="8">
-        <v>1000000204278</v>
+        <v>1000000216837</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G55" s="6">
-        <v>97.34999999999999</v>
+        <v>87.45</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="C56" s="6" t="s">
+      <c r="D56" s="8">
+        <v>1000000216776</v>
+      </c>
+      <c r="E56" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="D56" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F56" s="9" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G56" s="6">
-        <v>97.34999999999999</v>
+        <v>389.4</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D57" s="8">
-        <v>1000000204070</v>
+        <v>1000000216790</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>34</v>
+        <v>124</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G57" s="6">
-        <v>143</v>
+        <v>389.4</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D58" s="8">
-        <v>1000000204056</v>
+        <v>1000000216936</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G58" s="6">
-        <v>143</v>
+        <v>123.2</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D59" s="8">
-        <v>1000000198652</v>
+        <v>1000000216851</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G59" s="6">
-        <v>250.8</v>
+        <v>136.95</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D60" s="8">
-        <v>1000000192957</v>
+        <v>1000000204094</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G60" s="6">
-        <v>89.09999999999999</v>
+        <v>146.85</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D61" s="8">
-        <v>1000000193077</v>
+        <v>1000000204100</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G61" s="6">
-        <v>99.83</v>
+        <v>146.85</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D62" s="8">
-        <v>1000000193084</v>
+        <v>1000000204117</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G62" s="6">
-        <v>91.84</v>
+        <v>146.85</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D63" s="8">
-        <v>1000000197525</v>
+        <v>1000000204124</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G63" s="6">
-        <v>71.81999999999999</v>
+        <v>146.85</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D64" s="8">
-        <v>1000000197532</v>
+        <v>1000000204131</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G64" s="6">
-        <v>71.81999999999999</v>
+        <v>146.85</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D65" s="8">
-        <v>1000000197587</v>
+        <v>1000000204148</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G65" s="6">
-        <v>75.14</v>
+        <v>146.85</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D66" s="8">
-        <v>1000000197594</v>
+        <v>1000000204223</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G66" s="6">
-        <v>75.14</v>
+        <v>144.65</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D67" s="8">
-        <v>1000000201444</v>
+        <v>1000000204247</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>147</v>
+        <v>87</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G67" s="6">
-        <v>159.28</v>
+        <v>117.15</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="C68" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="8">
-        <v>1000000205916</v>
+        <v>1000000204254</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G68" s="6">
-        <v>96.25</v>
+        <v>117.15</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="C69" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D69" s="8">
-        <v>1000000205923</v>
+        <v>1000000204278</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G69" s="6">
-        <v>96.25</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="C70" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" s="8">
-        <v>1000000210392</v>
+        <v>1000000204902</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G70" s="6">
-        <v>123.2</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="C71" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" s="8">
-        <v>1000000210415</v>
+        <v>1000000204070</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G71" s="6">
-        <v>123.2</v>
+        <v>143</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="C72" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="8">
-        <v>1000000210422</v>
+        <v>1000000204056</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G72" s="6">
-        <v>123.2</v>
+        <v>143</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C73" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="C73" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="8">
-        <v>1000000210491</v>
+        <v>1000000197327</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G73" s="6">
-        <v>123.2</v>
+        <v>140.8</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="C74" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="C74" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" s="8">
-        <v>1000000210514</v>
+        <v>1000000192957</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G74" s="6">
-        <v>123.2</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C75" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="C75" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" s="8">
-        <v>1000000210538</v>
+        <v>1000000193077</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G75" s="6">
-        <v>123.2</v>
+        <v>99.83</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="C76" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="C76" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="8">
-        <v>1000000210545</v>
+        <v>1000000193084</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G76" s="6">
-        <v>123.2</v>
+        <v>91.84</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C77" s="6" t="s">
         <v>166</v>
       </c>
-      <c r="C77" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" s="8">
-        <v>1000000210552</v>
+        <v>1000000197525</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G77" s="6">
-        <v>389.4</v>
+        <v>71.81999999999999</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C78" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="C78" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" s="8">
-        <v>1000000209136</v>
+        <v>1000000197532</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G78" s="6">
-        <v>79.2</v>
+        <v>71.81999999999999</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C79" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="C79" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" s="8">
-        <v>1000000209211</v>
+        <v>1000000197587</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G79" s="6">
-        <v>92.73</v>
+        <v>75.14</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C80" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="C80" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80" s="8">
-        <v>1000000209228</v>
+        <v>1000000197594</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G80" s="6">
-        <v>92.73</v>
+        <v>75.14</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C81" s="6" t="s">
         <v>174</v>
       </c>
-      <c r="C81" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D81" s="8">
-        <v>1000000209242</v>
+        <v>1000000205916</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G81" s="6">
-        <v>92.73</v>
+        <v>96.25</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C82" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="C82" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" s="8">
-        <v>1000000209266</v>
+        <v>1000000205923</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G82" s="6">
-        <v>92.73</v>
+        <v>96.25</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C83" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="C83" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="8">
-        <v>1000000209273</v>
+        <v>1000000210392</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G83" s="6">
-        <v>92.73</v>
+        <v>123.2</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="C84" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="C84" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" s="8">
-        <v>1000000209280</v>
+        <v>1000000210415</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G84" s="6">
-        <v>92.73</v>
+        <v>123.2</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C85" s="6" t="s">
         <v>182</v>
       </c>
-      <c r="C85" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" s="8">
-        <v>1000000208856</v>
+        <v>1000000210422</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>184</v>
+        <v>87</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G85" s="6">
-        <v>109.78</v>
+        <v>123.2</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D86" s="8">
-        <v>1000000210361</v>
+        <v>1000000210491</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G86" s="6">
         <v>123.2</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D87" s="8">
-        <v>1000000216813</v>
+        <v>1000000210538</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G87" s="6">
-        <v>108.9</v>
+        <v>123.2</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
+    </row>
+    <row r="88" spans="1:13" customHeight="1" ht="71">
+      <c r="A88" s="6"/>
+      <c r="B88" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="D88" s="8">
+        <v>1000000210545</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F88" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G88" s="6">
+        <v>123.2</v>
+      </c>
+      <c r="H88" s="6"/>
+      <c r="I88" s="6"/>
+      <c r="J88" s="6"/>
+      <c r="K88" s="6"/>
+      <c r="L88" s="6"/>
+      <c r="M88" s="5"/>
+    </row>
+    <row r="89" spans="1:13" customHeight="1" ht="71">
+      <c r="A89" s="6"/>
+      <c r="B89" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="D89" s="8">
+        <v>1000000210552</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F89" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G89" s="6">
+        <v>389.4</v>
+      </c>
+      <c r="H89" s="6"/>
+      <c r="I89" s="6"/>
+      <c r="J89" s="6"/>
+      <c r="K89" s="6"/>
+      <c r="L89" s="6"/>
+      <c r="M89" s="5"/>
+    </row>
+    <row r="90" spans="1:13" customHeight="1" ht="71">
+      <c r="A90" s="6"/>
+      <c r="B90" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="D90" s="8">
+        <v>1000000209136</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="F90" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" s="6">
+        <v>79.2</v>
+      </c>
+      <c r="H90" s="6"/>
+      <c r="I90" s="6"/>
+      <c r="J90" s="6"/>
+      <c r="K90" s="6"/>
+      <c r="L90" s="6"/>
+      <c r="M90" s="5"/>
+    </row>
+    <row r="91" spans="1:13" customHeight="1" ht="71">
+      <c r="A91" s="6"/>
+      <c r="B91" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="D91" s="8">
+        <v>1000000209211</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F91" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G91" s="6">
+        <v>92.73</v>
+      </c>
+      <c r="H91" s="6"/>
+      <c r="I91" s="6"/>
+      <c r="J91" s="6"/>
+      <c r="K91" s="6"/>
+      <c r="L91" s="6"/>
+      <c r="M91" s="5"/>
+    </row>
+    <row r="92" spans="1:13" customHeight="1" ht="71">
+      <c r="A92" s="6"/>
+      <c r="B92" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="D92" s="8">
+        <v>1000000209228</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F92" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G92" s="6">
+        <v>92.73</v>
+      </c>
+      <c r="H92" s="6"/>
+      <c r="I92" s="6"/>
+      <c r="J92" s="6"/>
+      <c r="K92" s="6"/>
+      <c r="L92" s="6"/>
+      <c r="M92" s="5"/>
+    </row>
+    <row r="93" spans="1:13" customHeight="1" ht="71">
+      <c r="A93" s="6"/>
+      <c r="B93" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="D93" s="8">
+        <v>1000000209242</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F93" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G93" s="6">
+        <v>92.73</v>
+      </c>
+      <c r="H93" s="6"/>
+      <c r="I93" s="6"/>
+      <c r="J93" s="6"/>
+      <c r="K93" s="6"/>
+      <c r="L93" s="6"/>
+      <c r="M93" s="5"/>
+    </row>
+    <row r="94" spans="1:13" customHeight="1" ht="71">
+      <c r="A94" s="6"/>
+      <c r="B94" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D94" s="8">
+        <v>1000000209266</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F94" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="6">
+        <v>92.73</v>
+      </c>
+      <c r="H94" s="6"/>
+      <c r="I94" s="6"/>
+      <c r="J94" s="6"/>
+      <c r="K94" s="6"/>
+      <c r="L94" s="6"/>
+      <c r="M94" s="5"/>
+    </row>
+    <row r="95" spans="1:13" customHeight="1" ht="71">
+      <c r="A95" s="6"/>
+      <c r="B95" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D95" s="8">
+        <v>1000000209273</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F95" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G95" s="6">
+        <v>92.73</v>
+      </c>
+      <c r="H95" s="6"/>
+      <c r="I95" s="6"/>
+      <c r="J95" s="6"/>
+      <c r="K95" s="6"/>
+      <c r="L95" s="6"/>
+      <c r="M95" s="5"/>
+    </row>
+    <row r="96" spans="1:13" customHeight="1" ht="71">
+      <c r="A96" s="6"/>
+      <c r="B96" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D96" s="8">
+        <v>1000000209280</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F96" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G96" s="6">
+        <v>92.73</v>
+      </c>
+      <c r="H96" s="6"/>
+      <c r="I96" s="6"/>
+      <c r="J96" s="6"/>
+      <c r="K96" s="6"/>
+      <c r="L96" s="6"/>
+      <c r="M96" s="5"/>
+    </row>
+    <row r="97" spans="1:13" customHeight="1" ht="71">
+      <c r="A97" s="6"/>
+      <c r="B97" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="D97" s="8">
+        <v>1000000208856</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="F97" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G97" s="6">
+        <v>109.78</v>
+      </c>
+      <c r="H97" s="6"/>
+      <c r="I97" s="6"/>
+      <c r="J97" s="6"/>
+      <c r="K97" s="6"/>
+      <c r="L97" s="6"/>
+      <c r="M97" s="5"/>
+    </row>
+    <row r="98" spans="1:13" customHeight="1" ht="71">
+      <c r="A98" s="6"/>
+      <c r="B98" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D98" s="8">
+        <v>1000000216813</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="F98" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G98" s="6">
+        <v>108.9</v>
+      </c>
+      <c r="H98" s="6"/>
+      <c r="I98" s="6"/>
+      <c r="J98" s="6"/>
+      <c r="K98" s="6"/>
+      <c r="L98" s="6"/>
+      <c r="M98" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>