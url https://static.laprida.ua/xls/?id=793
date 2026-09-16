--- v1 (2026-07-19)
+++ v2 (2026-09-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Краби для волосся металеві "Zaya"</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>19.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>17:36</t>
+    <t>18:24</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -208,142 +208,100 @@
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209235</t>
   </si>
   <si>
     <t>1-209235</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (8,5см) 1-209327</t>
   </si>
   <si>
     <t>1-209327</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:большие (8 - 12 см)
 Матеріал:металл
 Дизайн:с камнями
 </t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209259</t>
   </si>
   <si>
     <t>1-209259</t>
   </si>
   <si>
-    <t>Краб "ZAYA"(2см) 1-199611</t>
-[...7 lines deleted...]
-  <si>
     <t>Краб для волосся металевий "Zaya" (1,5см) 1-210309</t>
   </si>
   <si>
     <t>1-210309</t>
   </si>
   <si>
-    <t>Краб "ZAYA"(2см) 1-199758</t>
-[...8 lines deleted...]
-    <t>1-216905</t>
+    <t>Краб для волосся металевий "Zaya" (5см) 1-216912</t>
+  </si>
+  <si>
+    <t>1-216912</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:средние (4 - 7,5 см)
 Матеріал:металл
 </t>
   </si>
   <si>
-    <t>Краб для волосся металевий "Zaya" (5см) 1-216912</t>
-[...4 lines deleted...]
-  <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216929</t>
   </si>
   <si>
     <t>1-216929</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216998</t>
   </si>
   <si>
     <t>1-216998</t>
   </si>
   <si>
-    <t>Краб для волосся металевий "Zaya" (5см) 1-217049</t>
-[...16 lines deleted...]
-  <si>
     <t>Краб "ZAYA"(2см) 1-199741</t>
   </si>
   <si>
     <t>1-199741</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (4,5см) 1-209105</t>
   </si>
   <si>
     <t>1-209105</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:средние (4 - 7,5 см)
 Матеріал:металл
 Дизайн:с камнями
 </t>
   </si>
   <si>
-    <t>Краб для волосся металевий "Zaya" (2,8см) 1-210439</t>
-[...4 lines deleted...]
-  <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-217018</t>
   </si>
   <si>
     <t>1-217018</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216899</t>
   </si>
   <si>
     <t>1-216899</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-217056</t>
   </si>
   <si>
     <t>1-217056</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (6см) 1-216820</t>
   </si>
   <si>
     <t>1-216820</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209198</t>
@@ -376,99 +334,81 @@
     <t>1-209303</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216967</t>
   </si>
   <si>
     <t>1-216967</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (2,8см) 1-210484</t>
   </si>
   <si>
     <t>1-210484</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216974</t>
   </si>
   <si>
     <t>1-216974</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (4,5см) 1-209310</t>
   </si>
   <si>
     <t>1-209310</t>
-  </si>
-[...10 lines deleted...]
-    <t>1-210293</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (6см) 1-216837</t>
   </si>
   <si>
     <t>1-216837</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (1,5см) 1-216776</t>
   </si>
   <si>
     <t>1-216776</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:маленькие (1,5 - 2 см)
 Матеріал:металл
 </t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (1,5см) 1-216790</t>
   </si>
   <si>
     <t>1-216790</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216936</t>
   </si>
   <si>
     <t>1-216936</t>
   </si>
   <si>
-    <t>Краб для волосся металевий "Zaya" (5см) 1-216851</t>
-[...4 lines deleted...]
-  <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204094</t>
   </si>
   <si>
     <t>1-204094</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204100</t>
   </si>
   <si>
     <t>1-204100</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204117</t>
   </si>
   <si>
     <t>1-204117</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204124</t>
   </si>
   <si>
     <t>1-204124</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204131</t>
@@ -503,56 +443,50 @@
   <si>
     <t>Краб металевий "Zaya" (5см) 1-204278</t>
   </si>
   <si>
     <t>1-204278</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (7.5см) 1-204902</t>
   </si>
   <si>
     <t>1-204902</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204070</t>
   </si>
   <si>
     <t>1-204070</t>
   </si>
   <si>
     <t>Краб металевий "Zaya" (8-9см) 1-204056</t>
   </si>
   <si>
     <t>1-204056</t>
   </si>
   <si>
-    <t>Краб для волос металлический 1-197327</t>
-[...4 lines deleted...]
-  <si>
     <t>Краб "Fashion" металевий золотий з камінням 1-192957</t>
   </si>
   <si>
     <t>1-192957</t>
   </si>
   <si>
     <t>Краб для волосся металевий 1-193077</t>
   </si>
   <si>
     <t>1-193077</t>
   </si>
   <si>
     <t>Краб для волосся металевий 1-193084</t>
   </si>
   <si>
     <t>1-193084</t>
   </si>
   <si>
     <t>Краб для волосся металевий 2,5 см 1-197525</t>
   </si>
   <si>
     <t>1-197525</t>
   </si>
   <si>
     <t>Краб для волосся металевий 2,5 см 1-197532</t>
@@ -645,62 +579,50 @@
     <t>1-209228</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209242</t>
   </si>
   <si>
     <t>1-209242</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209266</t>
   </si>
   <si>
     <t>1-209266</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209273</t>
   </si>
   <si>
     <t>1-209273</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (3,5см) 1-209280</t>
   </si>
   <si>
     <t>1-209280</t>
-  </si>
-[...10 lines deleted...]
-</t>
   </si>
   <si>
     <t>Краб для волосся металевий "Zaya" (5см) 1-216813</t>
   </si>
   <si>
     <t>1-216813</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -781,51 +703,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d526c2a0044d7682c912e2561e49851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bed49ce2e8566000410223aa028492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139a42191b72805ec9e6aaf37bea4633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d0e0126d85d5d326dfc1651d4d8894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955b480935defd703d3390178cdc565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46828c9ba0ff0a960adf9799c626320d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3950261e0d2100d6313d5eb5354d17f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5606091c6076eab4fa22669ad416678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af86dd4fe02fd1b208ce0dba04d9d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5ccd93f2b66e76ba9d2a7c2dd1ef110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56170af31c6de152697204c1f84bbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253802184005503306fb4a58e41277b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7aa882a28d7c4e5b387cb894ac21813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b608722eebaf13cde39760521eefe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f364f54463e60f402e40b3ac09226b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560850cb24dec2b0f7091760afddab8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a567f55d185e47fa559e21ea568fa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b55d644c95ddc5af8060f066ae2d0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ff7520ab344017640ce599f898a8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a7250d4a800e79ee671db4380f9e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5ad21dea0ce2275d4db2f6d6a08a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bbb0890f4a4f5f4c0cea09146a73b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5acdf60bcf8296e85131691eeb97a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0113c61daae09970cc4b0666e81d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af47c20a3e6d11a7e463e3913451a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0668cbe42d27cdccc053ec829f214ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13566b3e90c7900efbf2e72749f7785127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04268d3d1273aada63b3f3701d60272b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba7a361a3b5c56a774da4772f776329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64250a0e0053616a2608791c003ae86230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f78eda6f6ad21410909188afc88b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d2043b7ea260b3a3dd0cbe312b79832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11463536d83bc6ed07ce9a3726251933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94818854fb72e394ff6f7445c9535c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719f290c2626f585a7a365d7e83d80835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586a63cd77ce79469403cc2eeeadc5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13ea661d56583a8524e7e61eb6c5e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e818b564d0c0f7105a5b6f71b5b1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a02b4a0cbbffbd41b461feca1fff839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a34647c6edd49dc306934b0b9d6d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043973984b0ccd3a79079c555151ba041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c738a86415110ec76a698abb9feb27d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e57912594fd3738889dd68fa657d8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27fba67ad89a5e9800eedff08053f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4e4ce3b162c080b174d021a2228ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436719d9e07c14bd20726ebb7373966d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab5f143d91f4e08ab53bfda8ac56747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb6161d8faeb97065360168842149f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08352c92db846c0211cb65579d6c811d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fddede7bd539c87f1e6bff2a1aa86e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337edc2db85cc857ebed104752a45dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999674ee9d7c6da423c6ace5c09784e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87624d91f83f3509b11a226fde743353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087af9fc1599e24306a6ab73abbcfbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb959a162d521b0e886cc7debecf8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8bddf568a5993ab8a58f36ba6cbd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b4d6475d0a3600326c0b8c7fd3d1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ca8cc53f71a5bbed413eb262f8ea158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4987404848ec8646a0d08cd7f0ca559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c068683be4440aab86851e33e1b7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96854e9c1e8cece9bbee8b0c3402333261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ba92c4941ce0a716c9c580a3576ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682b134de6e793b274862550386076b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf1c440697ea8ba2442185d080dd2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f156467927528fe32a51da2cb376965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2aa29b0a3540f1e132d7c90d49e6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a59de48506b2a060026182bf571367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002eb25087f4f762e6d5b489321dec168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aa7cc1669882d1f885c81750f6e8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a361fedb06b1fc4a5fab56360f00e6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb2823c693079562d86afb1c6ec14f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98ffb1304133af70911de7af3916272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e2208885ea98b2371044c31ff694473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b0cee14731d38c579b855f379ed1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1149292ff234898966618c68b792a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac5dee84d885869b7ab074925d902076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efda338b2a5af2ca9eb93501b142ba877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c04749d3e656a89f9819d9ff6899f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215af9a296f41a79abcc0cd02aaecbb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bb06c82fc4922dca5fb919dc0fd2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d01e95b08d276d30e6b305672b99b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b20a5d0949a27e6084a957d22d41b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841fef0240eb086b607644c1ed9f0d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38318889288976b0e3beda1dcaf60f7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02e5fc77c6b432f084e93ec616c8ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a2ce5d2e4715cd23c64be0dee13786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7faeb74ef9680203820623adec14f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319bf7065abd9b8b27a9c66011f728088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941fa190956d1324f7f8f383dc02b7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f630f86abb77e5aac0fb40d1afdaaa490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065efac9d7e61d27743a4da431958a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2619d8eac2c3498c7c0882eda72770292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b36e3914dfdb46cea436c844f3ba3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e40582bee1580dfee6931ffbdee582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41503453feb5ac4bbe010bd73db0e3103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0f9e2d7e640b46b01737f225f57254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33899c287d4ecc56502ecf1d92e4cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ccdecb470105f9a100493f26fc086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4faf418389564e5c6f41678d9ea917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a5aa2a7a858cb481ed409b655cadd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75cb3aaebd53ee30e7c70c2d0f47889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b020e8da91755d40118eb9731853d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068f3d003ca9eae7245e125ee6a2ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5decd056e568e28e1df4d32b1c0dc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2628eef3e1fb6ca7d7ce56c597b0a2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f3343ddbadb00cbec645946926aa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ebdf5e1f5194b3f44a759c521120f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86e0ebed86a907e692f0426aecbd6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e9ce574ad53a23449fbdafa4ed5e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0414ee35455f49bc6f2635aefecd8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123bbbe2b6db497266be01774352cb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98891bc497f5fff4808c0e76dbba5f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fabf1358434fd8e11a0e7e8944e76421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfce5d6aa9b9e86a9097152b9e7cde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c216045a9b9181d2b08b3981d338c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa875829f3f511b4bc3afe181cbb1a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40734650812da17796f7fc9fbb8065425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390fd4081268e84ea192f88cd8570e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452af5e9393d2625ae5ef22870abfa8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e279df5b36849357584a43e21def28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da993a6bfbc12e8fe215b357810b01929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d447e113bae9cc386e38a13d71796c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3fe35d3e2cb9842a5830398b934a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967e00399ba8b60819dc875f4e172f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c0b1e33a20bdf928af086017420e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796432d93ecb9b5a6846d297bbede1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fc685c4e4924316cb52a4576279bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea07688897f3f4a5cd2156b718b455d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a762e7b2c0d951df415fe6f6d7f06637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13d18e8d14e887f70bce1d447ef4a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e1eb61e0463b4c28323402cf0703e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfd306f062ef78130943eb0248771140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d183848fda018cb2d4d05b4012adf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65f8e2280fcc72ca5b49efec71f6e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210a2790b49938564a8d35afac8c7d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a982f613b85ff483948543f24f5bfc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214eb1db4e0d48f453d61a8dd36de6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238e87e7349715f459996366eb13cf946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9de710f5867d53f0ab2ee19d5f27347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38dc34ed76ae4785995188dc47195248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134aea58455312915d031ee55688fb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ad9fe7f2d814043e1838433861a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5da89955a944969e3759481fb147651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09745d66df856960a0fcb279e3e2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66778026352d80ab114e9536ad64a8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b91d365f8bae75ad821fa9d9ebbd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574145d28c2c61309d5a6b9177a794f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6443d18db98b5de6db88202460743d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058762b16db1968d05a93e5ebbfe29f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f6ac0000542147be5cfa6e62a4b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad52345fdf05fcbabc9964cfdc811b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3ea9f720df7d8effcac87b6cde2d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be515188b3990c284643277591ab9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed1419957672b20d3a66949a522ec662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe31b200e3f45759a40fae7206d0c3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8e9f6a52fc1d2b3b1420cb250948d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d69ceb432109f73b7f10d9b29c661665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938926ca4d4d49f1a8d22f730f98fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04864c862b486d1d3d565f2a68810da467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261221db1fcf87c75ec8e9d537ab57bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d7ce3286a590ac21ddd90a6e70f9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba1f5161ac0d80f595f686abe5647970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6515f78914176a464703324e7f3cc0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba1592c35a793fd39a035efb72b64872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c44554b645c181c01eace3dd1e499773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a3372f7a865332626352a8e40a6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eb7d2bfee74c2ca55bb0614af09b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5680cf00925c913fa99d949df96b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae697159b3943fa1ece79b316da16ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ae5141f36eddced0e16f4bdbd037278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87388c927bb3d6fab8a021e127b1f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132189d4f57a0bb2e0fa266af88d7b4480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3173,410 +3095,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3843,54 +3405,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kraby-dlya-volos-metallicheskie-zaya/793/?utm_source=price&amp;utm_campaign=price_kraby-dlya-volos-metallicheskie-zaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M98"/>
+  <dimension ref="A1:M86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M98" sqref="M98"/>
+      <selection activeCell="M86" sqref="M86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4502,1984 +4064,1660 @@
       <c r="E26" s="7" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="6">
         <v>92.73</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000199611</v>
+        <v>1000000210309</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>43</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="G27" s="6">
-        <v>231</v>
+        <v>283.8</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="D28" s="8">
+        <v>1000000216912</v>
+      </c>
+      <c r="E28" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D28" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F28" s="9" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G28" s="6">
-        <v>283.8</v>
+        <v>136.95</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000199758</v>
+        <v>1000000216929</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="G29" s="6">
-        <v>224.4</v>
+        <v>136.95</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="8">
-        <v>1000000216905</v>
+        <v>1000000216998</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>136.95</v>
+        <v>98.45</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="D31" s="8">
+        <v>1000000199741</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="D31" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G31" s="6">
-        <v>136.95</v>
+        <v>224.4</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="8">
-        <v>1000000216929</v>
+        <v>1000000209105</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="6">
-        <v>136.95</v>
+        <v>94.05</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D33" s="8">
-        <v>1000000216998</v>
+        <v>1000000217018</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="6">
         <v>98.45</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D34" s="8">
-        <v>1000000217049</v>
+        <v>1000000216899</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="6">
-        <v>98.45</v>
+        <v>136.95</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D35" s="8">
-        <v>1000000217063</v>
+        <v>1000000217056</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="6">
         <v>97.90000000000001</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D36" s="8">
-        <v>1000000216745</v>
+        <v>1000000216820</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="6">
-        <v>108.9</v>
+        <v>87.45</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D37" s="8">
-        <v>1000000199741</v>
+        <v>1000000209198</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>43</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="G37" s="6">
-        <v>224.4</v>
+        <v>102.08</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D38" s="8">
-        <v>1000000209105</v>
+        <v>1000000209204</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="6">
-        <v>94.05</v>
+        <v>102.08</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D39" s="8">
-        <v>1000000210439</v>
+        <v>1000000204063</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G39" s="6">
-        <v>336.6</v>
+        <v>143</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D40" s="8">
-        <v>1000000217018</v>
+        <v>1000000209181</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="6">
-        <v>98.45</v>
+        <v>96.69</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000216899</v>
+        <v>1000000209303</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="6">
-        <v>136.95</v>
+        <v>96.69</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="8">
-        <v>1000000217056</v>
+        <v>1000000216967</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="6">
-        <v>97.90000000000001</v>
+        <v>123.2</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000216820</v>
+        <v>1000000210484</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="6">
-        <v>87.45</v>
+        <v>34.65</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D44" s="8">
-        <v>1000000209198</v>
+        <v>1000000216974</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="6">
-        <v>102.08</v>
+        <v>123.2</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D45" s="8">
-        <v>1000000209204</v>
+        <v>1000000209310</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="6">
-        <v>102.08</v>
+        <v>96.69</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D46" s="8">
-        <v>1000000204063</v>
+        <v>1000000216837</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="6">
-        <v>143</v>
+        <v>87.45</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D47" s="8">
-        <v>1000000209181</v>
+        <v>1000000216776</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G47" s="6">
-        <v>96.69</v>
+        <v>389.4</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D48" s="8">
+        <v>1000000216790</v>
+      </c>
+      <c r="E48" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48" s="9" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G48" s="6">
-        <v>96.69</v>
+        <v>389.4</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D49" s="8">
-        <v>1000000216967</v>
+        <v>1000000216936</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="6">
         <v>123.2</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D50" s="8">
-        <v>1000000210484</v>
+        <v>1000000204094</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="6">
-        <v>34.65</v>
+        <v>146.85</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D51" s="8">
-        <v>1000000216974</v>
+        <v>1000000204100</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="6">
-        <v>123.2</v>
+        <v>146.85</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D52" s="8">
-        <v>1000000209310</v>
+        <v>1000000204117</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="6">
-        <v>96.69</v>
+        <v>146.85</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D53" s="8">
-        <v>1000000210286</v>
+        <v>1000000204124</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G53" s="6">
-        <v>283.8</v>
+        <v>146.85</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D54" s="8">
-        <v>1000000210293</v>
+        <v>1000000204131</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G54" s="6">
-        <v>283.8</v>
+        <v>146.85</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D55" s="8">
-        <v>1000000216837</v>
+        <v>1000000204148</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="6">
-        <v>87.45</v>
+        <v>146.85</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D56" s="8">
-        <v>1000000216776</v>
+        <v>1000000204223</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G56" s="6">
-        <v>389.4</v>
+        <v>144.65</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D57" s="8">
-        <v>1000000216790</v>
+        <v>1000000204247</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>124</v>
+        <v>75</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G57" s="6">
-        <v>389.4</v>
+        <v>117.15</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D58" s="8">
-        <v>1000000216936</v>
+        <v>1000000204254</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="6">
-        <v>123.2</v>
+        <v>117.15</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D59" s="8">
-        <v>1000000216851</v>
+        <v>1000000204278</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="6">
-        <v>136.95</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D60" s="8">
-        <v>1000000204094</v>
+        <v>1000000204902</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="6">
-        <v>146.85</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D61" s="8">
-        <v>1000000204100</v>
+        <v>1000000204070</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="6">
-        <v>146.85</v>
+        <v>143</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D62" s="8">
-        <v>1000000204117</v>
+        <v>1000000204056</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="6">
-        <v>146.85</v>
+        <v>143</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D63" s="8">
-        <v>1000000204124</v>
+        <v>1000000192957</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="6">
-        <v>146.85</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D64" s="8">
-        <v>1000000204131</v>
+        <v>1000000193077</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="6">
-        <v>146.85</v>
+        <v>99.83</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D65" s="8">
-        <v>1000000204148</v>
+        <v>1000000193084</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="6">
-        <v>146.85</v>
+        <v>91.84</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D66" s="8">
-        <v>1000000204223</v>
+        <v>1000000197525</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="6">
-        <v>144.65</v>
+        <v>71.81999999999999</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D67" s="8">
-        <v>1000000204247</v>
+        <v>1000000197532</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="6">
-        <v>117.15</v>
+        <v>71.81999999999999</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D68" s="8">
-        <v>1000000204254</v>
+        <v>1000000197587</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="6">
-        <v>117.15</v>
+        <v>75.14</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D69" s="8">
-        <v>1000000204278</v>
+        <v>1000000197594</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="6">
-        <v>97.34999999999999</v>
+        <v>75.14</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
         <v>151</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D70" s="8">
-        <v>1000000204902</v>
+        <v>1000000205916</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="6">
-        <v>97.34999999999999</v>
+        <v>96.25</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D71" s="8">
-        <v>1000000204070</v>
+        <v>1000000205923</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="6">
-        <v>143</v>
+        <v>96.25</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
         <v>155</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D72" s="8">
-        <v>1000000204056</v>
+        <v>1000000210392</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="6">
-        <v>143</v>
+        <v>123.2</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D73" s="8">
-        <v>1000000197327</v>
+        <v>1000000210415</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="6">
-        <v>140.8</v>
+        <v>123.2</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D74" s="8">
-        <v>1000000192957</v>
+        <v>1000000210422</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="6">
-        <v>89.09999999999999</v>
+        <v>123.2</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
         <v>161</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D75" s="8">
-        <v>1000000193077</v>
+        <v>1000000210491</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="6">
-        <v>99.83</v>
+        <v>123.2</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
         <v>163</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D76" s="8">
-        <v>1000000193084</v>
+        <v>1000000210538</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="6">
-        <v>91.84</v>
+        <v>123.2</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D77" s="8">
-        <v>1000000197525</v>
+        <v>1000000210545</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="6">
-        <v>71.81999999999999</v>
+        <v>123.2</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D78" s="8">
-        <v>1000000197532</v>
+        <v>1000000210552</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>43</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G78" s="6">
-        <v>71.81999999999999</v>
+        <v>389.4</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D79" s="8">
-        <v>1000000197587</v>
+        <v>1000000209136</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="6">
-        <v>75.14</v>
+        <v>79.2</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D80" s="8">
-        <v>1000000197594</v>
+        <v>1000000209211</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>43</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="6">
-        <v>75.14</v>
+        <v>92.73</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D81" s="8">
-        <v>1000000205916</v>
+        <v>1000000209228</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="6">
-        <v>96.25</v>
+        <v>92.73</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D82" s="8">
-        <v>1000000205923</v>
+        <v>1000000209242</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="6">
-        <v>96.25</v>
+        <v>92.73</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D83" s="8">
-        <v>1000000210392</v>
+        <v>1000000209266</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="6">
-        <v>123.2</v>
+        <v>92.73</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D84" s="8">
-        <v>1000000210415</v>
+        <v>1000000209273</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="6">
-        <v>123.2</v>
+        <v>92.73</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D85" s="8">
-        <v>1000000210422</v>
+        <v>1000000209280</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="6">
-        <v>123.2</v>
+        <v>92.73</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D86" s="8">
-        <v>1000000210491</v>
+        <v>1000000216813</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="F86" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="6">
-        <v>123.2</v>
+        <v>108.9</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
-    </row>
-[...322 lines deleted...]
-      <c r="M98" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>