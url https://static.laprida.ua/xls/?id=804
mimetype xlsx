--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -14,112 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Рафія і канат декоративний</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:43</t>
+    <t>18:17</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Рафія (G14) 200м 5-92659</t>
+  </si>
+  <si>
+    <t>5-92659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:200 м
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Рафія (G23) 200м 5-92666</t>
+  </si>
+  <si>
+    <t>5-92666</t>
+  </si>
+  <si>
+    <t>Рафія (G35) 200м 5-92673</t>
+  </si>
+  <si>
+    <t>5-92673</t>
+  </si>
+  <si>
+    <t>Рафія (G36) 200м 5-92680</t>
+  </si>
+  <si>
+    <t>5-92680</t>
+  </si>
+  <si>
+    <t>Рафія (G40) 200м 5-92697</t>
+  </si>
+  <si>
+    <t>5-92697</t>
+  </si>
+  <si>
+    <t>Рафія (G55) 200м 5-92703</t>
+  </si>
+  <si>
+    <t>5-92703</t>
+  </si>
+  <si>
+    <t>Рафія (G6) 200м 5-92628</t>
+  </si>
+  <si>
+    <t>5-92628</t>
+  </si>
+  <si>
+    <t>Рафія (G8) 200м 5-92635</t>
+  </si>
+  <si>
+    <t>5-92635</t>
+  </si>
+  <si>
+    <t>Рафія (G9) 200м 5-92642</t>
+  </si>
+  <si>
+    <t>5-92642</t>
+  </si>
+  <si>
+    <t>Рафія (G91) 200м 5-92710</t>
+  </si>
+  <si>
+    <t>5-92710</t>
   </si>
   <si>
     <t>Бечівка декоративна джутова 100 г 255-1739</t>
   </si>
   <si>
     <t>255-1739</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:100 м
 Вага:100 г
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>шт.</t>
   </si>
   <si>
     <t>Канат атласний декоративний темно-синій (91м - Ø2,5см) 5-80403</t>
   </si>
   <si>
     <t>5-80403</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:91 м
 Діаметр:2,5мм
 Матеріал:атлас
 </t>
   </si>
   <si>
     <t>Канат атласний декоративний синій (91м - Ø2,5см) 5-80410</t>
   </si>
   <si>
     <t>5-80410</t>
   </si>
   <si>
     <t>Канат атласний декоративний блакитний (91м - Ø2,5см) 5-80427</t>
   </si>
   <si>
     <t>5-80427</t>
   </si>
@@ -130,60 +194,57 @@
     <t>5-80434</t>
   </si>
   <si>
     <t>Канат атласний декоративний жовтий (91м - Ø2,5см) 5-80441</t>
   </si>
   <si>
     <t>5-80441</t>
   </si>
   <si>
     <t>Рафія паперова тонка</t>
   </si>
   <si>
     <t>5-16891</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:25 м
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12шт.</t>
   </si>
   <si>
     <t>канат декоративний</t>
   </si>
   <si>
-    <t>51-48592</t>
+    <t>51-48585</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:91,5 м
 Діаметр:2,5 мм
 Матеріал:полимер
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>51-48585</t>
   </si>
   <si>
     <t>51-48578</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -261,51 +322,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd500718271ad20a67de3b6a06b25651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab516ab75ed2bd95697aaed3c219ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243a29b2facae4de79bd6c34a92c6613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d855cfbbf6113b17136b1aa7951d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd5c200b55021c096070f5603d4565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b505100cb9a5240dd230b2ba8a0d786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5774895188cc38c1214562d7bed2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68160dff80537c0c7b9bfc2dec3fa9298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341599e290950f08866316e5907742b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d83a4fb158619ed6de59da6b238d4410.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a749d7c85e757328ad653d119800c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d77d4f8a524dad62ee26e2b287be082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022663bf77f64fdb0dd88beeb73397f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26436ded80e79d4b9a77b419f10017234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec5f427f06a9851f3e802b9b42bb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c461b9bdb5be353191b79e8ed19be66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbd93e208765cba0c16f1f8e51860a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b12bb29793182d3c4fab17a25feb848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e3a7c50691c176c2d53db140886f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98898a8db4988948cd884f7809b3745f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183dd8ae62570949edb3dd39b2835711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969730ac9c98fd70868d09327ebab51e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e79d2bb3b6c302eda1f71b12dfbfc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c49c187520591cc36682606ecef30414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7df91e35b4729db0d07b668996b5a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc650d8f8c242226656113134b4f1ed616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a34c6964975e048473dd6ee5bb7f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182bdbd9576bd40b14ee43266f1459218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc581621c0c3dd5bfa3234f626138b19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -553,50 +614,320 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -863,54 +1194,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/rafiya-i-kanat-dekorativnyy/804/?utm_source=price&amp;utm_campaign=price_rafiya-i-kanat-dekorativnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M16"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M16" sqref="M16"/>
+      <selection activeCell="M25" sqref="M25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1006,310 +1337,553 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>2550000001739</v>
+        <v>5000000092659</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>31.5</v>
+        <v>79</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000080403</v>
+        <v>5000000092666</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="8">
-        <v>5000000080410</v>
+        <v>5000000092673</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="8">
-        <v>5000000080427</v>
+        <v>5000000092680</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="8">
-        <v>5000000080434</v>
+        <v>5000000092697</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="8">
-        <v>5000000080441</v>
+        <v>5000000092703</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="8">
-        <v>5000000016891</v>
+        <v>5000000092628</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000036615</v>
+        <v>5000000092635</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>95.5</v>
+        <v>79</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="8">
-        <v>5100000048585</v>
+        <v>5000000092642</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>95.5</v>
+        <v>79</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D16" s="8">
-        <v>5100000048578</v>
+        <v>5000000092710</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>95.5</v>
+        <v>79</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
+    </row>
+    <row r="17" spans="1:13" customHeight="1" ht="71">
+      <c r="A17" s="6"/>
+      <c r="B17" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="8">
+        <v>2550000001739</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="6">
+        <v>31.5</v>
+      </c>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="6"/>
+      <c r="M17" s="5"/>
+    </row>
+    <row r="18" spans="1:13" customHeight="1" ht="71">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="8">
+        <v>5000000080403</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="6">
+        <v>102</v>
+      </c>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="6"/>
+      <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="1:13" customHeight="1" ht="71">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" s="8">
+        <v>5000000080410</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="6">
+        <v>102</v>
+      </c>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="1:13" customHeight="1" ht="71">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="8">
+        <v>5000000080427</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="6">
+        <v>102</v>
+      </c>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="1:13" customHeight="1" ht="71">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="8">
+        <v>5000000080434</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="6">
+        <v>102</v>
+      </c>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="5"/>
+    </row>
+    <row r="22" spans="1:13" customHeight="1" ht="71">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D22" s="8">
+        <v>5000000080441</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="6">
+        <v>102</v>
+      </c>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="5"/>
+    </row>
+    <row r="23" spans="1:13" customHeight="1" ht="71">
+      <c r="A23" s="6"/>
+      <c r="B23" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" s="8">
+        <v>5000000016891</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="G23" s="6">
+        <v>75</v>
+      </c>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="5"/>
+    </row>
+    <row r="24" spans="1:13" customHeight="1" ht="71">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" s="8">
+        <v>5100000048585</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="6">
+        <v>95.5</v>
+      </c>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="5"/>
+    </row>
+    <row r="25" spans="1:13" customHeight="1" ht="71">
+      <c r="A25" s="6"/>
+      <c r="B25" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="8">
+        <v>5100000048578</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="6">
+        <v>95.5</v>
+      </c>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>