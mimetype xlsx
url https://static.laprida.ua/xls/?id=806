--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Латексні кулі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>14:00</t>
+    <t>17:38</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -386,51 +386,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c589dd13ec124a5834f31928a5442a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4720b502e18bb39c1a34b0b872ee22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2ffbaa0f13e0738aba25c926fa9603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af93c81a01a52143ab5d075eae38a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4c5717a27f9cc630160c769fa90b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b43f5f5c6d712531a4ebd0af0fb946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35952808eee43124070de8701f8a08c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78f4d7e1d8172e5b1f11fe4c82ec0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da500f39499f570edede17d7c0c829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4385a43d0225a18ab389fb7a628b70810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac1c653a1043332c0634b43e5641ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4e5f627e330b7d0dc28a392b7e28f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512e3ee06be790dca3ebe088e6a517313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7db6703aa60adbc8abe83a59edc5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477b7cbb62d0e69f0ba296ca9ec599a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db923af25d8142d212c35a7b1e1667e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68600fea8b903e2f31ef989bba9f6f2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2304bce3ba16c39d309bb2f209a60118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644d9b608fee8776330639bd4b752c719.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaa8906d9636b086d53f4b24a062571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af47978b2d86bf3297d346fc15d147e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98abc5575e387c8a6eb83bf512fc63f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fbdc4abea512cf208aa1082c73ce64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152d333c63ef1bf5ff7bf10a4d416695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b57b625876fe42c07bdb1001b972c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e7f850344a555cbd8cc6731fb3d667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a0fd5289e501734ce38c37e12a4338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3831757e59ba03daef87f70713ec9e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76219839ac5fc157cb97235fba1c37b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2392d15f3ae11645d988b59aab391311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137e4e7f35e4dcbacb0e494960ca7a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b6f1d02c49ec67756c019c68685013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be496c2304b8fe9f17cb323db65e2b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d36dedc156ac62d6d3c4cec297bdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb4bcd0190f5fd3cd4c5efae708af516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b528ca922aca0bc53651c41e0afb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec477ed289919952caf7163b70831e8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605641ee151181690af07dc1f861b2019.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>