--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,129 +14,135 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Шторки для фотозон</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:44</t>
+    <t>17:37</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Шторка для фотозоны "01" (1х2м) розовое золото 5-81875</t>
+  </si>
+  <si>
+    <t>5-81875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:2 м
+Ширина:1 м
+Матеріал:металлизированная лавсановая пленка
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
     <t>Шторка для фотозони "01" (1х2м) фіолетова 5-68517</t>
   </si>
   <si>
     <t>5-68517</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:2 м
 Ширина:1 м
 Матеріал:метализированная лавсановая пленка
 Вид:шторка
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 1шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Шторка для фотозони "03 хамелеон" (біла) 5-68548</t>
   </si>
   <si>
     <t>5-68548</t>
   </si>
   <si>
     <t>шт.</t>
-  </si>
-[...4 lines deleted...]
-    <t>5-68494</t>
   </si>
   <si>
     <t>Шторка для фотозони "04 матова" (1*2м) жовта 5-81912</t>
   </si>
   <si>
     <t>5-81912</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:2 м
 Ширина:1 м
 Матеріал:метализированная лавсановая пленка
 </t>
   </si>
   <si>
     <t>Шторка для фотозони "04 матова" (1*2м) зелена 5-81936</t>
   </si>
   <si>
     <t>5-81936</t>
   </si>
   <si>
     <t>Шторка для фотозони "04 матова" (1*2м) рожева 5-81929</t>
   </si>
   <si>
     <t>5-81929</t>
   </si>
@@ -260,51 +266,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b2fa4a134267d934ed6fba5a151c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6df750862081643b815de4b2c53ea32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7aee94e915d686e28e184726a9cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66d655fc648ee9b1c40e362cb1cb514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237cb642a324bfe3264e9020602498e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444cf6424932aed479eaf26265d4ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c44e063cc253ee2740a55606bfeb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62acc02085e189b83a3e1f5655e4e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebe6aa2b084eeb57f23e3901cb2d529.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bb55578bf6255ac6e2e3fb62926b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51d3a596b3dedd3e6a3382c57c0bc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d6fb0f8810696e8428455d410ab363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf92f844934600cfdf530289306d5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4662a7f6d6f42f4be23bc982f14e9975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4ab06076555a7a91168423c2495036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897a1efa494410054cb3f1a6e5573fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e9762cba49d276f86d7117ec911f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30182600c0ef53f7d42fdcb418ae7d439.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -975,273 +981,273 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>5000000068517</v>
+        <v>5000000081875</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000068548</v>
+        <v>5000000068517</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>5000000068494</v>
+        <v>5000000068548</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G9" s="6">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" s="8">
         <v>5000000081912</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
         <v>32</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" s="8">
         <v>5000000081936</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
         <v>38</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" s="8">
         <v>5000000081929</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>32</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" s="8">
         <v>5000000077298</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
         <v>39</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14" s="8">
         <v>5000000077304</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
         <v>39</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15" s="8">
         <v>5000000067978</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G15" s="6">
         <v>38</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>