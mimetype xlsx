--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -14,328 +14,147 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Cвяткові гірлянди</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:07</t>
+    <t>23:42</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Гірлянда "Happy Birthday" 5-82292</t>
-[...47 lines deleted...]
-    <t>5-70480</t>
+    <t>Святкова гірлянда з китичками (сріблясто-блакитна)</t>
+  </si>
+  <si>
+    <t>51-3607</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:3 м
-Матеріал:картон, полипропиленовая лента
-[...47 lines deleted...]
-Матеріал:картон с глиттером, канат
+Матеріал:лавсановая пленка, картон, нитка
 Вид упаковки:6 гармошек, 7 кисточок
 Вид:кисточки+гармошки
 </t>
   </si>
   <si>
-    <t>Підвісний декор "It&amp;#039;s a girl"</t>
-[...49 lines deleted...]
-</t>
+    <t>шт.</t>
   </si>
   <si>
     <t>Гірлянда "Happy Birthday" золота з каймою 5-82476</t>
   </si>
   <si>
     <t>5-82476</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:3 м
 Матеріал:картон, канат
 Розмір:высота буквы 17,5 см
 </t>
   </si>
   <si>
-    <t>Гірлянда "Happy Birthday" срібна з каймою 5-82483</t>
-[...21 lines deleted...]
-    <t>5-31863</t>
+    <t>Гірлянда дерев&amp;#039;яна "Heart"</t>
+  </si>
+  <si>
+    <t>5-31870</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:1,5 м
 Матеріал:дерево, бечевка
 Вид:сердечки
 </t>
   </si>
   <si>
-    <t>Гірлянда дерев&amp;#039;яна "Heart"</t>
-[...2 lines deleted...]
-    <t>5-31870</t>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
   </si>
   <si>
     <t>Гірлянда "Mr&amp;Mrs" (1)</t>
   </si>
   <si>
     <t>5-30613</t>
-  </si>
-[...14 lines deleted...]
-    <t>5-82339</t>
   </si>
   <si>
     <t>Святкова гірлянда "I love you"</t>
   </si>
   <si>
     <t>5-52813</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:3 м
 Матеріал:картон, атласная лента
 Розмір:флажка 15x15 см
 Привід:день святого Валентина
 Вид:гирлянда-надпись
 </t>
   </si>
   <si>
     <t>Гірлянда "Happy Birthday" біла 5-82520</t>
   </si>
   <si>
     <t>5-82520</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:2,5 м - 3 м
 Матеріал:картон, канат
 Розмір:флажка 16х20 см
@@ -344,204 +163,168 @@
   <si>
     <t>Гірлянда "Happy Birthday" біла 5-82568</t>
   </si>
   <si>
     <t>5-82568</t>
   </si>
   <si>
     <t>Гірлянда "Happy Birthday" блакитна 5-82490</t>
   </si>
   <si>
     <t>5-82490</t>
   </si>
   <si>
     <t>Гірлянда "Happy Birthday" блакитна 5-82537</t>
   </si>
   <si>
     <t>5-82537</t>
   </si>
   <si>
     <t>Гірлянда "Happy Birthday" рожева 5-82513</t>
   </si>
   <si>
     <t>5-82513</t>
   </si>
   <si>
-    <t>Гірлянда "Happy Birthday" рожева 5-82551</t>
-[...4 lines deleted...]
-  <si>
     <t>Гірлянда "Happy Birthday" чорна 5-82506</t>
   </si>
   <si>
     <t>5-82506</t>
   </si>
   <si>
     <t>Гірлянда "Happy Birthday" чорна 5-82544</t>
   </si>
   <si>
     <t>5-82544</t>
   </si>
   <si>
     <t>Святкова гірлянда "Happy birthday" із мушлями (зелена)</t>
   </si>
   <si>
     <t>5-52868</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:3 м
 Матеріал:картон с глиттером, канат
 Висота:надписи 29 см
 Привід:день рождения
 Вид:гирлянда-надпись
 </t>
   </si>
   <si>
     <t>Святкова гірлянда "Happy birthday" із мушлями (срібло)</t>
   </si>
   <si>
     <t>51-3577</t>
   </si>
   <si>
     <t>Святкова гірлянда "Happy birthday" із мушлями (фіолетова)</t>
   </si>
   <si>
     <t>51-3584</t>
   </si>
   <si>
-    <t>Святкова гірлянда "Happy birthday" із мушлями (золото)</t>
-[...8 lines deleted...]
-    <t>5-82407</t>
+    <t>Гірлянда "Happy Birthday" салатова 5-82360</t>
+  </si>
+  <si>
+    <t>5-82360</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:2,5 м - 3 м
 Матеріал:картон, канат
 Розмір:флажок 11,5х16 см
 </t>
-  </si>
-[...16 lines deleted...]
-    <t>5-82360</t>
   </si>
   <si>
     <t>Гірлянда паперова "Мікі" блакитна</t>
   </si>
   <si>
     <t>51-3232</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:75 см
 Ширина:30 см
 Матеріал:картон, нитка
 Вид:гирлянда-надпись
 </t>
   </si>
   <si>
     <t>Гірлянда паперова "Мікі" рожева</t>
   </si>
   <si>
     <t>5-40179</t>
   </si>
   <si>
     <t>Святкова гірлянда "Happy birthday" у вигляді рибок</t>
   </si>
   <si>
     <t>5-52882</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:4 м
 Матеріал:картон, атласная лента
 Розмір:флажка 20x20 см
 Привід:день рождения
 Вид:гирлянда-надпись
 </t>
   </si>
   <si>
     <t>Гірлянда "Півколо" світло-зелена</t>
   </si>
   <si>
     <t>51-2402</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:3 м
 Матеріал:тишью
 Вид:полукруг-бахрома
 </t>
   </si>
   <si>
-    <t>Гірлянда "Півколо" блакитна</t>
-[...4 lines deleted...]
-  <si>
     <t>Гірлянда</t>
   </si>
   <si>
     <t>51-2273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:3 м
+Матеріал:тишью
+Вид:бахрома
+</t>
   </si>
   <si>
     <t>Святкова гірлянда "Русалонька" (зелено-срібляста)</t>
   </si>
   <si>
     <t>51-3560</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:3 м
 Матеріал:картон с глиттером, канат
 Розмір:ракушки 10x10 см; русалки 19 см
 Вид:русалки
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>51-12814</t>
   </si>
   <si>
     <t>Святкова гірлянда "Русалонька" (зелено-фіолетова)</t>
   </si>
   <si>
     <t>5-52875</t>
   </si>
   <si>
     <t>Святкова гірлянда "Русалонька" (фіолетово-золота)</t>
   </si>
   <si>
     <t>51-3553</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -628,51 +411,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac18a865076514bcef9c0c277940391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cbb01c1adf4316293b4f1416ac7522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348c611f5c197284a55341255aba9083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea93c0cda9366e7886f217e673b46094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e96023aedcea49ef103d433ff44055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a88777fb91d4a238605e2fdd9cd7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a278ed447d425527b77ff6e56474fba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa518d9fe1cda8047b37e434a5fd2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464ea965329ae3932cc84c352425cb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c50c767aa1231faf62f00ca89200d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2573a3fefa4e0b764aade3772e4694211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039ef0a2d3073faa846b90523b37de712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1089f26442c3aa7292c0cabf36548e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a854160bb27da66ab6f634598fa88f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a48d8d85f389aa239820354008f3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43393afd8a071716e87d4193478abb9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b0ddc1e63cc2464651d0a4c75df1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583a1959142376e20865565c262caec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98986f3017ec32ab0a05b65a27ee4bb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df208b36e373a18ed6c08425e5a2a7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec91d2e60d5085578eeb6b280e55b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b6a24d2378de3f864ae86f70d681c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983f705415067aa9d1efb8fc8fb196123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054da1bdafd3dc098df159587e80549624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de002839802f5740cab3ba260594e61c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a103d328dc2bc4e802c7f1add7d1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a4ce75aa044b9793bc2718dfbe1ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f59899a7aed285ab4e07af502a7fd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83661561408b280621df5e0fd1cebefb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822736b262412bde34a2ab74780d4ec130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b9d522900857d24ed4a8871ddba1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c1c4d80afa8ee53d75510c0c8f3c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba629f201ae1fa9834e30ad0d11b4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cb7a79527c6e13634b85d66a4e4dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826e8d0f9b15ce9e492b85a941ab7b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b2bf607a212bcb57fd4eb472eba5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5af3a57ec8b15e489d86c17a4998e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bab0a3653de3c37fb00d8a63d356438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23992aca3f0e1e3168ae1cfecd17d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f54a0b26ce5b1fc40685b77f6e3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bb748391dd4ec5391231acfe6745041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d85a6759c865641530464dd7808c7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9fa76215d3709a704bc57dcb56ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289e9d71cab5f439bef4d32bbcffde844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7226d3565b19b7038730a8329a1e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b74379cd61541a0a832550089b40d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974faebce070cb8eaeed3d02432249d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b078122a4885424f383dc8dcec65c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f290bd068364414c7923765e31530d949.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b47de8a5343930419ea1c4a8e54ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44685e2708dad6b7e9c0e2202897b7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f490905e949644b8ec3ed8c5fe4913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dc875a1964a6ed68fbbc5d411e1744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22096a6d81802d4dc8a6edf79f03d1a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0de95bb8eaa6c884438204b7aba3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509869584564a88bc0de2e45fbb60727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a7cd2397c305c124e409cdd8aaa28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c7b79751268ed00e64238832d1bd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4944104e257b20638e0d5d349e5af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1157155ab94df791f432907b893ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907245a84173a8e5e4439d0c32e5fb7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b086e7f9fe396ae53a85489c17f9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db30e23d8b2c6f2de237108a0bbb61614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c7a1908fdd29a0b4feca9d03656de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b39e4bedf6bf230aa00b068f9a61316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb41db9836c71794683ce871223269117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e9444bc6c1ed4de8e84643388eed318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48787876b657d2048ac34be4fb768e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f4b5c1748720eac97876e89cd590120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9727eb4a23a809ca6b4a5a7696b04e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9611b26ae698abef4b8326452a89922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9f1463247772d7092e5cb111f9b9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed166b4ec87b8ef7c048f0f3a628fa224.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1353,800 +1136,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...748 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2400,54 +1433,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/prazdnichnye-girlyandy/813/?utm_source=price&amp;utm_campaign=price_prazdnichnye-girlyandy" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M55"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M55" sqref="M55"/>
+      <selection activeCell="M30" sqref="M30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2543,1361 +1576,686 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>5000000082292</v>
+        <v>5100000003607</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>55</v>
+        <v>7</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000082315</v>
+        <v>5000000082476</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>5000000082261</v>
+        <v>5000000031870</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G9" s="6">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D10" s="8">
-        <v>5000000082278</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000030613</v>
+      </c>
+      <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G10" s="6">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000082308</v>
+        <v>5000000052813</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D12" s="8">
-        <v>5000000082285</v>
+        <v>5000000082520</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>55</v>
+        <v>7</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D13" s="8">
-        <v>5000000070480</v>
+        <v>5000000082568</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>150</v>
+        <v>7</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="8">
+        <v>5000000082490</v>
+      </c>
+      <c r="E14" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F14" s="9" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>160</v>
+        <v>7</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15" s="8">
-        <v>5000000064915</v>
+        <v>5000000082537</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>92.40000000000001</v>
+        <v>7</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="8">
-        <v>5000000052936</v>
+        <v>5000000082513</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>75.5</v>
+        <v>7</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="8">
-        <v>5100000004185</v>
+        <v>5000000082506</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D18" s="8">
-        <v>5100000002426</v>
+        <v>5000000082544</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>219</v>
+        <v>7</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D19" s="8">
-        <v>5100000002327</v>
+        <v>5000000052868</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>219</v>
+        <v>7</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D20" s="8">
-        <v>5100000003805</v>
+        <v>5100000003577</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>174</v>
+        <v>7</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D21" s="8">
-        <v>5000000082476</v>
+        <v>5100000003584</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D22" s="8">
-        <v>5000000082483</v>
+        <v>5000000082360</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>58</v>
+        <v>5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D23" s="8">
-        <v>5000000065318</v>
+        <v>5100000003232</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D24" s="8">
-        <v>5000000031863</v>
+        <v>5000000040179</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>174</v>
+        <v>5</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D25" s="8">
-        <v>5000000031870</v>
+        <v>5000000052882</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>174</v>
+        <v>5</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D26" s="8">
-        <v>5000000030613</v>
-[...1 lines deleted...]
-      <c r="E26" s="7"/>
+        <v>5100000002402</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>67</v>
+      </c>
       <c r="F26" s="9" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="G26" s="6">
-        <v>202.8</v>
+        <v>30</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D27" s="8">
-        <v>5000000082322</v>
+        <v>5100000002273</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G27" s="6">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D28" s="8">
-        <v>5000000082339</v>
+        <v>5100000003560</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>62</v>
+        <v>5</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D29" s="8">
-        <v>5000000052813</v>
+        <v>5000000052875</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D30" s="8">
-        <v>5000000082520</v>
+        <v>5100000003553</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
-    </row>
-[...673 lines deleted...]
-      <c r="M55" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>