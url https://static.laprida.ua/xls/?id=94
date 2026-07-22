--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Термопістолети, термоклей</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:10</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -94,80 +94,85 @@
   <si>
     <t xml:space="preserve">Напруга живлення:220 В
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Термопістолет (7мм) 1-28812</t>
   </si>
   <si>
     <t>1-28812</t>
   </si>
   <si>
     <t xml:space="preserve">Напруга живлення:220 В
 Потужність:20 Вт
 </t>
   </si>
   <si>
     <t>Термопістолет (11мм) 5-84609</t>
   </si>
   <si>
     <t>5-84609</t>
   </si>
   <si>
-    <t>Серце декор прозоре (10см) 5-90976</t>
-[...15 lines deleted...]
-Матеріал:дерево
+    <t>Термопістолет (7мм) 5-82728</t>
+  </si>
+  <si>
+    <t>5-82728</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 1шт.</t>
+  </si>
+  <si>
+    <t>Термоклей (11мм) 1-28836</t>
+  </si>
+  <si>
+    <t>1-28836</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:30 см
+Діаметр:11 мм
+Матеріал:этиленвинилацетат
+Вага:1 кг
+Температура плавлення:100-120ºС
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 50шт.</t>
-[...8 lines deleted...]
-    <t>Продається упаковками. В упаковці: 200шт.</t>
+    <t>Термоклей (7мм) 1-28829</t>
+  </si>
+  <si>
+    <t>1-28829</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:30 см
+Діаметр:7 мм
+Матеріал:этиленвинилацетат
+Вага:1 кг
+Температура плавлення:100-120ºС
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -242,51 +247,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d338ca477da1ca5c97136f71d8f4661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f354f6b0842d80fc0b9c51f443ed32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b186e22d33733c95def4ad76f05dabb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0205a20cb26161a86a4b990e22d3c4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b6edd878e2dd281401310c834af505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e908015b4feb1c53e8a5f1571f6ef896.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da37ada7e94a74a1fffc16d2efca9f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab78c06e43ff5188dd8df3079bf2742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd956b1cc1127f3daa9076730cde293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4486977f678ac47d4d09bbcde40fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587901a65068168e21042fa969bef075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46892465ce4f2ed422173009e8671e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -946,110 +951,114 @@
         <v>5000000084609</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
         <v>130.9</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>5000000090976</v>
-[...1 lines deleted...]
-      <c r="E10" s="7"/>
+        <v>5000000082728</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>22</v>
+      </c>
       <c r="F10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="6">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000021246</v>
+        <v>1000000028836</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G11" s="6">
-        <v>45</v>
+        <v>292.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="D12" s="8">
+        <v>1000000028829</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="D12" s="8">
-[...2 lines deleted...]
-      <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G12" s="6">
-        <v>360</v>
+        <v>292.5</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>